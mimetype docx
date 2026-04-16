--- v0 (2026-03-20)
+++ v1 (2026-04-16)
@@ -644,230 +644,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05216632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biotech potential set to soar with the help of digital technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Horizontal metaproteomics and CAZymes analysis of lignocellulolytic microbial consortia selectively enriched from cow rumen and termite gut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Auer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Lazuka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Huguenin-Bizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nico Jehmlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Déjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Horizon Magazine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISME Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3 (1), pp.134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s43705-023-00339-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04727153v1</w:t>
+                <w:t xml:space="preserve">hal-04844011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Horizontal metaproteomics and CAZymes analysis of lignocellulolytic microbial consortia selectively enriched from cow rumen and termite gut</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biotech potential set to soar with the help of digital technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael J O'Donohue</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISME Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Horizon Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, https://projects.research-and-innovation.ec.europa.eu/en/horizon-magazine/biotech-potential-set-soar-help-digital-technology#linkedin</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s43705-023-00339-0⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04844011v1</w:t>
+                <w:t xml:space="preserve">hal-04727153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of α-l-Araf and β-d-Galf series furanobiosides using mutants of a GH51 α-l-arabinofuranosidase</w:t>
               </w:r>
@@ -977,295 +977,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03371339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodularity of a GH10 Xylanase Found in the Termite Gut Metagenome</w:t>
+                <w:t xml:space="preserve">Regioselective chemo-enzymatic syntheses of ferulate conjugates as chromogenic substrates for feruloyl esterases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haiyang Wu</w:t>
+                <w:t xml:space="preserve">Olga Gherbovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eleni Ioannou</w:t>
+                <w:t xml:space="preserve">Fernando Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Henrissat</w:t>
+                <w:t xml:space="preserve">Apolline Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Montanier</w:t>
+                <w:t xml:space="preserve">Mélanie Ragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Bozonnet</w:t>
+                <w:t xml:space="preserve">Julien Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 87 (3), </w:t>
+              <w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17, pp.325-333. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AEM.01714-20⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3762/bxiv.2020.107.v1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03146857v1</w:t>
+                <w:t xml:space="preserve">hal-02988548v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regioselective chemo-enzymatic syntheses of ferulate conjugates as chromogenic substrates for feruloyl esterases</w:t>
+                <w:t xml:space="preserve">Multimodularity of a GH10 Xylanase Found in the Termite Gut Metagenome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olga Gherbovet</w:t>
+                <w:t xml:space="preserve">Haiyang Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernando Ferreira</w:t>
+                <w:t xml:space="preserve">Eleni Ioannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apolline Clément</w:t>
+                <w:t xml:space="preserve">Bernard Henrissat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Ragon</w:t>
+                <w:t xml:space="preserve">Cédric Montanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Durand</w:t>
+                <w:t xml:space="preserve">Sophie Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 17, pp.325-333. </w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 87 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3762/bxiv.2020.107.v1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/AEM.01714-20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02988548v2</w:t>
+                <w:t xml:space="preserve">hal-03146857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rational enzyme design without structural knowledge: a sequence-based approach for efficient generation of transglycosylases</w:t>
               </w:r>
@@ -1483,537 +1483,537 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03426554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Jo-In protein welding system is a relevant tool to create CBM-containing plant cell wall degrading enzymes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Probing the determinants of the transglycosylation/hydrolysis partition in a retaining α-l-arabinofuranosidase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiao Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Badruna</w:t>
+                <w:t xml:space="preserve">Tobias Tandrup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Burlat</w:t>
+                <w:t xml:space="preserve">Bastien Bissaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Roblin</w:t>
+                <w:t xml:space="preserve">Sophie Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Enjalbert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guy Lippens</w:t>
+                <w:t xml:space="preserve">Jens-Christian Poulsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 65, pp.31-41. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nbt.2021.07.004⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 62, pp.68-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nbt.2021.01.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03340154v1</w:t>
+                <w:t xml:space="preserve">hal-03139105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the determinants of the transglycosylation/hydrolysis partition in a retaining α-l-arabinofuranosidase</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jiao Zhao</w:t>
+                <w:t xml:space="preserve">The Jo-In protein welding system is a relevant tool to create CBM-containing plant cell wall degrading enzymes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Badruna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tobias Tandrup</w:t>
+                <w:t xml:space="preserve">Vincent Burlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Bissaro</w:t>
+                <w:t xml:space="preserve">Pierre Roblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Barbe</w:t>
+                <w:t xml:space="preserve">Thomas Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jens-Christian Poulsen</w:t>
+                <w:t xml:space="preserve">Guy Lippens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 62, pp.68-78. </w:t>
+              <w:t xml:space="preserve">, 2021, 65, pp.31-41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nbt.2021.01.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nbt.2021.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03139105v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03340154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomasse : les enjeux pour l’avenir de la chimie du carbone</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anaerobic lignocellulolytic microbial consortium derived from termite gut: enrichment, lignocellulose degradation and community dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Lazuka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Dumeignil</w:t>
+                <w:t xml:space="preserve">Lucas Auer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael O'Donohue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri Strub</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guillermina Hernandez Raquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biotechnology for Biofuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (1), 14 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13068-018-1282-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02906921v1</w:t>
+                <w:t xml:space="preserve">hal-02621415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaerobic lignocellulolytic microbial consortium derived from termite gut: enrichment, lignocellulose degradation and community dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adèle Lazuka</w:t>
+                <w:t xml:space="preserve">Biomasse : les enjeux pour l’avenir de la chimie du carbone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Dumeignil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Auer</w:t>
+                <w:t xml:space="preserve">Henri Strub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Olivier-Bourbigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael O'Donohue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology for Biofuels</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 427-428, pp.19-24</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02621415v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02906921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing cellulolytic Yarrowia lipolytica as a platform for the production of valuable products in consolidated bioprocessing of cellulose</w:t>
               </w:r>
@@ -2384,51 +2384,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of large 16S rRNA Illumina datasets: impact of singleton read filtering on microbial community description</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Auer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2518,64 +2518,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncovering the potential of termite gut microbiome for lignocellulose bioconversion in anaerobic batch bioreactors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Auer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Lazuka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sillam-Dussès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2678,51 +2678,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhongpeng Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Duquesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianluca Cioci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2786,51 +2786,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecofriendly lignocellulose pretreatment to enhance the carboxylate production of a rumen-derived microbial consortium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Lazuka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Roland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2946,51 +2946,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhongpeng Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Duquesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Nicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3106,51 +3106,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Carlson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Merja Oja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 100 (17), pp.7549-7563. </w:t>
@@ -3182,1580 +3182,1580 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01886409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The GH51 α-l-arabinofuranosidase from Paenibacillus sp. THS1 is multifunctional, hydrolyzing main-chain and side-chain glycosidic bonds in heteroxylans</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Desrousseaux</w:t>
+                <w:t xml:space="preserve">Design of chromogenic probes for efficient screening and evaluation of feruloyl esterase-like activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Gherbovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Fauré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eleni Ioannou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Manaï</w:t>
+                <w:t xml:space="preserve">Fernando Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Ragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology for Biofuels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13068-016-0550-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Catalysis B: Enzymatic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 126, pp.24-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molcatb.2016.01.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01595481v1</w:t>
+                <w:t xml:space="preserve">hal-01450768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of chromogenic probes for efficient screening and evaluation of feruloyl esterase-like activities</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Ragon</w:t>
+                <w:t xml:space="preserve">CAZyChip: dynamic assessment of exploration of glycoside hydrolases in microbial ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Abot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Arnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Auer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Lazuka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Labourdette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Catalysis B: Enzymatic</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 126, pp.24-31. </w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (1), pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.molcatb.2016.01.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12864-016-2988-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01450768v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01843061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CAZyChip: dynamic assessment of exploration of glycoside hydrolases in microbial ecosystems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A single point mutation alters the transglycosylation/hydrolysis partition, significantly enhancing the synthetic capability of an endo-glycoceramidase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xevi Biarnés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Abot</w:t>
+                <w:t xml:space="preserve">Laurie Watterlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Arnal</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Adèle Lazuka</w:t>
+                <w:t xml:space="preserve">Cyrielle Bonzom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Labourdette</w:t>
+                <w:t xml:space="preserve">Vinciane Borsenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 17 (1), pp.1-12. </w:t>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (12), pp.8264-8275. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12864-016-2988-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.6b02159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01843061v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A single point mutation alters the transglycosylation/hydrolysis partition, significantly enhancing the synthetic capability of an endo-glycoceramidase</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The GH51 α-l-arabinofuranosidase from Paenibacillus sp. THS1 is multifunctional, hydrolyzing main-chain and side-chain glycosidic bonds in heteroxylans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xevi Biarnés</w:t>
+                <w:t xml:space="preserve">Hanen Bouraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurie Watterlot</w:t>
+                <w:t xml:space="preserve">Marie-Laure Desrousseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleni Ioannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrielle Bonzom</w:t>
+                <w:t xml:space="preserve">Pablo Alvira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vinciane Borsenberger</w:t>
+                <w:t xml:space="preserve">Mohamed Manaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 6 (12), pp.8264-8275. </w:t>
+              <w:t xml:space="preserve">Biotechnology for Biofuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (1), pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acscatal.6b02159⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13068-016-0550-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01606355v1</w:t>
+                <w:t xml:space="preserve">hal-01595481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient anaerobic transformation of raw wheat straw by a robust cow rumen-derived microbial consortium</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">White biotechnology: state of the art strategies for the development of biocatalysts for biorefining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego Morgavi</w:t>
+                <w:t xml:space="preserve">Stephanie Heux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Meynial Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael O'Donohue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dumon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2015.07.084⟩</w:t>
+              <w:t xml:space="preserve">Biotechnology Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 33 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biotechadv.2015.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01269314v1</w:t>
+                <w:t xml:space="preserve">hal-01269233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the functions of carbohydrate binding Modules in the CBEL protein from the oomycete Phytophthora parasitica</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enhancing the chemoenzymatic synthesis of arabinosylated xylo-oligosaccharides by GH51 α-l-arabinofuranosidase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Lafitte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gianluca Cioci</w:t>
+                <w:t xml:space="preserve">Faten Arab-Jaziri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Bissaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Tellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Fauré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0137481⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 401, pp.64-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carres.2014.10.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02635206v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02146151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glycosynthesis in a waterworld: new insight into the molecular basis of transglycosylation in retaining glycoside hydrolases</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Development of cellobiose-degrading ability in Yarrowia lipolytica strain by overexpression of endogenous genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhongpeng Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Duquesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bozonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Cioci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Nicaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biotechnology for Biofuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13068-015-0289-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1042/BJ20141412⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-02146118v1</w:t>
+                <w:t xml:space="preserve">hal-01185655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular design of non-Leloir furanose-transferring enzymes from an α-l-arabinofuranosidase: a rationale for the engineering of evolved transglycosylases</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Glycosynthesis in a waterworld: new insight into the molecular basis of transglycosylation in retaining glycoside hydrolases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Bissaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoni Planas</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre Monsan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Fauré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael j. O’donohue</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acscatal.5b00949⟩</w:t>
+              <w:t xml:space="preserve">Biochemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 467 (1), pp.17-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1042/BJ20141412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01185302v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02146118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">White biotechnology: state of the art strategies for the development of biocatalysts for biorefining</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stephanie Heux</w:t>
+                <w:t xml:space="preserve">Molecular design of non-Leloir furanose-transferring enzymes from an α-l-arabinofuranosidase: a rationale for the engineering of evolved transglycosylases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Bissaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Meynial Salles</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michael O'Donohue</w:t>
+                <w:t xml:space="preserve">Xevi Biarnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Dumon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Antoni Planas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Monsan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 33 (8), </w:t>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (8), pp.4598-4611. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biotechadv.2015.08.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.5b00949⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">hal-01269233v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01185302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing the chemoenzymatic synthesis of arabinosylated xylo-oligosaccharides by GH51 α-l-arabinofuranosidase</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Régis Fauré</w:t>
+                <w:t xml:space="preserve">Efficient anaerobic transformation of raw wheat straw by a robust cow rumen-derived microbial consortium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Lazuka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Auer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bozonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Morgavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael O'Donohue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carres.2014.10.029⟩</w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 196, pp.241-249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2015.07.084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02146151v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of cellobiose-degrading ability in Yarrowia lipolytica strain by overexpression of endogenous genes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sophie Bozonnet</w:t>
+                <w:t xml:space="preserve">Probing the functions of carbohydrate binding Modules in the CBEL protein from the oomycete Phytophthora parasitica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Texier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nahoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Lafitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianluca Cioci</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Nicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology for Biofuels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 8, pp.1-16. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (9), </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13068-015-0289-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0137481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01185655v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the function of an arabinan utilization locus isolated from a termite gut community</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Arnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine Bastien-Uluis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Monties</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Abot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4961,51 +4961,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Siguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Haon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nahoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Marcellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5069,77 +5069,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutation of a pH-modulating residue in a GH51 α-l-arabinofuranosidase leads to a severe reduction of the secondary hydrolysis of transfuranosylation products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Bissaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Saurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faten Arab-Jaziri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5215,77 +5215,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 1H NMR study of the specificity of α-l-arabinofuranosidases on natural and unnatural substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinciane Borsenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmie Dornez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Desrousseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Massou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5310,7691 +5310,7703 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - General Subjects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 1840 (10), pp.3106-3114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bbagen.2014.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02146175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of an N-terminal extension on the stability and activity of the GH11 xylanase from Thermobacillus xylanilyticus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Letian Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Siguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Eneyskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 174, pp.64-72. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jbiotec.2014.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01268735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining for hemicellulases in the fungus-growing termite Pseudacanthotermes militaris using functional metagenomics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fernando Ferreira</w:t>
+                <w:t xml:space="preserve">Combined approaches provide an anatomical and transcriptomic fingerprint of maize cell wall digestibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Sarah-Jane Wong Quai M. S.-J. W. Q. Lam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Jauneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Balzergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology for Biofuels</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Maydica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 58 (1-4), pp.274 - 287</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01268110v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined approaches provide an anatomical and transcriptomic fingerprint of maize cell wall digestibility</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alain Jauneau</w:t>
+                <w:t xml:space="preserve">Engineering transglycosidase activity into a GH51 α-l-arabinofuranosidase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faten Arab-Jaziri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Bissaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Saurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Balzergue</w:t>
+                <w:t xml:space="preserve">David Harrison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Maydica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">New Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 30 (5), pp.536-544. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nbt.2013.04.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01195495v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02146240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering transglycosidase activity into a GH51 α-l-arabinofuranosidase</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Harrison</w:t>
+                <w:t xml:space="preserve">Paenibacillus marinum sp nov., a thermophilic xylanolytic bacterium isolated from a marine hot spring in Tunisia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanene Bouraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanen Rebib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melek Ben Aissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Touzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael O'Donohue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Biotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Basic Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 53 (11), pp.877 - 883. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jobm.201200275⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nbt.2013.04.002⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02146240v1</w:t>
+                <w:t xml:space="preserve">hal-01268471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paenibacillus marinum sp nov., a thermophilic xylanolytic bacterium isolated from a marine hot spring in Tunisia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michael O'Donohue</w:t>
+                <w:t xml:space="preserve">Mining for hemicellulases in the fungus-growing termite Pseudacanthotermes militaris using functional metagenomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine Bastien-Uluis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Arnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bozonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Laguerre-Gheusi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Basic Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biotechnology for Biofuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6, online (may), Non paginé. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1754-6834-6-78⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jobm.201200275⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01268471v1</w:t>
+                <w:t xml:space="preserve">hal-01268110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of the Heterologous Expression of Trichoderma reesei Endoglucanase II and Cellobiohydrolase II in the Yeasts Pichia pastoris and Yarrowia lipolytica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassapat Boonvitthya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vorakan Burapatana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael O'Donohue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Warawut Chulalaksananukul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 54 (2), pp.158 - 169. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12033-012-9557-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01268106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La biomasse, simple source d'énergie ou source de matières premières renouvelables ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael O'Donohue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 26, pp.41-50. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/dfj4-d146⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01268036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A substrate for the detection of broad specificity alpha-L-arabinofuranosidases with indirect release of a chromogenic group</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinciane Borsenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmie Dornez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Desrousseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe M. Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael O'Donohue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 54 (24), pp.3063 - 3066. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tetlet.2013.03.136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01268100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progress and future prospects for pentose-specific biocatalysts in biorefining</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
+                <w:t xml:space="preserve">Redefining XynA from Penicillium funiculosum IMI 378536 as a GH7 cellobiohydrolase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Texier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Régis Fauré</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Neugnot-Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Maestracci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael O'Donohue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Process Biochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Industrial Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 39 (11), pp.1569 - 1576. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10295-012-1166-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.procbio.2011.06.017⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01268406v1</w:t>
+                <w:t xml:space="preserve">hal-01268269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Deinococcus sahariens sp nov., a radiation-resistant bacterium isolated from a Saharan hot spring</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Touzel</w:t>
+                <w:t xml:space="preserve">Engineering better biomass-degrading ability into a GH11 xylanase using a directed evolution strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Letian Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Siguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dumon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael O'Donohue</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00203-011-0762-1⟩</w:t>
+              <w:t xml:space="preserve">Biotechnology for Biofuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1754-6834-5-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01268345v1</w:t>
+                <w:t xml:space="preserve">hal-01268365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redefining XynA from Penicillium funiculosum IMI 378536 as a GH7 cellobiohydrolase</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
+                <w:t xml:space="preserve">Progress and future prospects for pentose-specific biocatalysts in biorefining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marc Maestracci</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Letian Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bozonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Fauré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael O'Donohue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Industrial Microbiology and Biotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Process Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 47 (3), pp.346 - 357. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procbio.2011.06.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10295-012-1166-1⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01268269v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering better biomass-degrading ability into a GH11 xylanase using a directed evolution strategy</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sophie Bozonnet</w:t>
+                <w:t xml:space="preserve">Characterization of Deinococcus sahariens sp nov., a radiation-resistant bacterium isolated from a Saharan hot spring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanene Bouraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melek Ben Aissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feten Abbassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Touzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael O'Donohue</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology for Biofuels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 5, </w:t>
+              <w:t xml:space="preserve">Archives of Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 194 (5), pp.315 - 322. </w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1754-6834-5-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00203-011-0762-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01268365v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thumb-loops up for catalysis: a structure/function investigation of a functional loop movement in a GH11 xylanase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Paës</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Cortés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Simeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael O'Donohue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinh Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational and Structural Biotechnology Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 1 (2), pp.e201207001. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5936/csbj.201207001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01267831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomass-derived pentoses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael O'Donohue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bärbel Hahn-Hägerdal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Process Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 47 (3), pp.345. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.procbio.2011.10.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01268458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional roles of H98 and W99 and beta 2 alpha 2 loop dynamics in the alpha-L-arabinofuranosidase from Thermobacillus xylanilyticus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faten Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Bissaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Saurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Debat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEBS Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 279 (19), pp.3598 - 3611. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1742-4658.2012.08720.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01268289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Versatile and Colorful Screening Tool for the Identification of Arabinofuranose-Acting Enzymes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of lignin content on a GH11 endoxylanase acting on glucuronoarabinoxylan-lignin nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Boukari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael O'Donohue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Rémond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Chabbert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemBioChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cbic.201200394⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 89, pp.423-431. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2012.03.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01268282v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02645858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of lignin content on a GH11 endoxylanase acting on glucuronoarabinoxylan-lignin nanocomposites</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Versatile and Colorful Screening Tool for the Identification of Arabinofuranose-Acting Enzymes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinciane Borsenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Pollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmie Dornez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Desrousseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2012.03.024⟩</w:t>
+              <w:t xml:space="preserve">ChemBioChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 13 (13), pp.1885 - 1888. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cbic.201200394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02645858v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing a family GH11 endo-beta-1,4-xylanase inhibition mechanism by phenolic compounds: Role of functional phenolic groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Boukari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael O Donohue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Rémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Chabbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Catalysis B: Enzymatic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 72 (3-4), pp.130-138. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.molcatb.2011.05.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02649536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des déchets agricoles pour produire carburants et plastiques verts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Hir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael O'Donohue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne Goncalves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Monde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02644127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A high-throughput screening system for the evaluation of biomass-hydrolyzing glycoside hydrolases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Letian Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael O'Donohue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioresource Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 101 (21), pp.8237 - 8243. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.biortech.2010.05.097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02659454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caldimonas hydrothermale sp. nov., a novel thermophilic bacterium isolated from Roman hot bath in south Tunisia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanene Bouraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Boukari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Touzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael O'Donohue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Manaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives of Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 192 (6), pp.485-91. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00203-010-0576-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02658825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro model assemblies to study the impact of lignin-carbohydrate interactions on the enzymatic conversion of Xylan</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A brief and informationally rich naming system for oligosaccharide motifs of heteroxylans found in plant cell walls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Cathala</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abdellatif Barakat</w:t>
+                <w:t xml:space="preserve">R. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bodo Saake</w:t>
+                <w:t xml:space="preserve">C.M. Courtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Delcour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dumon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.B. Faulds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/bm9004518⟩</w:t>
+              <w:t xml:space="preserve">Australian Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 62, pp.533-537. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/CH08458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02666812v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00396624v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A brief and informationally rich naming system for oligosaccharide motifs of heteroxylans found in plant cell walls</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C.M. Courtin</w:t>
+                <w:t xml:space="preserve">In vitro model assemblies to study the impact of lignin-carbohydrate interactions on the enzymatic conversion of Xylan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Boukari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.A. Delcour</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Dumon</w:t>
+                <w:t xml:space="preserve">Jean-Luc Putaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.B. Faulds</w:t>
+                <w:t xml:space="preserve">Bernard Cathala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Barakat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bodo Saake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Australian Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1071/CH08458⟩</w:t>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 10 (9), pp.2489-2498. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bm9004518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00396624v2</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02666812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the transglycosylation activities of a GH 39 beta-D-xylosidase for the synthesis of xylose-based glycosides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Muzard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Plantier-Royon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael O Donohue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Rémond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Catalysis B: Enzymatic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 58 (1-4), pp.1-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.molcatb.2008.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02667032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biocatalytic conversion of wheat bran hydrolysate using an immobilized GH43 beta-xylosidase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issam Smaali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Rémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yousr Skhiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael O Donohue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioresource Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 100 (1), pp.338-344. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.biortech.2008.06.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02663118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Action of a GH51 alpha-L-arabinofuranosidase on wheat derived arabinoxylans and arabino-xylooligosaccharides.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michael O Donohue</w:t>
+                <w:t xml:space="preserve">La production de carburants à partir de biomasse lignocellulosique par voie biologique : état de l’art et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael O'Donohue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 72 (3), pp.424-430. </w:t>
+              <w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 15 (3), pp.172-177. </w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2007.09.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/ocl.2008.0190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02663477v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02908301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The complex between a branched pentasaccharide and Thermobacillus xylanilyticus arabinofuranosidase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gajhede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Gajhede</w:t>
+                <w:t xml:space="preserve">G. Paes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael O'Donohue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Paes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michael O'Donohue</w:t>
+                <w:t xml:space="preserve">L.K. Skov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.S. Kastrup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Crystallographica Section A : Foundations of Crystallography [1968-2013]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 64 (a1), pp.C283-C283. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1107/S0108767308090946⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03146868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La production de carburants à partir de biomasse lignocellulosique par voie biologique : état de l’art et perspectives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michael O'Donohue</w:t>
+                <w:t xml:space="preserve">Action of a GH51 alpha-L-arabinofuranosidase on wheat derived arabinoxylans and arabino-xylooligosaccharides.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Rémond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Boukari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chambat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael O Donohue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 15 (3), pp.172-177. </w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 72 (3), pp.424-430. </w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/ocl.2008.0190⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2007.09.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02908301v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Structure of the Complex between a Branched Pentasaccharide and Thermobacillus xylanilyticus GH-51 Arabinofuranosidase Reveals Xylan-Binding Determinants and Induced Fit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Paës</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars Skov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael O Donohue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Rémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jette Kastrup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 47 (28), pp.7441-7451. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/bi800424e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02668354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New chromogenic substrates for feruloyl esterases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Marmuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Asther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lesage-Meessen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 6 (7), pp.1208. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/b717742a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02655815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the specificity of an alpha-L-arabinofuranosidase using C-2 and C-5 modified alpha-L-arabinofuranosides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nugier-Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Rémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael O Donohue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 342 (15), pp.2202-2211. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.carres.2007.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02659822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation des procédés, biotechnologies blanches</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Monsan</w:t>
+                <w:t xml:space="preserve">New insights into the role of the thumb-like loop in GH-11 xylanases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Paës</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinh Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masayuki Takahashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Boukari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael O Donohue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofutur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Protein Engineering, Design and Selection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 20 (1), pp.15-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/protein/gzl049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02908307v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02659467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into the role of the thumb-like loop in GH-11 xylanases</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michael O Donohue</w:t>
+                <w:t xml:space="preserve">Adaptation des procédés, biotechnologies blanches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael O'Donohue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Monsan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protein Engineering, Design and Selection</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biofutur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02659467v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02908307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thioimidoyl furanosides as first inhibitors of the α-l-arabinofuranosidase AbfD3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Daniellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael O'Donohue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ferrières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nugier-Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 17 (2), pp.434-438. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bmcl.2006.10.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00405292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression in Escherichia coli and characterization of beta-xylosidases GH-39 and GH-43 from Bacillus halodurans C-125</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issam Smaali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Rémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael O Donohue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 73 (3), pp.582-590. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00253-006-0512-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02660151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engineering increased thermostability in the thermostable GH-11 xylanase from Thermobacillus xylanilyticus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Paës</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael O Donohue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 125 (3), pp.338-350. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiotec.2006.03.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02660155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A chemoenzymatic approach for the synthesis of unnatural dissacharides containing D-galacto- or D-fucofuranosides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Euzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nugier-Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ferrières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Plusquellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Change Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 2005 (22), pp.4860-4869. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ejoc.200500525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02682640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An original chemoenzymatic route for the synthesis of β-D-galactofuranosides using an α-L-arabinofuranosidase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Rémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Plantier-Royon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael O Donohue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 340 (4), pp.637-644. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.carres.2005.01.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02678181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing the cell-wall heterogeneity of micro-dissected wheat caryopsis using well-characterized active and non-active GH11 xylanases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Beaugrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Paës</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Reis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masayuki Takahashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Debeire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Planta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 222 (2), pp.246-257. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00425-005-1538-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02675507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact and efficiency of GH10 and GH11 thermostable endoxylanases on wheat bran and alkali-extractable arabinoxylans</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bioinformatics of the family 57 glycoside hydrolases and identification of catalytic residues in amylopullulanase from Thermococcus hydrothermalis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vicky W.K. Wong</w:t>
+                <w:t xml:space="preserve">Richard Zona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Goubet</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Florent Chang-Pi-Hin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael O Donohue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Janecek</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carres.2004.08.012⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 271 (14), pp.2863-2872. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1432-1033.2004.04144.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02681326v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02683580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioinformatics of the family 57 glycoside hydrolases and identification of catalytic residues in amylopullulanase from Thermococcus hydrothermalis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact and efficiency of GH10 and GH11 thermostable endoxylanases on wheat bran and alkali-extractable arabinoxylans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Beaugrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Zona</w:t>
+                <w:t xml:space="preserve">Gérard Chambat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Chang-Pi-Hin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michael O Donohue</w:t>
+                <w:t xml:space="preserve">Vicky W.K. Wong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Janecek</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Florence Goubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Rémond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 271 (14), pp.2863-2872. </w:t>
+              <w:t xml:space="preserve">Carbohydrate Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 339 (15), pp.2529-2540. </w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1432-1033.2004.04144.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carres.2004.08.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02683580v1</w:t>
+                <w:t xml:space="preserve">hal-02681326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of pentose-containing disaccharides using a thermostable α-l-arabinofuranosidase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Rémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Plantier-Royon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Maes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C. Bliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 339 (11), pp.2019-2025. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.carres.2004.04.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02073657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A versatile assay for the accurate, time-resolved determination of cellular viability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toyoki Amano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ken-Ichi Hirasawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael O'Donohue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Claude Pernollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuzo Shioi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 314 (1), pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02672643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing the catalytically essential residues of the α-l-arabinofuranosidase from Thermobacillus xylanilyticus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takoua Debeche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C. Bliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Debeire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael O'Donohue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Protein Engineering, Design and Selection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 15 (1), pp.21-28. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/protein/15.1.21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02074537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemoenzymatic syntheses of linear and branched hemithio-maltodextrins as potential inhibitors for starch debranching enzymes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Greffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.T. Jensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chang-Pi-Hin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fruchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J. O'Donohue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, pp.5447-5455</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00307306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermobacillus xylanilyticus gen. nov., sp. nov., a new aerobic thermophilic xylan-degrading bacterium isolated from farm soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Touzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael O'Donohue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Debeire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Samain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Breton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 50, pp.315-320</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02696650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic and Biochemical Characterization of a Highly Thermostable α-l-Arabinofuranosidase fromThermobacillus xylanilyticus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takoua Debeche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Cummings</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Connerton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Debeire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael O'Donohue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 66 (4), pp.1734-1736. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/AEM.66.4.1734-1736.2000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02908292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 2.1 A structure of an elicitin-ergosterol complex: a recent addition to the sterol carrier protein family</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Boissy</w:t>
+                <w:t xml:space="preserve">The type II pullulanase of Thermococcus hydrothermalis : Molecular characterization of the gene and expression of the catalytic domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Erra-Pujada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Debeire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Duchiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael O'Donohue</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protein Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 8, pp.1191-1199</w:t>
+              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 181 (10), pp.3284-3287</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02695917v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02697820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The type II pullulanase of Thermococcus hydrothermalis : Molecular characterization of the gene and expression of the catalytic domain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The 2.1 A structure of an elicitin-ergosterol complex: a recent addition to the sterol carrier protein family</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Boissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael O'Donohue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Erra-Pujada</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Debeire</w:t>
+                <w:t xml:space="preserve">O. Gaudemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Duchiron</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">V. Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Pernollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 181 (10), pp.3284-3287</w:t>
+              <w:t xml:space="preserve">Protein Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 8, pp.1191-1199</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02697820v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02695917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel elicitin necrotic site revealed by alpha-cinnamomin sequence and site-directed mutagenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael O'Donohue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Nespoulous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Pernollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 50 (6), pp.961-966</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02689192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phytophthora resistance through production of a fungal protein elicitor (beta-cryptogein) in tobacco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Tepfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Boutteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Aymes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 11 (1), pp.64-67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02689195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence by site-directed mutagenesis that arginine 203 of thermolysin and arginine 717 of neprilysin (neutral endopeptidase) play equivalent critical roles in substrate hydrolysis and inhibitor binding.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Marie-Claire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ruffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Antonczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ann Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael O'Donohue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 36 (45), pp.13938-45. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/bi9712495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00171023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overexpression in Pichia pastoris and Crystallization of an Elicitor Protein Secreted by the Phytopathogenic Fungus, Phytophthora cryptogea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael O'Donohue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Nespoulous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Brunie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Protein Expression and Purification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 8 (2), pp.254-261. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1006/prep.1996.0098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02906918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A method for introducing site-specific mutations using oligonucleotide primers and its application to site-saturation mutagenesis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G.G. Kneale</w:t>
+                <w:t xml:space="preserve">The roles of the prosequence of thermolysin in enzyme inhibition and folding in vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael O'Donohue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann Beaumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 271 (43), pp.26477-26481. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.271.43.26477⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02691266v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02695052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The roles of the prosequence of thermolysin in enzyme inhibition and folding in vitro</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ann Beaumont</w:t>
+                <w:t xml:space="preserve">A method for introducing site-specific mutations using oligonucleotide primers and its application to site-saturation mutagenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J. O'Donohue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.G. Kneale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 6, pp.179-189</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.271.43.26477⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02695052v1</w:t>
+                <w:t xml:space="preserve">hal-02691266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of histidine 231 in thermolysin-like enzymes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ann Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael O'Donohue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Paredes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Rousselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Assicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 270 (28), pp.16803-16808. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1074/jbc.270.28.16803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02711870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical synthesis, expression and mutagenesis of a gene encoding B-cryptogein, an elicitin produced by Phytophthora cryptogea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J. O'Donohue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Gousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Tepfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Pernollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 27 (3), pp.577-586. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/BF00019323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02700301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cloning and expression in Bacillus subtilis of the npr gene from Bacillus thermoproteolyticus Rokko coding for the thermostable metalloprotease thermolysin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael O'Donohue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Beaumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 300 (2), pp.599-603. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1042/bj3000599⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02906914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification and Characterization of Various Cholecystokinin B Receptor mRNA Forms in Rat Brain Tissue and Partial Determination of the Cholecystokinin B Receptor Gene Structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jagerschmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Popovici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael O'Donohue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Roques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neurochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 63 (4), pp.1199-1206. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1046/j.1471-4159.1994.63041199.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02906916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tyr26 and Phe73 are essential for full biological activity of the Fd Gene 5 protein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J. O'Donohue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.P. Scarlett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.G. Kneale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 109 (2-3), pp.219-223. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1574-6968.1993.tb06171.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02906915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13004,642 +13016,642 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Hybrid Model for Nanobody-based Antivenom Production (scorpion antivenon) with E. coli CH10-12 and E. coli NbF12-10</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Camilo Corrales Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana María Alonso Villela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balkiss Bouhaouala-Zahar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cescut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayza Daboussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Flavio Manenti, G.V. Rex Reklaitis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th European Symposium on Computer Aided Process Engineering / 15th International Symposium on Process Systems Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 53, Elsevier, pp.145-150, 2024, Computer Aided Chemical Engineering, eBook ISBN: 9780443288258. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-443-28824-1.50025-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04642732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le biosourcé va-t-il verdir le bâtiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael O'Donohue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Axelos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah-Louise Filleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chavance Yann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lerayer Pierre-Yves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Ressources" n°3, la revue INRAE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, pp.66-85, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17180/T5CZ-WM26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03959362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les biotechnologies industrielles : plaque tournante à la croisée des IAA et de la chimie verte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Montanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael O'Donohue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chimie verte et industries agroalimentaires - Vers une bioéconomie durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02889114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Industrial biotechnology in the food and feed sector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael O'Donohue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Monsan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrial biotechnology : sustainable growth and economic success</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wiley-VCH</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 522 p., 2010, 978-3-527-31442-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId486" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02820702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fractionnement de la biomasse lignocellulosique : production de produits chimiques de bases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael O'Donohue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Debeire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La chimie verte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02908325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Primer-directed site-specific mutagenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael O'Donohue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Geoff Geoff Kneale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The nucleic acid protocols handbook</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02908333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13649,51 +13661,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MUTANT YEAST STRAIN CAPABLE OF DEGRADING CELLULOSE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhongpeng Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13702,116 +13714,116 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael O'Donohue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Duquesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : EP17155699. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02961883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutant yeast strain capable of degrading cellobiose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13820,182 +13832,182 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhongpeng Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Duquesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Nicaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : EP3085788A1. https://hal.inrae.fr/view/index/identifiant/hal-01603591. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId492" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02958258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hemicellulose-degrading compositions and uses thereof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael O'Donohue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Alvira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2016135173 (A1). 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14005,419 +14017,419 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2021 IBISBA report: current status</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael O'Donohue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34701/ibisba.1.document.34.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId495" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03309034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherches et Innovations pour l'Aliment et les Bioproduits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael O'Donohue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Delclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Prevosto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. Département Cepia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017, 44 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/1.508483782951509E12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId497" w:history="1">
-              <w:r>
-[...59 lines deleted...]
-            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01886427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meeting the challenges of industrial biotechnology in the age of synthetic biology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael O'Donohue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015, 11 p. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/1.495001900830255E12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId502" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technical note on pentose sugars and their applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael O'Donohue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013, pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01268773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technical note on lignins and their applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael O'Donohue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012, pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01268774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId505"/>
+      <w:footerReference w:type="default" r:id="rId506"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14485,51 +14497,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E11447C2"/>
+    <w:nsid w:val="8C57D0E8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14716,51 +14728,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michael-odonohue" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4246-3938" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076743535" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/E-9183-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05216714v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Mart&#237;nez-Men&#233;ndez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Acosta-Pavas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Camilo Corrales" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Mar&#237;a Alonso Villela" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balkiss Bouhaouala-Zahar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-82073-1_30" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05053127v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ancelin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor a P Martins dos Santos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John P Morrissey" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J O'Donohue" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merja Penttil&#228;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbt.2025.04.010" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05216632v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-82073-1_27" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04727153v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844011v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Auer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Lazuka" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Huguenin-Bizot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Jehmlich" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien D&#233;jean" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43705-023-00339-0" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371339v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiao Zhao" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Esque" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Andr&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael O'Donohue" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Faur&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioorg.2021.105245" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03146857v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiyang Wu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Ioannou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Henrissat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Montanier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bozonnet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01714-20" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988548v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Gherbovet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Ferreira" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Cl&#233;ment" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ragon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Durand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bxiv.2020.107.v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02906907v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Teze" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Wiemann" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazi Zubaida Gulshan Ara" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Lupo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202100110" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03426554v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Javourez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorie Hamelin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotechadv.2021.107857" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03340154v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Badruna" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Burlat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roblin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Enjalbert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lippens" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbt.2021.07.004" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03139105v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Tandrup" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bissaro" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barbe" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens-Christian Poulsen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbt.2021.01.008" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906921v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dumeignil" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Strub" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Olivier-Bourbigou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fran&#231;ois" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621415v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Auer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermina Hernandez Raquet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-018-1282-x" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886473v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongpeng Guo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Robin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duquesne" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marty" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-018-1144-6" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628058v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Camarasa" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Chiron" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayza Daboussi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dumas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.11.008" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837847v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo de Vries" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Axelos" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Manchado-Sarni" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2018.04.004" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605865v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermina Hernandez-Raquet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12700" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886494v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sillam-Duss&#232;s" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Miambi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.02623" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605060v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Cioci" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Nicaud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-017-0819-8" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607636v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Roland" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Barakat" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Guillon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2017.03.083" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886440v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-017-0990-y" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886409v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Andberg" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niina Aro-Karkkainen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Carlson" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merja Oja" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-016-7530-8" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595481v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Bouraoui" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Desrousseaux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Alvira" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mana&#239;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-016-0550-x" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01450768v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcatb.2016.01.012" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GTK7WBS4-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843061v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Abot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Arnal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Labourdette" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2988-4" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606355v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xevi Biarn&#233;s" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Watterlot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Bonzom" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Borsenberger" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.6b02159" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269314v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2015.07.084" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635206v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Martinez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Texier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nahoum" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lafitte" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0137481" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02146118v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Monsan" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael&#160;j. O&#8217;donohue" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20141412" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185302v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xevi Biarnes" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni Planas" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.5b00949" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269233v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Heux" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Meynial Salles" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dumon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotechadv.2015.08.004" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RXFTW7G9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02146151v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Arab-Jaziri" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Tellier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dion" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2014.10.029" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2PQLT59P-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185655v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-015-0289-9" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269098v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Bastien-Uluis" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Monties" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Le Berre" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02257-14" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268869v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Wijffels" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Sanders" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ton van Boxtel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bbb.1508" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1ZMMTMV7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419708v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Siguier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Haon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Marcellin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Burlet-Schiltz" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M113.528133" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02146185v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Saurel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Saulnier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Milon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2013.10.013" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MCJBTZPL-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02146175v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmie Dornez" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Massou" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maija Tenkanen" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2014.07.001" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268735v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letian Song" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Eneyskaya" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2014.01.004" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XSVXQWCD-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268110v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Laguerre-Gheusi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1754-6834-6-78" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195495v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Sarah-Jane Wong Quai M. S.-J. W. Q. Lam" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Martinez" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Barbier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jauneau" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02146240v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Harrison" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbt.2013.04.002" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P3GRVK69-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268471v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanene Bouraoui" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Rebib" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melek Ben Aissa" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Touzel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jobm.201200275" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V5GDF3WD-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268106v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassapat Boonvitthya" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vorakan Burapatana" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warawut Chulalaksananukul" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12033-012-9557-0" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D2EABC82C6FA8FEFA418C0D685A9F64796EF0CC2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268036v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/dfj4-d146" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268100v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe M. Courtin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2013.03.136" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MF3R03ZN-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268406v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2011.06.017" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ML3PRHV5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268345v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feten Abbassi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-011-0762-1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GP8GQ7TJ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268269v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Neugnot-Roux" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Maestracci" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10295-012-1166-1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DZCGGSXH-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268365v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1754-6834-5-3" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267831v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Pa&#235;s" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Cort&#233;s" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Simeon" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh Tran" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5936/csbj.201207001" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268458v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#228;rbel Hahn-H&#228;gerdal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2011.10.021" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-27W0JKMW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268289v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Arab" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Debat" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2012.08720.x" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268282v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Pollet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201200394" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z557H3TS-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645858v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Boukari" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline R&#233;mond" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chabbert" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2012.03.024" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JP6GWD9N-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649536v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael O Donohue" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcatb.2011.05.010" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J6WM5HRS-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644127v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Hir" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Delmas" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Goncalves" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659454v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laguerre" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumon" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2010.05.097" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7RWDN478-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658825v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-010-0576-6" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C24ZLXQ3-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666812v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Putaux" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cathala" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodo Saake" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm9004518" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396624v2" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Faure" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Courtin" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Delcour" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.B. Faulds" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/CH08458" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667032v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Muzard" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aubry" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Plantier-Royon" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcatb.2008.10.004" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3P8C4FVT-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663118v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Smaali" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousr Skhiri" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2008.06.041" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K9R1Z0DH-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663477v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chambat" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2007.09.008" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RC3QB59K-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03146868v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gajhede" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Paes" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.K. Skov" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Kastrup" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767308090946" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908301v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl.2008.0190" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668354v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Skov" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jette Kastrup" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi800424e" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-LSLV3QJP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655815v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Marmuse" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Asther" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Fabre" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Navarro" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lesage-Meessen" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b717742a" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AB43AEFBAEF8605DE06FDF47A147E628B5EE8744/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659822v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Lopez" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Nugier-Chauvin" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2007.06.001" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GNJQJ5MV-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908307v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659467v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masayuki Takahashi" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/protein/gzl049" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405292v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Daniellou" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ferri&#232;res" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2006.10.032" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5Q724G74-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660151v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-006-0512-5" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C6643EC17BEB48906B8D8DE5EC2443BE23862E47/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660155v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2006.03.025" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LFQXVMPT-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682640v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Euzen" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Plusquellec" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200500525" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678181v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Plantier-Royon" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2005.01.016" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W2HB074R-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675507v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Beaugrand" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Reis" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debeire" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-005-1538-0" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HCGH6Q9H-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681326v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chambat" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky W.K. Wong" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Goubet" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2004.08.012" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M8QX4V65-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683580v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Zona" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chang-Pi-Hin" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Janecek" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1432-1033.2004.04144.x" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073657v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maes" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Bliard" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2004.04.017" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T1NQ51KL-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672643v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toyoki Amano" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken-Ichi Hirasawa" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Claude Pernollet" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuzo Shioi" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074537v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takoua Debeche" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/protein/15.1.21" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307306v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Greffe" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Jensen" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chang-Pi-Hin" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fruchard" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. O'Donohue" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696650v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Touzel" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Samain" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Breton" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908292v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Cummings" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Connerton" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.66.4.1734-1736.2000" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695917v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boissy" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gaudemer" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Perez" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Pernollet" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697820v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Erra-Pujada" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Duchiron" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689192v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Huet" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Nespoulous" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689195v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tepfer" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boutteaux" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vigon" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aymes" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00171023v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Marie-Claire" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ruffet" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Antonczak" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Beaumont" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi9712495" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-XGST03ZD-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906918v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boissy" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Huet" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Brunie" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/prep.1996.0098" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FKBG1W7J-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691266v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.G. Kneale" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695052v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.271.43.26477" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711870v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Paredes" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rousselet" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Assicot" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.270.28.16803" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700301v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gousseau" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00019323" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E4913F48FA1C6C21EFFC9AF101B9BCD6FFCA1D1D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906914v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Roques" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beaumont" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bj3000599" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906916v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jagerschmidt" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Popovici" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1471-4159.1994.63041199.x" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906915v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.P. Scarlett" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.1993.tb06171.x" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642732v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Camilo Corrales Munoz" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cescut" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-28824-1.50025-9" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03959362v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah-Louise Filleux" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chavance Yann" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lerayer Pierre-Yves" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/T5CZ-WM26" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02889114v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820702v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-3527314423.html" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908325v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908333v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Geoff Geoff Kneale" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02961883v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02958258v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Nicaud" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603913v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03309034v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34701/ibisba.1.document.34.1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886427v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Delclos" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Prevosto" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. D&#233;partement Cepia" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.508483782951509E12" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603492v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.495001900830255E12" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268773v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268774v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michael-odonohue" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4246-3938" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076743535" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/E-9183-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05216714v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Mart&#237;nez-Men&#233;ndez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Acosta-Pavas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Camilo Corrales" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Mar&#237;a Alonso Villela" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balkiss Bouhaouala-Zahar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-82073-1_30" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05053127v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ancelin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor a P Martins dos Santos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John P Morrissey" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J O'Donohue" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merja Penttil&#228;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbt.2025.04.010" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05216632v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-82073-1_27" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844011v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Auer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Lazuka" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Huguenin-Bizot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Jehmlich" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien D&#233;jean" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43705-023-00339-0" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04727153v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371339v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiao Zhao" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Esque" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Andr&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael O'Donohue" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Faur&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioorg.2021.105245" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988548v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Gherbovet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Ferreira" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Cl&#233;ment" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ragon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Durand" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bxiv.2020.107.v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03146857v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiyang Wu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Ioannou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Henrissat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Montanier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bozonnet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01714-20" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02906907v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Teze" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Wiemann" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazi Zubaida Gulshan Ara" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Lupo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202100110" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03426554v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Javourez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorie Hamelin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotechadv.2021.107857" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03139105v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Tandrup" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bissaro" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barbe" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens-Christian Poulsen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbt.2021.01.008" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03340154v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Badruna" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Burlat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roblin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Enjalbert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lippens" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbt.2021.07.004" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621415v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Auer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermina Hernandez Raquet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-018-1282-x" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906921v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dumeignil" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Strub" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Olivier-Bourbigou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fran&#231;ois" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886473v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongpeng Guo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Robin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duquesne" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marty" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-018-1144-6" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628058v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Camarasa" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Chiron" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayza Daboussi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dumas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.11.008" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837847v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo de Vries" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Axelos" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Manchado-Sarni" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2018.04.004" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605865v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermina Hernandez-Raquet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12700" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886494v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sillam-Duss&#232;s" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Miambi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.02623" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605060v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Cioci" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Nicaud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-017-0819-8" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607636v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Roland" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Barakat" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Guillon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2017.03.083" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886440v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-017-0990-y" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886409v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Andberg" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niina Aro-Karkkainen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Carlson" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merja Oja" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-016-7530-8" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01450768v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcatb.2016.01.012" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GTK7WBS4-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843061v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Abot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Arnal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Labourdette" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2988-4" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606355v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xevi Biarn&#233;s" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Watterlot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Bonzom" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Borsenberger" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.6b02159" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595481v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Bouraoui" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Desrousseaux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Alvira" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mana&#239;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-016-0550-x" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269233v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Heux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Meynial Salles" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dumon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotechadv.2015.08.004" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RXFTW7G9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02146151v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Arab-Jaziri" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Tellier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dion" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2014.10.029" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2PQLT59P-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185655v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-015-0289-9" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02146118v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Monsan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael&#160;j. O&#8217;donohue" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20141412" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185302v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xevi Biarnes" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni Planas" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.5b00949" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269314v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2015.07.084" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635206v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Martinez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Texier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nahoum" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lafitte" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0137481" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269098v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Bastien-Uluis" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Monties" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Le Berre" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02257-14" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268869v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Wijffels" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Sanders" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ton van Boxtel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bbb.1508" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1ZMMTMV7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419708v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Siguier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Haon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Marcellin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Burlet-Schiltz" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M113.528133" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02146185v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Saurel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Saulnier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Milon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2013.10.013" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MCJBTZPL-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02146175v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmie Dornez" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Massou" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maija Tenkanen" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2014.07.001" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WZFQRTWS-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268735v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letian Song" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Eneyskaya" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2014.01.004" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XSVXQWCD-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195495v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Sarah-Jane Wong Quai M. S.-J. W. Q. Lam" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Martinez" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Barbier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jauneau" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02146240v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Harrison" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbt.2013.04.002" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P3GRVK69-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268471v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanene Bouraoui" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Rebib" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melek Ben Aissa" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Touzel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jobm.201200275" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V5GDF3WD-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268110v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Laguerre-Gheusi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1754-6834-6-78" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268106v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassapat Boonvitthya" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vorakan Burapatana" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warawut Chulalaksananukul" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12033-012-9557-0" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D2EABC82C6FA8FEFA418C0D685A9F64796EF0CC2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268036v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/dfj4-d146" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268100v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe M. Courtin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2013.03.136" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MF3R03ZN-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268269v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Neugnot-Roux" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Maestracci" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10295-012-1166-1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DZCGGSXH-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268365v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1754-6834-5-3" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268406v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2011.06.017" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ML3PRHV5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268345v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feten Abbassi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-011-0762-1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GP8GQ7TJ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267831v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Pa&#235;s" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Cort&#233;s" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Simeon" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh Tran" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5936/csbj.201207001" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268458v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#228;rbel Hahn-H&#228;gerdal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2011.10.021" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-27W0JKMW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268289v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Arab" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Debat" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2012.08720.x" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645858v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Boukari" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline R&#233;mond" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chabbert" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2012.03.024" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JP6GWD9N-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268282v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Pollet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201200394" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z557H3TS-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649536v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael O Donohue" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcatb.2011.05.010" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J6WM5HRS-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644127v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Hir" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Delmas" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Goncalves" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659454v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laguerre" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumon" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2010.05.097" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7RWDN478-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658825v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-010-0576-6" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C24ZLXQ3-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396624v2" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Faure" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Courtin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Delcour" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.B. Faulds" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/CH08458" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666812v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Putaux" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cathala" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodo Saake" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm9004518" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667032v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Muzard" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aubry" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Plantier-Royon" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcatb.2008.10.004" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3P8C4FVT-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663118v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Smaali" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousr Skhiri" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2008.06.041" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K9R1Z0DH-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908301v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl.2008.0190" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03146868v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gajhede" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Paes" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.K. Skov" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Kastrup" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767308090946" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663477v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chambat" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2007.09.008" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RC3QB59K-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668354v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Skov" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jette Kastrup" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi800424e" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-LSLV3QJP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655815v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Marmuse" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Asther" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Fabre" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Navarro" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lesage-Meessen" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b717742a" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AB43AEFBAEF8605DE06FDF47A147E628B5EE8744/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659822v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Lopez" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Nugier-Chauvin" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2007.06.001" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GNJQJ5MV-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659467v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masayuki Takahashi" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/protein/gzl049" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908307v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405292v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Daniellou" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ferri&#232;res" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2006.10.032" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5Q724G74-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660151v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-006-0512-5" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C6643EC17BEB48906B8D8DE5EC2443BE23862E47/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660155v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2006.03.025" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LFQXVMPT-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682640v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Euzen" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Plusquellec" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200500525" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678181v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Plantier-Royon" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2005.01.016" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W2HB074R-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675507v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Beaugrand" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Reis" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debeire" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-005-1538-0" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HCGH6Q9H-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683580v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Zona" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chang-Pi-Hin" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Janecek" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1432-1033.2004.04144.x" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681326v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chambat" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky W.K. Wong" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Goubet" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2004.08.012" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M8QX4V65-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073657v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maes" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Bliard" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2004.04.017" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T1NQ51KL-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672643v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toyoki Amano" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken-Ichi Hirasawa" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Claude Pernollet" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuzo Shioi" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074537v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takoua Debeche" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/protein/15.1.21" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307306v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Greffe" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Jensen" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chang-Pi-Hin" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fruchard" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. O'Donohue" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696650v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Touzel" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Samain" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Breton" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908292v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Cummings" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Connerton" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.66.4.1734-1736.2000" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697820v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Erra-Pujada" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Duchiron" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695917v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boissy" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gaudemer" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Perez" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Pernollet" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689192v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Huet" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Nespoulous" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689195v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tepfer" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boutteaux" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vigon" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aymes" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00171023v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Marie-Claire" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ruffet" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Antonczak" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Beaumont" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi9712495" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-XGST03ZD-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906918v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boissy" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Huet" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Brunie" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/prep.1996.0098" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FKBG1W7J-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695052v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.271.43.26477" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691266v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.G. Kneale" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711870v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Paredes" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rousselet" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Assicot" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.270.28.16803" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700301v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gousseau" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00019323" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E4913F48FA1C6C21EFFC9AF101B9BCD6FFCA1D1D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906914v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Roques" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beaumont" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bj3000599" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906916v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jagerschmidt" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Popovici" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1471-4159.1994.63041199.x" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906915v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.P. Scarlett" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.1993.tb06171.x" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642732v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Camilo Corrales Munoz" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cescut" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-28824-1.50025-9" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03959362v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah-Louise Filleux" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chavance Yann" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lerayer Pierre-Yves" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/T5CZ-WM26" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02889114v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820702v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-3527314423.html" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908325v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908333v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Geoff Geoff Kneale" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02961883v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02958258v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Nicaud" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603913v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03309034v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34701/ibisba.1.document.34.1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886427v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Delclos" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Prevosto" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. D&#233;partement Cepia" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.508483782951509E12" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603492v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.495001900830255E12" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268773v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268774v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>