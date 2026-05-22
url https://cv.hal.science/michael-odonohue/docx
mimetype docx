--- v1 (2026-04-16)
+++ v2 (2026-05-22)
@@ -644,230 +644,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05216632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Horizontal metaproteomics and CAZymes analysis of lignocellulolytic microbial consortia selectively enriched from cow rumen and termite gut</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biotech potential set to soar with the help of digital technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael J O'Donohue</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISME Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Horizon Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, https://projects.research-and-innovation.ec.europa.eu/en/horizon-magazine/biotech-potential-set-soar-help-digital-technology#linkedin</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04844011v1</w:t>
+                <w:t xml:space="preserve">hal-04727153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biotech potential set to soar with the help of digital technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Horizontal metaproteomics and CAZymes analysis of lignocellulolytic microbial consortia selectively enriched from cow rumen and termite gut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Auer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Lazuka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Huguenin-Bizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nico Jehmlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Déjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Horizon Magazine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISME Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3 (1), pp.134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s43705-023-00339-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04727153v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04844011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of α-l-Araf and β-d-Galf series furanobiosides using mutants of a GH51 α-l-arabinofuranosidase</w:t>
               </w:r>
@@ -977,295 +977,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03371339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regioselective chemo-enzymatic syntheses of ferulate conjugates as chromogenic substrates for feruloyl esterases</w:t>
+                <w:t xml:space="preserve">Multimodularity of a GH10 Xylanase Found in the Termite Gut Metagenome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olga Gherbovet</w:t>
+                <w:t xml:space="preserve">Haiyang Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernando Ferreira</w:t>
+                <w:t xml:space="preserve">Eleni Ioannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apolline Clément</w:t>
+                <w:t xml:space="preserve">Bernard Henrissat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Ragon</w:t>
+                <w:t xml:space="preserve">Cédric Montanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Durand</w:t>
+                <w:t xml:space="preserve">Sophie Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 17, pp.325-333. </w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 87 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3762/bxiv.2020.107.v1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/AEM.01714-20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02988548v2</w:t>
+                <w:t xml:space="preserve">hal-03146857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodularity of a GH10 Xylanase Found in the Termite Gut Metagenome</w:t>
+                <w:t xml:space="preserve">Regioselective chemo-enzymatic syntheses of ferulate conjugates as chromogenic substrates for feruloyl esterases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haiyang Wu</w:t>
+                <w:t xml:space="preserve">Olga Gherbovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eleni Ioannou</w:t>
+                <w:t xml:space="preserve">Fernando Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Henrissat</w:t>
+                <w:t xml:space="preserve">Apolline Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Montanier</w:t>
+                <w:t xml:space="preserve">Mélanie Ragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Bozonnet</w:t>
+                <w:t xml:space="preserve">Julien Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 87 (3), </w:t>
+              <w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17, pp.325-333. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AEM.01714-20⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3762/bxiv.2020.107.v1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03146857v1</w:t>
+                <w:t xml:space="preserve">hal-02988548v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rational enzyme design without structural knowledge: a sequence-based approach for efficient generation of transglycosylases</w:t>
               </w:r>
@@ -1751,269 +1751,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03340154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaerobic lignocellulolytic microbial consortium derived from termite gut: enrichment, lignocellulose degradation and community dynamics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biomasse : les enjeux pour l’avenir de la chimie du carbone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Auer</w:t>
+                <w:t xml:space="preserve">Franck Dumeignil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Strub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Olivier-Bourbigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael O'Donohue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology for Biofuels</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 427-428, pp.19-24</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02621415v1</w:t>
+                <w:t xml:space="preserve">hal-02906921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomasse : les enjeux pour l’avenir de la chimie du carbone</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Dumeignil</w:t>
+                <w:t xml:space="preserve">Anaerobic lignocellulolytic microbial consortium derived from termite gut: enrichment, lignocellulose degradation and community dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Lazuka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri Strub</w:t>
+                <w:t xml:space="preserve">Lucas Auer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael O'Donohue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Olivier-Bourbigou</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guillermina Hernandez Raquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biotechnology for Biofuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (1), 14 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13068-018-1282-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02906921v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing cellulolytic Yarrowia lipolytica as a platform for the production of valuable products in consolidated bioprocessing of cellulose</w:t>
               </w:r>
@@ -2231,10782 +2231,10794 @@
               <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 46, pp.140-152. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifset.2017.11.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03628058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meeting new challenges in food science technology: the development of complex systems approach for food and biobased research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo de Vries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Axelos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Manchado-Sarni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael O'Donohue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 46, pp.1-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifset.2018.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01837847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of large 16S rRNA Illumina datasets: impact of singleton read filtering on microbial community description</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Auer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael O'Donohue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Klopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillermina Hernandez-Raquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1755-0998.12700⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncovering the potential of termite gut microbiome for lignocellulose bioconversion in anaerobic batch bioreactors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Auer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Lazuka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sillam-Dussès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Miambi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael O'Donohue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8, 14 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmicb.2017.02623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01886494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conferring cellulose-degrading ability to Yarrowia lipolytica to facilitate a consolidated bioprocessing approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhongpeng Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Duquesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianluca Cioci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Nicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biotechnology for Biofuels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 10 (1), pp.13. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13068-017-0819-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecofriendly lignocellulose pretreatment to enhance the carboxylate production of a rumen-derived microbial consortium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Lazuka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Roland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael O'Donohue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioresource Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 236, pp.225-233. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.biortech.2017.03.083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expressing accessory proteins in cellulolytic Yarrowia lipolytica to improve the conversion yield of recalcitrant cellulose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhongpeng Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Duquesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Nicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biotechnology for Biofuels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 10 (1), 16 p. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13068-017-0990-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01886440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and mutagenesis of two novel iron-sulphur cluster pentonate dehydratases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Andberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niina Aro-Karkkainen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Carlson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Merja Oja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 100 (17), pp.7549-7563. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00253-016-7530-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01886409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of chromogenic probes for efficient screening and evaluation of feruloyl esterase-like activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Gherbovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Fauré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Catalysis B: Enzymatic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 126, pp.24-31. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molcatb.2016.01.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01450768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CAZyChip: dynamic assessment of exploration of glycoside hydrolases in microbial ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Abot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Arnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Auer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Lazuka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Labourdette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 17 (1), pp.1-12. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12864-016-2988-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01843061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A single point mutation alters the transglycosylation/hydrolysis partition, significantly enhancing the synthetic capability of an endo-glycoceramidase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xevi Biarnés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Watterlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrielle Bonzom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinciane Borsenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6 (12), pp.8264-8275. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acscatal.6b02159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The GH51 α-l-arabinofuranosidase from Paenibacillus sp. THS1 is multifunctional, hydrolyzing main-chain and side-chain glycosidic bonds in heteroxylans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanen Bouraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Desrousseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleni Ioannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Alvira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Manaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biotechnology for Biofuels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 9 (1), pp.1-14. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13068-016-0550-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">White biotechnology: state of the art strategies for the development of biocatalysts for biorefining</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stephanie Heux</w:t>
+                <w:t xml:space="preserve">Efficient anaerobic transformation of raw wheat straw by a robust cow rumen-derived microbial consortium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Lazuka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Auer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Meynial Salles</w:t>
+                <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael O'Donohue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biotechadv.2015.08.004⟩</w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 196, pp.241-249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2015.07.084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">hal-01269233v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing the chemoenzymatic synthesis of arabinosylated xylo-oligosaccharides by GH51 α-l-arabinofuranosidase</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Probing the functions of carbohydrate binding Modules in the CBEL protein from the oomycete Phytophthora parasitica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Texier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faten Arab-Jaziri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bastien Bissaro</w:t>
+                <w:t xml:space="preserve">Virginie Nahoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Tellier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Régis Fauré</w:t>
+                <w:t xml:space="preserve">Claude Lafitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Cioci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carres.2014.10.029⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0137481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02146151v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of cellobiose-degrading ability in Yarrowia lipolytica strain by overexpression of endogenous genes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Glycosynthesis in a waterworld: new insight into the molecular basis of transglycosylation in retaining glycoside hydrolases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Bissaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Monsan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Fauré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael j. O’donohue</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology for Biofuels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 8, pp.1-16. </w:t>
+              <w:t xml:space="preserve">Biochemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 467 (1), pp.17-35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13068-015-0289-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1042/BJ20141412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01185655v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02146118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glycosynthesis in a waterworld: new insight into the molecular basis of transglycosylation in retaining glycoside hydrolases</w:t>
+                <w:t xml:space="preserve">Molecular design of non-Leloir furanose-transferring enzymes from an α-l-arabinofuranosidase: a rationale for the engineering of evolved transglycosylases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Bissaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Xevi Biarnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoni Planas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pierre Monsan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 467 (1), pp.17-35. </w:t>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (8), pp.4598-4611. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1042/BJ20141412⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.5b00949⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02146118v1</w:t>
+                <w:t xml:space="preserve">hal-01185302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular design of non-Leloir furanose-transferring enzymes from an α-l-arabinofuranosidase: a rationale for the engineering of evolved transglycosylases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhancing the chemoenzymatic synthesis of arabinosylated xylo-oligosaccharides by GH51 α-l-arabinofuranosidase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faten Arab-Jaziri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Bissaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoni Planas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Monsan</w:t>
+                <w:t xml:space="preserve">Charles Tellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Fauré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acscatal.5b00949⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 401, pp.64-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carres.2014.10.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01185302v1</w:t>
+                <w:t xml:space="preserve">hal-02146151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient anaerobic transformation of raw wheat straw by a robust cow rumen-derived microbial consortium</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Diego Morgavi</w:t>
+                <w:t xml:space="preserve">White biotechnology: state of the art strategies for the development of biocatalysts for biorefining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Heux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Meynial Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael O'Donohue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dumon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biotechnology Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 33 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biotechadv.2015.08.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2015.07.084⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01269314v1</w:t>
+                <w:t xml:space="preserve">hal-01269233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the functions of carbohydrate binding Modules in the CBEL protein from the oomycete Phytophthora parasitica</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Development of cellobiose-degrading ability in Yarrowia lipolytica strain by overexpression of endogenous genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhongpeng Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Duquesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bozonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianluca Cioci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Nicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biotechnology for Biofuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13068-015-0289-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0137481⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02635206v1</w:t>
+                <w:t xml:space="preserve">hal-01185655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the function of an arabinan utilization locus isolated from a termite gut community</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Arnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine Bastien-Uluis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Monties</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Arnal</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anne Abot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 81 (1), pp.31-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/AEM.02257-14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01269098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biorefineries for food, fuels and materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rene Wijffels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Sanders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ton van Boxtel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael O'Donohue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biofuels, Bioproducts &amp; Biorefining</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 8 (4), pp.453 - 455. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/bbb.1508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01268869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First Structural Insights into α-l-Arabinofuranosidases from the Two GH62 Glycoside Hydrolase Subfamilies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Siguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Haon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nahoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Marcellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Burlet-Schiltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 289 (8), pp.5261-5273. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1074/jbc.M113.528133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02419708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutation of a pH-modulating residue in a GH51 α-l-arabinofuranosidase leads to a severe reduction of the secondary hydrolysis of transfuranosylation products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Bissaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Saurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faten Arab-Jaziri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Milon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - General Subjects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 1840 (1), pp.626-636. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bbagen.2013.10.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02146185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 1H NMR study of the specificity of α-l-arabinofuranosidases on natural and unnatural substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinciane Borsenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmie Dornez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Desrousseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Massou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maija Tenkanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - General Subjects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 1840 (10), pp.3106-3114. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bbagen.2014.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02146175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of an N-terminal extension on the stability and activity of the GH11 xylanase from Thermobacillus xylanilyticus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Letian Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Siguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Eneyskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 174, pp.64-72. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jbiotec.2014.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01268735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined approaches provide an anatomical and transcriptomic fingerprint of maize cell wall digestibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Sarah-Jane Wong Quai M. S.-J. W. Q. Lam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jauneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Balzergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maydica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 58 (1-4), pp.274 - 287</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01195495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering transglycosidase activity into a GH51 α-l-arabinofuranosidase</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Harrison</w:t>
+                <w:t xml:space="preserve">Mining for hemicellulases in the fungus-growing termite Pseudacanthotermes militaris using functional metagenomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine Bastien-Uluis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Arnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bozonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Laguerre-Gheusi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nbt.2013.04.002⟩</w:t>
+              <w:t xml:space="preserve">Biotechnology for Biofuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6, online (may), Non paginé. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1754-6834-6-78⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02146240v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paenibacillus marinum sp nov., a thermophilic xylanolytic bacterium isolated from a marine hot spring in Tunisia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Engineering transglycosidase activity into a GH51 α-l-arabinofuranosidase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faten Arab-Jaziri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Bissaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Saurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanene Bouraoui</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Michael O'Donohue</w:t>
+                <w:t xml:space="preserve">David Harrison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Basic Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jobm.201200275⟩</w:t>
+              <w:t xml:space="preserve">New Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 30 (5), pp.536-544. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nbt.2013.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01268471v1</w:t>
+                <w:t xml:space="preserve">hal-02146240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining for hemicellulases in the fungus-growing termite Pseudacanthotermes militaris using functional metagenomics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sophie Bozonnet</w:t>
+                <w:t xml:space="preserve">Paenibacillus marinum sp nov., a thermophilic xylanolytic bacterium isolated from a marine hot spring in Tunisia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanene Bouraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanen Rebib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melek Ben Aissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Laguerre-Gheusi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fernando Ferreira</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Touzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael O'Donohue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology for Biofuels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 6, online (may), Non paginé. </w:t>
+              <w:t xml:space="preserve">Journal of Basic Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 53 (11), pp.877 - 883. </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1754-6834-6-78⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jobm.201200275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01268110v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of the Heterologous Expression of Trichoderma reesei Endoglucanase II and Cellobiohydrolase II in the Yeasts Pichia pastoris and Yarrowia lipolytica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassapat Boonvitthya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vorakan Burapatana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael O'Donohue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Warawut Chulalaksananukul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 54 (2), pp.158 - 169. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12033-012-9557-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01268106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La biomasse, simple source d'énergie ou source de matières premières renouvelables ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A substrate for the detection of broad specificity alpha-L-arabinofuranosidases with indirect release of a chromogenic group</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinciane Borsenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmie Dornez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Desrousseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe M. Courtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael O'Donohue</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 54 (24), pp.3063 - 3066. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2013.03.136⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/dfj4-d146⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01268036v1</w:t>
+                <w:t xml:space="preserve">hal-01268100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A substrate for the detection of broad specificity alpha-L-arabinofuranosidases with indirect release of a chromogenic group</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La biomasse, simple source d'énergie ou source de matières premières renouvelables ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael O'Donohue</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2013.03.136⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 26, pp.41-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/dfj4-d146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01268100v1</w:t>
+                <w:t xml:space="preserve">hal-01268036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redefining XynA from Penicillium funiculosum IMI 378536 as a GH7 cellobiohydrolase</w:t>
+                <w:t xml:space="preserve">Progress and future prospects for pentose-specific biocatalysts in biorefining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Texier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Claire Dumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marc Maestracci</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Letian Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bozonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Fauré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael O'Donohue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Industrial Microbiology and Biotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Process Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 47 (3), pp.346 - 357. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procbio.2011.06.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10295-012-1166-1⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01268269v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering better biomass-degrading ability into a GH11 xylanase using a directed evolution strategy</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sophie Bozonnet</w:t>
+                <w:t xml:space="preserve">Characterization of Deinococcus sahariens sp nov., a radiation-resistant bacterium isolated from a Saharan hot spring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanene Bouraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melek Ben Aissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feten Abbassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Touzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael O'Donohue</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology for Biofuels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 5, </w:t>
+              <w:t xml:space="preserve">Archives of Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 194 (5), pp.315 - 322. </w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1754-6834-5-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00203-011-0762-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01268365v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progress and future prospects for pentose-specific biocatalysts in biorefining</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+                <w:t xml:space="preserve">Redefining XynA from Penicillium funiculosum IMI 378536 as a GH7 cellobiohydrolase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Texier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Régis Fauré</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Neugnot-Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Maestracci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael O'Donohue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Process Biochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Industrial Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 39 (11), pp.1569 - 1576. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10295-012-1166-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.procbio.2011.06.017⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01268406v1</w:t>
+                <w:t xml:space="preserve">hal-01268269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Deinococcus sahariens sp nov., a radiation-resistant bacterium isolated from a Saharan hot spring</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Touzel</w:t>
+                <w:t xml:space="preserve">Engineering better biomass-degrading ability into a GH11 xylanase using a directed evolution strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Letian Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Siguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dumon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael O'Donohue</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00203-011-0762-1⟩</w:t>
+              <w:t xml:space="preserve">Biotechnology for Biofuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1754-6834-5-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01268345v1</w:t>
+                <w:t xml:space="preserve">hal-01268365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thumb-loops up for catalysis: a structure/function investigation of a functional loop movement in a GH11 xylanase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Paës</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Cortés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Simeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael O'Donohue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinh Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational and Structural Biotechnology Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 1 (2), pp.e201207001. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5936/csbj.201207001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01267831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomass-derived pentoses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael O'Donohue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bärbel Hahn-Hägerdal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Process Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 47 (3), pp.345. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.procbio.2011.10.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01268458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional roles of H98 and W99 and beta 2 alpha 2 loop dynamics in the alpha-L-arabinofuranosidase from Thermobacillus xylanilyticus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faten Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Bissaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Saurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Debat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEBS Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 279 (19), pp.3598 - 3611. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1742-4658.2012.08720.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01268289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of lignin content on a GH11 endoxylanase acting on glucuronoarabinoxylan-lignin nanocomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Boukari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael O'Donohue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Rémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Chabbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 89, pp.423-431. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.carbpol.2012.03.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02645858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Versatile and Colorful Screening Tool for the Identification of Arabinofuranose-Acting Enzymes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinciane Borsenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmie Dornez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Desrousseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemBioChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 13 (13), pp.1885 - 1888. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cbic.201200394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01268282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing a family GH11 endo-beta-1,4-xylanase inhibition mechanism by phenolic compounds: Role of functional phenolic groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Boukari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael O Donohue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Rémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Chabbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Catalysis B: Enzymatic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 72 (3-4), pp.130-138. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.molcatb.2011.05.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02649536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des déchets agricoles pour produire carburants et plastiques verts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Hir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael O'Donohue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne Goncalves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Monde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02644127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A high-throughput screening system for the evaluation of biomass-hydrolyzing glycoside hydrolases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Letian Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael O'Donohue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioresource Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 101 (21), pp.8237 - 8243. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.biortech.2010.05.097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02659454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caldimonas hydrothermale sp. nov., a novel thermophilic bacterium isolated from Roman hot bath in south Tunisia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanene Bouraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Boukari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Touzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael O'Donohue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Manaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives of Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 192 (6), pp.485-91. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00203-010-0576-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02658825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A brief and informationally rich naming system for oligosaccharide motifs of heteroxylans found in plant cell walls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.M. Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. Delcour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.B. Faulds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Australian Journal of Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 62, pp.533-537. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1071/CH08458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00396624v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro model assemblies to study the impact of lignin-carbohydrate interactions on the enzymatic conversion of Xylan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Boukari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Putaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bodo Saake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomacromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 10 (9), pp.2489-2498. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/bm9004518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02666812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the transglycosylation activities of a GH 39 beta-D-xylosidase for the synthesis of xylose-based glycosides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Muzard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Plantier-Royon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael O Donohue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Rémond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Catalysis B: Enzymatic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 58 (1-4), pp.1-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.molcatb.2008.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02667032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biocatalytic conversion of wheat bran hydrolysate using an immobilized GH43 beta-xylosidase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issam Smaali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Rémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yousr Skhiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael O Donohue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioresource Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 100 (1), pp.338-344. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.biortech.2008.06.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02663118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La production de carburants à partir de biomasse lignocellulosique par voie biologique : état de l’art et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael O'Donohue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 15 (3), pp.172-177. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/ocl.2008.0190⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02908301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The complex between a branched pentasaccharide and Thermobacillus xylanilyticus arabinofuranosidase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gajhede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Paes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael O'Donohue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.K. Skov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.S. Kastrup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Crystallographica Section A : Foundations of Crystallography [1968-2013]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 64 (a1), pp.C283-C283. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1107/S0108767308090946⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03146868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Action of a GH51 alpha-L-arabinofuranosidase on wheat derived arabinoxylans and arabino-xylooligosaccharides.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Rémond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Rémond</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Imen Boukari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Chambat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael O Donohue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 72 (3), pp.424-430. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.carbpol.2007.09.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02663477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Structure of the Complex between a Branched Pentasaccharide and Thermobacillus xylanilyticus GH-51 Arabinofuranosidase Reveals Xylan-Binding Determinants and Induced Fit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Paës</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars Skov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael O Donohue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Rémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jette Kastrup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 47 (28), pp.7441-7451. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/bi800424e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02668354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New chromogenic substrates for feruloyl esterases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Marmuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Asther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lesage-Meessen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 6 (7), pp.1208. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/b717742a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02655815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the specificity of an alpha-L-arabinofuranosidase using C-2 and C-5 modified alpha-L-arabinofuranosides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nugier-Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Rémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael O Donohue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 342 (15), pp.2202-2211. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.carres.2007.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02659822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into the role of the thumb-like loop in GH-11 xylanases</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michael O Donohue</w:t>
+                <w:t xml:space="preserve">Adaptation des procédés, biotechnologies blanches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael O'Donohue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Monsan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protein Engineering, Design and Selection</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biofutur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02659467v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02908307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation des procédés, biotechnologies blanches</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Monsan</w:t>
+                <w:t xml:space="preserve">New insights into the role of the thumb-like loop in GH-11 xylanases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Paës</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinh Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masayuki Takahashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Boukari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael O Donohue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofutur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Protein Engineering, Design and Selection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 20 (1), pp.15-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/protein/gzl049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02908307v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02659467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thioimidoyl furanosides as first inhibitors of the α-l-arabinofuranosidase AbfD3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Daniellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael O'Donohue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ferrières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nugier-Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 17 (2), pp.434-438. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bmcl.2006.10.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00405292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression in Escherichia coli and characterization of beta-xylosidases GH-39 and GH-43 from Bacillus halodurans C-125</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issam Smaali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Rémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael O Donohue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 73 (3), pp.582-590. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00253-006-0512-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02660151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engineering increased thermostability in the thermostable GH-11 xylanase from Thermobacillus xylanilyticus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Paës</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael O Donohue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 125 (3), pp.338-350. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiotec.2006.03.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02660155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A chemoenzymatic approach for the synthesis of unnatural dissacharides containing D-galacto- or D-fucofuranosides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Euzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nugier-Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ferrières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Plusquellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Change Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 2005 (22), pp.4860-4869. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ejoc.200500525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02682640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An original chemoenzymatic route for the synthesis of β-D-galactofuranosides using an α-L-arabinofuranosidase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Rémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Plantier-Royon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael O Donohue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 340 (4), pp.637-644. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.carres.2005.01.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02678181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing the cell-wall heterogeneity of micro-dissected wheat caryopsis using well-characterized active and non-active GH11 xylanases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Beaugrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Paës</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Reis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masayuki Takahashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Debeire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Planta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 222 (2), pp.246-257. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00425-005-1538-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02675507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioinformatics of the family 57 glycoside hydrolases and identification of catalytic residues in amylopullulanase from Thermococcus hydrothermalis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Richard Zona</w:t>
+                <w:t xml:space="preserve">Impact and efficiency of GH10 and GH11 thermostable endoxylanases on wheat bran and alkali-extractable arabinoxylans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Beaugrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Chang-Pi-Hin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michael O Donohue</w:t>
+                <w:t xml:space="preserve">Gérard Chambat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Janecek</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vicky W.K. Wong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Goubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Rémond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1432-1033.2004.04144.x⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 339 (15), pp.2529-2540. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carres.2004.08.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02683580v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02681326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact and efficiency of GH10 and GH11 thermostable endoxylanases on wheat bran and alkali-extractable arabinoxylans</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bioinformatics of the family 57 glycoside hydrolases and identification of catalytic residues in amylopullulanase from Thermococcus hydrothermalis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Goubet</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Richard Zona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Chang-Pi-Hin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael O Donohue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Janecek</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carres.2004.08.012⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 271 (14), pp.2863-2872. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1432-1033.2004.04144.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02681326v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02683580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of pentose-containing disaccharides using a thermostable α-l-arabinofuranosidase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Rémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Plantier-Royon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Maes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C. Bliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 339 (11), pp.2019-2025. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.carres.2004.04.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02073657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A versatile assay for the accurate, time-resolved determination of cellular viability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toyoki Amano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ken-Ichi Hirasawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael O'Donohue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Claude Pernollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuzo Shioi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 314 (1), pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02672643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing the catalytically essential residues of the α-l-arabinofuranosidase from Thermobacillus xylanilyticus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takoua Debeche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C. Bliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Debeire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael O'Donohue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Protein Engineering, Design and Selection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 15 (1), pp.21-28. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/protein/15.1.21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02074537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemoenzymatic syntheses of linear and branched hemithio-maltodextrins as potential inhibitors for starch debranching enzymes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Greffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.T. Jensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chang-Pi-Hin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fruchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J. O'Donohue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, pp.5447-5455</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00307306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermobacillus xylanilyticus gen. nov., sp. nov., a new aerobic thermophilic xylan-degrading bacterium isolated from farm soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Touzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael O'Donohue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Debeire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Samain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Breton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 50, pp.315-320</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02696650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic and Biochemical Characterization of a Highly Thermostable α-l-Arabinofuranosidase fromThermobacillus xylanilyticus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takoua Debeche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Cummings</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Connerton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Debeire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael O'Donohue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 66 (4), pp.1734-1736. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/AEM.66.4.1734-1736.2000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02908292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The type II pullulanase of Thermococcus hydrothermalis : Molecular characterization of the gene and expression of the catalytic domain</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The 2.1 A structure of an elicitin-ergosterol complex: a recent addition to the sterol carrier protein family</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Duchiron</w:t>
+                <w:t xml:space="preserve">G. Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael O'Donohue</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Gaudemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Pernollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 181 (10), pp.3284-3287</w:t>
+              <w:t xml:space="preserve">Protein Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 8, pp.1191-1199</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02697820v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02695917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 2.1 A structure of an elicitin-ergosterol complex: a recent addition to the sterol carrier protein family</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Boissy</w:t>
+                <w:t xml:space="preserve">The type II pullulanase of Thermococcus hydrothermalis : Molecular characterization of the gene and expression of the catalytic domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Erra-Pujada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Debeire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Duchiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael O'Donohue</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protein Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 8, pp.1191-1199</w:t>
+              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 181 (10), pp.3284-3287</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02695917v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02697820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel elicitin necrotic site revealed by alpha-cinnamomin sequence and site-directed mutagenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael O'Donohue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Nespoulous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Pernollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 50 (6), pp.961-966</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02689192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phytophthora resistance through production of a fungal protein elicitor (beta-cryptogein) in tobacco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Tepfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Boutteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Aymes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 11 (1), pp.64-67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02689195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence by site-directed mutagenesis that arginine 203 of thermolysin and arginine 717 of neprilysin (neutral endopeptidase) play equivalent critical roles in substrate hydrolysis and inhibitor binding.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Marie-Claire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ruffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Antonczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ann Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael O'Donohue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 36 (45), pp.13938-45. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/bi9712495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00171023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overexpression in Pichia pastoris and Crystallization of an Elicitor Protein Secreted by the Phytopathogenic Fungus, Phytophthora cryptogea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael O'Donohue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Nespoulous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Brunie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Protein Expression and Purification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 8 (2), pp.254-261. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1006/prep.1996.0098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02906918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The roles of the prosequence of thermolysin in enzyme inhibition and folding in vitro</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ann Beaumont</w:t>
+                <w:t xml:space="preserve">A method for introducing site-specific mutations using oligonucleotide primers and its application to site-saturation mutagenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J. O'Donohue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.G. Kneale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 6, pp.179-189</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.271.43.26477⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02695052v1</w:t>
+                <w:t xml:space="preserve">hal-02691266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A method for introducing site-specific mutations using oligonucleotide primers and its application to site-saturation mutagenesis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G.G. Kneale</w:t>
+                <w:t xml:space="preserve">The roles of the prosequence of thermolysin in enzyme inhibition and folding in vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael O'Donohue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann Beaumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 271 (43), pp.26477-26481. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.271.43.26477⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02691266v1</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02695052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of histidine 231 in thermolysin-like enzymes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ann Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael O'Donohue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Paredes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Rousselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Assicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 270 (28), pp.16803-16808. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1074/jbc.270.28.16803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02711870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical synthesis, expression and mutagenesis of a gene encoding B-cryptogein, an elicitin produced by Phytophthora cryptogea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J. O'Donohue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Gousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Tepfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Pernollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 27 (3), pp.577-586. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/BF00019323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02700301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cloning and expression in Bacillus subtilis of the npr gene from Bacillus thermoproteolyticus Rokko coding for the thermostable metalloprotease thermolysin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael O'Donohue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Beaumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 300 (2), pp.599-603. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1042/bj3000599⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02906914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification and Characterization of Various Cholecystokinin B Receptor mRNA Forms in Rat Brain Tissue and Partial Determination of the Cholecystokinin B Receptor Gene Structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jagerschmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Popovici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael O'Donohue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Roques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neurochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 63 (4), pp.1199-1206. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1046/j.1471-4159.1994.63041199.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02906916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tyr26 and Phe73 are essential for full biological activity of the Fd Gene 5 protein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J. O'Donohue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.P. Scarlett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.G. Kneale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 109 (2-3), pp.219-223. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1574-6968.1993.tb06171.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02906915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13016,642 +13028,642 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Hybrid Model for Nanobody-based Antivenom Production (scorpion antivenon) with E. coli CH10-12 and E. coli NbF12-10</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Camilo Corrales Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana María Alonso Villela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balkiss Bouhaouala-Zahar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cescut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayza Daboussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Flavio Manenti, G.V. Rex Reklaitis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th European Symposium on Computer Aided Process Engineering / 15th International Symposium on Process Systems Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 53, Elsevier, pp.145-150, 2024, Computer Aided Chemical Engineering, eBook ISBN: 9780443288258. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-443-28824-1.50025-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04642732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le biosourcé va-t-il verdir le bâtiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael O'Donohue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Axelos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah-Louise Filleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chavance Yann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lerayer Pierre-Yves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Ressources" n°3, la revue INRAE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, pp.66-85, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17180/T5CZ-WM26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03959362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les biotechnologies industrielles : plaque tournante à la croisée des IAA et de la chimie verte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Montanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael O'Donohue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chimie verte et industries agroalimentaires - Vers une bioéconomie durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02889114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Industrial biotechnology in the food and feed sector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael O'Donohue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Monsan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrial biotechnology : sustainable growth and economic success</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wiley-VCH</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 522 p., 2010, 978-3-527-31442-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId487" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02820702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fractionnement de la biomasse lignocellulosique : production de produits chimiques de bases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael O'Donohue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Debeire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La chimie verte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02908325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Primer-directed site-specific mutagenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael O'Donohue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Geoff Geoff Kneale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The nucleic acid protocols handbook</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02908333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13661,51 +13673,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MUTANT YEAST STRAIN CAPABLE OF DEGRADING CELLULOSE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhongpeng Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13714,116 +13726,116 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael O'Donohue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Duquesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : EP17155699. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02961883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutant yeast strain capable of degrading cellobiose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13832,182 +13844,182 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhongpeng Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Duquesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Nicaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : EP3085788A1. https://hal.inrae.fr/view/index/identifiant/hal-01603591. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId493" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02958258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hemicellulose-degrading compositions and uses thereof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael O'Donohue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Alvira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2016135173 (A1). 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14017,419 +14029,419 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2021 IBISBA report: current status</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael O'Donohue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34701/ibisba.1.document.34.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId496" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03309034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherches et Innovations pour l'Aliment et les Bioproduits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael O'Donohue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Delclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Prevosto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. Département Cepia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017, 44 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/1.508483782951509E12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId498" w:history="1">
-              <w:r>
-[...59 lines deleted...]
-            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01886427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meeting the challenges of industrial biotechnology in the age of synthetic biology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael O'Donohue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015, 11 p. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/1.495001900830255E12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId503" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technical note on pentose sugars and their applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael O'Donohue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013, pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01268773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technical note on lignins and their applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael O'Donohue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012, pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01268774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId506"/>
+      <w:footerReference w:type="default" r:id="rId507"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14497,51 +14509,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8C57D0E8"/>
+    <w:nsid w:val="270835CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14728,51 +14740,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michael-odonohue" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4246-3938" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076743535" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/E-9183-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05216714v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Mart&#237;nez-Men&#233;ndez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Acosta-Pavas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Camilo Corrales" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Mar&#237;a Alonso Villela" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balkiss Bouhaouala-Zahar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-82073-1_30" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05053127v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ancelin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor a P Martins dos Santos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John P Morrissey" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J O'Donohue" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merja Penttil&#228;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbt.2025.04.010" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05216632v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-82073-1_27" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844011v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Auer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Lazuka" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Huguenin-Bizot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Jehmlich" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien D&#233;jean" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43705-023-00339-0" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04727153v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371339v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiao Zhao" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Esque" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Andr&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael O'Donohue" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Faur&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioorg.2021.105245" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988548v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Gherbovet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Ferreira" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Cl&#233;ment" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ragon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Durand" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bxiv.2020.107.v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03146857v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiyang Wu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Ioannou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Henrissat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Montanier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bozonnet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01714-20" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02906907v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Teze" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Wiemann" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazi Zubaida Gulshan Ara" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Lupo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202100110" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03426554v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Javourez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorie Hamelin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotechadv.2021.107857" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03139105v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Tandrup" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bissaro" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barbe" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens-Christian Poulsen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbt.2021.01.008" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03340154v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Badruna" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Burlat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roblin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Enjalbert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lippens" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbt.2021.07.004" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621415v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Auer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermina Hernandez Raquet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-018-1282-x" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906921v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dumeignil" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Strub" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Olivier-Bourbigou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fran&#231;ois" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886473v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongpeng Guo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Robin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duquesne" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marty" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-018-1144-6" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628058v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Camarasa" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Chiron" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayza Daboussi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dumas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.11.008" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837847v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo de Vries" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Axelos" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Manchado-Sarni" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2018.04.004" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605865v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermina Hernandez-Raquet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12700" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886494v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sillam-Duss&#232;s" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Miambi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.02623" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605060v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Cioci" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Nicaud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-017-0819-8" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607636v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Roland" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Barakat" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Guillon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2017.03.083" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886440v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-017-0990-y" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886409v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Andberg" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niina Aro-Karkkainen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Carlson" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merja Oja" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-016-7530-8" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01450768v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcatb.2016.01.012" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GTK7WBS4-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843061v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Abot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Arnal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Labourdette" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2988-4" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606355v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xevi Biarn&#233;s" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Watterlot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Bonzom" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Borsenberger" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.6b02159" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595481v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Bouraoui" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Desrousseaux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Alvira" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mana&#239;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-016-0550-x" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269233v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Heux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Meynial Salles" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dumon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotechadv.2015.08.004" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RXFTW7G9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02146151v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Arab-Jaziri" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Tellier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dion" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2014.10.029" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2PQLT59P-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185655v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-015-0289-9" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02146118v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Monsan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael&#160;j. O&#8217;donohue" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20141412" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185302v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xevi Biarnes" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni Planas" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.5b00949" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269314v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2015.07.084" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635206v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Martinez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Texier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nahoum" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lafitte" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0137481" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269098v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Bastien-Uluis" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Monties" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Le Berre" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02257-14" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268869v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Wijffels" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Sanders" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ton van Boxtel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bbb.1508" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1ZMMTMV7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419708v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Siguier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Haon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Marcellin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Burlet-Schiltz" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M113.528133" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02146185v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Saurel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Saulnier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Milon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2013.10.013" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MCJBTZPL-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02146175v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmie Dornez" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Massou" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maija Tenkanen" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2014.07.001" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WZFQRTWS-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268735v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letian Song" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Eneyskaya" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2014.01.004" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XSVXQWCD-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195495v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Sarah-Jane Wong Quai M. S.-J. W. Q. Lam" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Martinez" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Barbier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jauneau" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02146240v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Harrison" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbt.2013.04.002" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P3GRVK69-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268471v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanene Bouraoui" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Rebib" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melek Ben Aissa" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Touzel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jobm.201200275" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V5GDF3WD-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268110v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Laguerre-Gheusi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1754-6834-6-78" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268106v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassapat Boonvitthya" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vorakan Burapatana" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warawut Chulalaksananukul" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12033-012-9557-0" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D2EABC82C6FA8FEFA418C0D685A9F64796EF0CC2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268036v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/dfj4-d146" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268100v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe M. Courtin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2013.03.136" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MF3R03ZN-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268269v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Neugnot-Roux" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Maestracci" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10295-012-1166-1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DZCGGSXH-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268365v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1754-6834-5-3" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268406v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2011.06.017" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ML3PRHV5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268345v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feten Abbassi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-011-0762-1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GP8GQ7TJ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267831v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Pa&#235;s" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Cort&#233;s" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Simeon" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh Tran" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5936/csbj.201207001" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268458v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#228;rbel Hahn-H&#228;gerdal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2011.10.021" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-27W0JKMW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268289v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Arab" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Debat" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2012.08720.x" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645858v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Boukari" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline R&#233;mond" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chabbert" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2012.03.024" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JP6GWD9N-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268282v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Pollet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201200394" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z557H3TS-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649536v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael O Donohue" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcatb.2011.05.010" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J6WM5HRS-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644127v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Hir" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Delmas" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Goncalves" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659454v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laguerre" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumon" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2010.05.097" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7RWDN478-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658825v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-010-0576-6" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C24ZLXQ3-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396624v2" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Faure" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Courtin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Delcour" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.B. Faulds" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/CH08458" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666812v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Putaux" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cathala" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodo Saake" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm9004518" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667032v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Muzard" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aubry" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Plantier-Royon" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcatb.2008.10.004" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3P8C4FVT-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663118v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Smaali" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousr Skhiri" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2008.06.041" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K9R1Z0DH-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908301v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl.2008.0190" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03146868v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gajhede" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Paes" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.K. Skov" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Kastrup" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767308090946" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663477v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chambat" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2007.09.008" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RC3QB59K-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668354v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Skov" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jette Kastrup" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi800424e" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-LSLV3QJP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655815v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Marmuse" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Asther" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Fabre" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Navarro" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lesage-Meessen" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b717742a" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AB43AEFBAEF8605DE06FDF47A147E628B5EE8744/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659822v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Lopez" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Nugier-Chauvin" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2007.06.001" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GNJQJ5MV-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659467v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masayuki Takahashi" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/protein/gzl049" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908307v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405292v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Daniellou" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ferri&#232;res" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2006.10.032" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5Q724G74-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660151v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-006-0512-5" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C6643EC17BEB48906B8D8DE5EC2443BE23862E47/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660155v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2006.03.025" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LFQXVMPT-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682640v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Euzen" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Plusquellec" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200500525" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678181v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Plantier-Royon" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2005.01.016" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W2HB074R-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675507v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Beaugrand" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Reis" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debeire" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-005-1538-0" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HCGH6Q9H-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683580v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Zona" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chang-Pi-Hin" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Janecek" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1432-1033.2004.04144.x" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681326v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chambat" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky W.K. Wong" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Goubet" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2004.08.012" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M8QX4V65-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073657v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maes" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Bliard" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2004.04.017" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T1NQ51KL-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672643v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toyoki Amano" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken-Ichi Hirasawa" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Claude Pernollet" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuzo Shioi" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074537v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takoua Debeche" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/protein/15.1.21" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307306v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Greffe" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Jensen" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chang-Pi-Hin" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fruchard" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. O'Donohue" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696650v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Touzel" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Samain" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Breton" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908292v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Cummings" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Connerton" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.66.4.1734-1736.2000" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697820v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Erra-Pujada" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Duchiron" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695917v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boissy" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gaudemer" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Perez" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Pernollet" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689192v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Huet" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Nespoulous" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689195v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tepfer" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boutteaux" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vigon" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aymes" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00171023v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Marie-Claire" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ruffet" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Antonczak" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Beaumont" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi9712495" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-XGST03ZD-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906918v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boissy" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Huet" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Brunie" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/prep.1996.0098" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FKBG1W7J-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695052v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.271.43.26477" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691266v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.G. Kneale" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711870v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Paredes" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rousselet" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Assicot" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.270.28.16803" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700301v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gousseau" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00019323" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E4913F48FA1C6C21EFFC9AF101B9BCD6FFCA1D1D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906914v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Roques" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beaumont" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bj3000599" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906916v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jagerschmidt" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Popovici" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1471-4159.1994.63041199.x" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906915v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.P. Scarlett" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.1993.tb06171.x" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642732v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Camilo Corrales Munoz" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cescut" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-28824-1.50025-9" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03959362v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah-Louise Filleux" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chavance Yann" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lerayer Pierre-Yves" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/T5CZ-WM26" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02889114v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820702v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-3527314423.html" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908325v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908333v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Geoff Geoff Kneale" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02961883v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02958258v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Nicaud" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603913v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03309034v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34701/ibisba.1.document.34.1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886427v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Delclos" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Prevosto" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. D&#233;partement Cepia" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.508483782951509E12" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603492v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.495001900830255E12" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268773v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268774v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michael-odonohue" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4246-3938" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076743535" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/E-9183-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05216714v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Mart&#237;nez-Men&#233;ndez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Acosta-Pavas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Camilo Corrales" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Mar&#237;a Alonso Villela" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balkiss Bouhaouala-Zahar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-82073-1_30" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05053127v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ancelin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor a P Martins dos Santos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John P Morrissey" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J O'Donohue" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merja Penttil&#228;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbt.2025.04.010" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05216632v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-82073-1_27" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04727153v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844011v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Auer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Lazuka" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Huguenin-Bizot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Jehmlich" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien D&#233;jean" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43705-023-00339-0" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371339v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiao Zhao" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Esque" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Andr&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael O'Donohue" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Faur&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioorg.2021.105245" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03146857v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiyang Wu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Ioannou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Henrissat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Montanier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bozonnet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01714-20" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988548v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Gherbovet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Ferreira" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Cl&#233;ment" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ragon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Durand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bxiv.2020.107.v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02906907v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Teze" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Wiemann" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazi Zubaida Gulshan Ara" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Lupo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202100110" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03426554v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Javourez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorie Hamelin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotechadv.2021.107857" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03139105v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Tandrup" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bissaro" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barbe" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens-Christian Poulsen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbt.2021.01.008" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03340154v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Badruna" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Burlat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roblin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Enjalbert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lippens" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbt.2021.07.004" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906921v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dumeignil" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Strub" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Olivier-Bourbigou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fran&#231;ois" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621415v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Auer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermina Hernandez Raquet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-018-1282-x" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886473v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongpeng Guo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Robin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duquesne" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marty" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-018-1144-6" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628058v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Camarasa" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Chiron" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayza Daboussi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dumas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.11.008" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K4932GZ4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837847v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo de Vries" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Axelos" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Manchado-Sarni" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2018.04.004" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605865v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermina Hernandez-Raquet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12700" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886494v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sillam-Duss&#232;s" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Miambi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.02623" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605060v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Cioci" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Nicaud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-017-0819-8" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607636v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Roland" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Barakat" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Guillon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2017.03.083" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886440v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-017-0990-y" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886409v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Andberg" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niina Aro-Karkkainen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Carlson" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merja Oja" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-016-7530-8" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01450768v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcatb.2016.01.012" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GTK7WBS4-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843061v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Abot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Arnal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Labourdette" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2988-4" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606355v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xevi Biarn&#233;s" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Watterlot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Bonzom" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Borsenberger" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.6b02159" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595481v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Bouraoui" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Desrousseaux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Alvira" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mana&#239;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-016-0550-x" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269314v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2015.07.084" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635206v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Martinez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Texier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nahoum" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lafitte" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0137481" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02146118v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Monsan" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael&#160;j. O&#8217;donohue" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20141412" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185302v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xevi Biarnes" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni Planas" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.5b00949" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02146151v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Arab-Jaziri" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Tellier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dion" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2014.10.029" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2PQLT59P-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269233v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Heux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Meynial Salles" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dumon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotechadv.2015.08.004" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RXFTW7G9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185655v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-015-0289-9" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269098v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Bastien-Uluis" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Monties" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Le Berre" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02257-14" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268869v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Wijffels" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Sanders" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ton van Boxtel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bbb.1508" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1ZMMTMV7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419708v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Siguier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Haon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Marcellin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Burlet-Schiltz" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M113.528133" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02146185v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Saurel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Saulnier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Milon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2013.10.013" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MCJBTZPL-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02146175v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmie Dornez" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Massou" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maija Tenkanen" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2014.07.001" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WZFQRTWS-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268735v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letian Song" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Eneyskaya" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2014.01.004" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XSVXQWCD-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195495v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Sarah-Jane Wong Quai M. S.-J. W. Q. Lam" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Martinez" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Barbier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jauneau" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268110v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Laguerre-Gheusi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1754-6834-6-78" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02146240v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Harrison" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbt.2013.04.002" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P3GRVK69-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268471v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanene Bouraoui" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Rebib" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melek Ben Aissa" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Touzel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jobm.201200275" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V5GDF3WD-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268106v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassapat Boonvitthya" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vorakan Burapatana" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warawut Chulalaksananukul" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12033-012-9557-0" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D2EABC82C6FA8FEFA418C0D685A9F64796EF0CC2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268100v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe M. Courtin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2013.03.136" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MF3R03ZN-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268036v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/dfj4-d146" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268406v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2011.06.017" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ML3PRHV5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268345v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feten Abbassi" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-011-0762-1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GP8GQ7TJ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268269v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Neugnot-Roux" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Maestracci" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10295-012-1166-1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DZCGGSXH-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268365v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1754-6834-5-3" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267831v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Pa&#235;s" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Cort&#233;s" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Simeon" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh Tran" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5936/csbj.201207001" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268458v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#228;rbel Hahn-H&#228;gerdal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2011.10.021" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-27W0JKMW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268289v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Arab" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Debat" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2012.08720.x" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645858v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Boukari" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline R&#233;mond" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chabbert" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2012.03.024" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JP6GWD9N-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268282v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Pollet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201200394" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z557H3TS-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649536v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael O Donohue" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcatb.2011.05.010" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J6WM5HRS-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644127v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Hir" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Delmas" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Goncalves" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659454v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laguerre" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumon" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2010.05.097" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7RWDN478-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658825v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-010-0576-6" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C24ZLXQ3-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396624v2" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Faure" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Courtin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Delcour" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.B. Faulds" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/CH08458" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666812v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Putaux" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cathala" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodo Saake" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm9004518" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667032v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Muzard" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aubry" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Plantier-Royon" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcatb.2008.10.004" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3P8C4FVT-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663118v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Smaali" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousr Skhiri" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2008.06.041" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K9R1Z0DH-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908301v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl.2008.0190" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03146868v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gajhede" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Paes" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.K. Skov" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Kastrup" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767308090946" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663477v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chambat" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2007.09.008" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RC3QB59K-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668354v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Skov" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jette Kastrup" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi800424e" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-LSLV3QJP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655815v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Marmuse" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Asther" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Fabre" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Navarro" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lesage-Meessen" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b717742a" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AB43AEFBAEF8605DE06FDF47A147E628B5EE8744/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659822v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Lopez" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Nugier-Chauvin" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2007.06.001" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GNJQJ5MV-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908307v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659467v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masayuki Takahashi" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/protein/gzl049" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405292v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Daniellou" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ferri&#232;res" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2006.10.032" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5Q724G74-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660151v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-006-0512-5" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C6643EC17BEB48906B8D8DE5EC2443BE23862E47/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660155v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2006.03.025" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LFQXVMPT-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682640v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Euzen" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Plusquellec" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200500525" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678181v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Plantier-Royon" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2005.01.016" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W2HB074R-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675507v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Beaugrand" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Reis" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debeire" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-005-1538-0" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HCGH6Q9H-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681326v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chambat" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky W.K. Wong" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Goubet" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2004.08.012" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M8QX4V65-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683580v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Zona" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chang-Pi-Hin" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Janecek" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1432-1033.2004.04144.x" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073657v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maes" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Bliard" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2004.04.017" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T1NQ51KL-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672643v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toyoki Amano" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken-Ichi Hirasawa" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Claude Pernollet" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuzo Shioi" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074537v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takoua Debeche" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/protein/15.1.21" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307306v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Greffe" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Jensen" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chang-Pi-Hin" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fruchard" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. O'Donohue" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696650v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Touzel" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Samain" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Breton" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908292v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Cummings" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Connerton" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.66.4.1734-1736.2000" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695917v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boissy" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gaudemer" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Perez" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Pernollet" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697820v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Erra-Pujada" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Duchiron" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689192v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Huet" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Nespoulous" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689195v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tepfer" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boutteaux" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vigon" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aymes" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00171023v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Marie-Claire" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ruffet" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Antonczak" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Beaumont" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi9712495" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-XGST03ZD-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906918v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boissy" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Huet" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Brunie" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/prep.1996.0098" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FKBG1W7J-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691266v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.G. Kneale" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695052v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.271.43.26477" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711870v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Paredes" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rousselet" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Assicot" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.270.28.16803" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700301v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gousseau" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00019323" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E4913F48FA1C6C21EFFC9AF101B9BCD6FFCA1D1D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906914v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Roques" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beaumont" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bj3000599" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906916v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jagerschmidt" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Popovici" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1471-4159.1994.63041199.x" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906915v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.P. Scarlett" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.1993.tb06171.x" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642732v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Camilo Corrales Munoz" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cescut" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-28824-1.50025-9" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03959362v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah-Louise Filleux" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chavance Yann" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lerayer Pierre-Yves" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/T5CZ-WM26" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02889114v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820702v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-3527314423.html" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908325v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908333v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Geoff Geoff Kneale" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02961883v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02958258v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Nicaud" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603913v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03309034v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34701/ibisba.1.document.34.1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886427v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Delclos" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Prevosto" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. D&#233;partement Cepia" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.508483782951509E12" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603492v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.495001900830255E12" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268773v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268774v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>