--- v0 (2026-03-07)
+++ v1 (2026-04-05)
@@ -1536,563 +1536,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03242825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematic review and meta-analysis of metacognitive abilities in individuals with schizophrenia spectrum disorders</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ladislas Nalborczyk</w:t>
+                <w:t xml:space="preserve">Confidence in visual motion discrimination is preserved in individuals with schizophrenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paul Roux</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent de Gardelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neubiorev.2021.03.017⟩</w:t>
+              <w:t xml:space="preserve">Journal of Psychiatry and Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 46 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1503/jpn.200022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03178486v1</w:t>
+                <w:t xml:space="preserve">hal-02948760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confidence in visual motion discrimination is preserved in individuals with schizophrenia</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Roger</w:t>
+                <w:t xml:space="preserve">Systematic review and meta-analysis of metacognitive abilities in individuals with schizophrenia spectrum disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Rouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Saliou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ladislas Nalborczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Vergnaud</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Psychiatry and Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 46 (1), </w:t>
+              <w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 126 (June), pp.329-337. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1503/jpn.200022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neubiorev.2021.03.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02948760v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03178486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Confidence Database</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Disentangling the origins of confidence in speeded perceptual judgments through multimodal imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dobromir Rahnev</w:t>
+                <w:t xml:space="preserve">Iñaki Iturrate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kobe Desender</w:t>
+                <w:t xml:space="preserve">Marco Wirthlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alan Lee</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">David Aguilar-Lleyda</w:t>
+                <w:t xml:space="preserve">Luana Serafini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Human Behaviour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41562-019-0813-1⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1918335117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02958766v1</w:t>
+                <w:t xml:space="preserve">hal-02529074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disentangling the origins of confidence in speeded perceptual judgments through multimodal imaging</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathan Faivre</w:t>
+                <w:t xml:space="preserve">The Confidence Database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dobromir Rahnev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kobe Desender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iñaki Iturrate</w:t>
+                <w:t xml:space="preserve">Alan Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Wirthlin</w:t>
+                <w:t xml:space="preserve">William Adler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luana Serafini</w:t>
+                <w:t xml:space="preserve">David Aguilar-Lleyda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Nature Human Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4 (3), pp.317-325. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1918335117⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41562-019-0813-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02529074v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02958766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novice Shooters With Lower Pre-shooting Alpha Power Have Better Performance During Competition in a Virtual Reality Scenario</w:t>
               </w:r>
@@ -2900,64 +2900,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent de Gardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -3069,51 +3069,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="520782DE"/>
+    <w:nsid w:val="CBFC9B11"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3300,51 +3300,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michael-pereira" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108100v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Pereira" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Faivre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fosco Bernasconi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Brandmeir" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Suffridge" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.95272.3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192516v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dond&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislas Nalborczyk" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Roux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2025.07.024" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832827v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marika Constant" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Filevich" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-41112-0" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316127v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mazancieux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mamassian" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Moulin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44159-023-00245-1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04199348v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafal Skiba" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cojan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Vuilleumier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indrit B&#232;gue" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0133-23.2023" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203061v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rouy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Saliou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Sanchez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila El Mardi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41537-023-00387-4" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826595v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Goueytes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41537-023-00333-4" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865117v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramla Msheik" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Stockart" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/jneurosci.1557-22.2022" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629021v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Perrin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tics.2022.03.003" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341909v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giedre Stripeikyte" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Rognini" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jevita Potheegadoo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Blanke" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.3164-20.2021" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242825v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Megevand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mi Xue Tan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenwen Chang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Wang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-23540-y" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178486v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2021.03.017" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948760v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent de Gardelle" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Vergnaud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1503/jpn.200022" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958766v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dobromir Rahnev" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kobe Desender" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Lee" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Adler" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aguilar-Lleyda" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-019-0813-1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529074v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Iturrate" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Wirthlin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luana Serafini" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1918335117" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01834358v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Argelaguet Sanz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; del R. Mill&#225;n" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole L&#233;cuyer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2018.00527" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517138v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Larabi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amrid Mammeri" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Azzam" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Oualli" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-16135-2_2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769817v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Kist" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pouchon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970989v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03446727v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vuilleumier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215419v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418647v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michael-pereira" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108100v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Pereira" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Faivre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fosco Bernasconi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Brandmeir" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Suffridge" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.95272.3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192516v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dond&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislas Nalborczyk" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Roux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2025.07.024" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832827v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marika Constant" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Filevich" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-41112-0" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316127v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mazancieux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mamassian" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Moulin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44159-023-00245-1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04199348v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafal Skiba" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cojan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Vuilleumier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indrit B&#232;gue" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0133-23.2023" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203061v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rouy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Saliou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Sanchez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila El Mardi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41537-023-00387-4" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826595v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Goueytes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41537-023-00333-4" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865117v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramla Msheik" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Stockart" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/jneurosci.1557-22.2022" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629021v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Perrin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tics.2022.03.003" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341909v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giedre Stripeikyte" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Rognini" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jevita Potheegadoo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Blanke" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.3164-20.2021" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242825v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Megevand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mi Xue Tan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenwen Chang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Wang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-23540-y" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948760v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent de Gardelle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Vergnaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1503/jpn.200022" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178486v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2021.03.017" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529074v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Iturrate" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Wirthlin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luana Serafini" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1918335117" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958766v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dobromir Rahnev" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kobe Desender" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Lee" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Adler" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aguilar-Lleyda" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-019-0813-1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01834358v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Argelaguet Sanz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; del R. Mill&#225;n" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole L&#233;cuyer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2018.00527" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517138v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Larabi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amrid Mammeri" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Azzam" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Oualli" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-16135-2_2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769817v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Kist" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pouchon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970989v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03446727v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vuilleumier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215419v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418647v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>