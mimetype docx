--- v1 (2026-04-05)
+++ v2 (2026-05-10)
@@ -64,2944 +64,3181 @@
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdHAL : </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">michael-pereira</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> ORCID : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">0000-0003-0778-674X</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subcortical correlates of consciousness with human single neuron recordings</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cortical evidence accumulation for visual perception occurs irrespective of reports</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan Faivre</w:t>
+                <w:t xml:space="preserve">François Stockart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fosco Bernasconi</w:t>
+                <w:t xml:space="preserve">Ramla Msheik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicholas Brandmeir</w:t>
+                <w:t xml:space="preserve">Alexis Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacob Suffridge</w:t>
+                <w:t xml:space="preserve">Lenka Jurkovičová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Goueytes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7554/eLife.95272.3⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.8458. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-63255-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04108100v2</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05337717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing early auditory deficits in schizophrenia using drift-diffusion modeling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Subcortical correlates of consciousness with human single neuron recordings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Roux</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nathan Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fosco Bernasconi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Brandmeir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacob Suffridge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Schizophrenia Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.schres.2025.07.024⟩</w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.95272.3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05192516v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04108100v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prior information differentially affects discrimination decisions and subjective confidence reports</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michael Pereira</w:t>
+                <w:t xml:space="preserve">Evidence accumulation in the pre-supplementary motor area and insula drives confidence and changes of mind</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Goueytes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan Faivre</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">François Stockart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Gyger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Rouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 14 (5473), </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2025, 16, pp.6998. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-61744-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-023-41112-0⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03832827v2</w:t>
+                <w:t xml:space="preserve">hal-05194574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a common conceptual space for metacognition in perception and memory</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Characterizing early auditory deficits in schizophrenia using drift-diffusion modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Dondé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ladislas Nalborczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Faivre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chris Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Reviews Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s44159-023-00245-1⟩</w:t>
+              <w:t xml:space="preserve">Schizophrenia Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 284, pp.23-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.schres.2025.07.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04316127v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05192516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preserved metacognition for undetected visuomotor deviations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Towards a common conceptual space for metacognition in perception and memory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Mazancieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mamassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.0133-23.2023⟩</w:t>
+              <w:t xml:space="preserve">Nature Reviews Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2, pp.751-766. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s44159-023-00245-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04199348v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04316127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confidence in visual detection, familiarity and recollection judgments is preserved in schizophrenia spectrum disorder</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Prior information differentially affects discrimination decisions and subjective confidence reports</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marika Constant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rémi Sanchez</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wassila El Mardi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elisa Filevich</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj Schizophrenia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 9 (1), pp.55. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (5473), </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41537-023-00387-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-41112-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04203061v2</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03832827v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preserved electrophysiological markers of confidence in schizophrenia spectrum disorder</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Rouy</w:t>
+                <w:t xml:space="preserve">Preserved metacognition for undetected visuomotor deviations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Roger</w:t>
+                <w:t xml:space="preserve">Rafal Skiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorian Goueytes</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yann Cojan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrik Vuilleumier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indrit Bègue</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj Schizophrenia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41537-023-00333-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 43 (35), pp.6176-6184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.0133-23.2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03826595v2</w:t>
+                <w:t xml:space="preserve">hal-04199348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ubiquitousness and functional roles of evidence accumulation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Confidence in visual detection, familiarity and recollection judgments is preserved in schizophrenia spectrum disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Rouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Pereira</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Saliou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassila El Mardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1523/jneurosci.1557-22.2022⟩</w:t>
+              <w:t xml:space="preserve">npj Schizophrenia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (1), pp.55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41537-023-00387-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03865117v2</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04203061v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A leaky evidence accumulation process for perceptual experience</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Preserved electrophysiological markers of confidence in schizophrenia spectrum disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Rouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Goueytes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Cognitive Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tics.2022.03.003⟩</w:t>
+              <w:t xml:space="preserve">npj Schizophrenia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9, pp.12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41537-023-00333-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03629021v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03826595v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased functional connectivity of the intraparietal sulcus underlies the attenuation of numerosity estimations for self-generated words</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">The ubiquitousness and functional roles of evidence accumulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramla Msheik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Stockart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Pereira</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 41 (43), pp.8917-8927. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.3164-20.2021⟩</w:t>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1523/jneurosci.1557-22.2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03341909v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03865117v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence accumulation relates to perceptual consciousness and monitoring</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A leaky evidence accumulation process for perceptual experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-021-23540-y⟩</w:t>
+              <w:t xml:space="preserve">Trends in Cognitive Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 26 (6), pp.451-461. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tics.2022.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03242825v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03629021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confidence in visual motion discrimination is preserved in individuals with schizophrenia</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Increased functional connectivity of the intraparietal sulcus underlies the attenuation of numerosity estimations for self-generated words</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giedre Stripeikyte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Vergnaud</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Rognini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jevita Potheegadoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olaf Blanke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Psychiatry and Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1503/jpn.200022⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 41 (43), pp.8917-8927. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.3164-20.2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02948760v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03341909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematic review and meta-analysis of metacognitive abilities in individuals with schizophrenia spectrum disorders</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evidence accumulation relates to perceptual consciousness and monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ladislas Nalborczyk</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Michael Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paul Roux</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Megevand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mi Xue Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenwen Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuo Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neubiorev.2021.03.017⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-23540-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03178486v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03242825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disentangling the origins of confidence in speeded perceptual judgments through multimodal imaging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Systematic review and meta-analysis of metacognitive abilities in individuals with schizophrenia spectrum disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Rouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Saliou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ladislas Nalborczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Luana Serafini</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1918335117⟩</w:t>
+              <w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 126 (June), pp.329-337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neubiorev.2021.03.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02529074v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03178486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Confidence Database</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Confidence in visual motion discrimination is preserved in individuals with schizophrenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent de Gardelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dobromir Rahnev</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">David Aguilar-Lleyda</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Human Behaviour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41562-019-0813-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Psychiatry and Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 46 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1503/jpn.200022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02958766v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02948760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The Confidence Database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dobromir Rahnev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kobe Desender</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Adler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Aguilar-Lleyda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Human Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4 (3), pp.317-325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41562-019-0813-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02958766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Disentangling the origins of confidence in speeded perceptual judgments through multimodal imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iñaki Iturrate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Wirthlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luana Serafini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1918335117⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02529074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Novice Shooters With Lower Pre-shooting Alpha Power Have Better Performance During Competition in a Virtual Reality Scenario</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José del R. Millán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9 (527), pp.1-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpsyg.2018.00527⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01834358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Investigation of the Effect of Small Off-Surface Vortex Generator on the Aerodynamic Performance of NACA0012 at Low Reynolds Number</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Leaky evidence accumulation accounts for perceptual confidence and subjective duration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramla Msheik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Sirouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Kelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Pereira</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...194 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Pouchon</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-04769817v1</w:t>
+                <w:t xml:space="preserve">hal-05001604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subcortical correlates of consciousness with human single neuron recordings</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Obsessive-compulsive disorder is characterised by metacognitive deficits resistant to subthalamic stimulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Kist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fosco Bernasconi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jacob Suffridge</w:t>
+                <w:t xml:space="preserve">Ramla Msheik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Goueytes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2023</w:t>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03970989v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04769817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal confidence for unaware visuomotor deviations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Subcortical correlates of consciousness with human single neuron recordings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fosco Bernasconi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Brandmeir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacob Suffridge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03446727v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03970989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased functional connectivity of the intraparietal sulcus underlies the attenuation of numerosity estimations for self-generated words</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Optimal confidence for unaware visuomotor deviations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafal Skiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Cojan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Vuilleumier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indrit Bègue</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03215419v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03446727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Increased functional connectivity of the intraparietal sulcus underlies the attenuation of numerosity estimations for self-generated words</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giedre Stripeikyte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Rognini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jevita Potheegadoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olaf Blanke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03215419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Confidence in perceptual decision-making is preserved in schizophrenia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent de Gardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02418647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId101"/>
+      <w:footerReference w:type="default" r:id="rId106"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3069,51 +3306,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CBFC9B11"/>
+    <w:nsid w:val="93E54B1A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3300,51 +3537,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michael-pereira" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108100v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Pereira" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Faivre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fosco Bernasconi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Brandmeir" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Suffridge" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.95272.3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192516v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dond&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislas Nalborczyk" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Roux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2025.07.024" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832827v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marika Constant" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Filevich" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-41112-0" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316127v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mazancieux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mamassian" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Moulin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44159-023-00245-1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04199348v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafal Skiba" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cojan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Vuilleumier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indrit B&#232;gue" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0133-23.2023" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203061v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rouy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Saliou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Sanchez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila El Mardi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41537-023-00387-4" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826595v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Goueytes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41537-023-00333-4" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865117v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramla Msheik" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Stockart" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/jneurosci.1557-22.2022" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629021v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Perrin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tics.2022.03.003" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341909v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giedre Stripeikyte" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Rognini" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jevita Potheegadoo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Blanke" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.3164-20.2021" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242825v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Megevand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mi Xue Tan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenwen Chang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Wang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-23540-y" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948760v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent de Gardelle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Vergnaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1503/jpn.200022" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178486v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2021.03.017" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529074v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Iturrate" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Wirthlin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luana Serafini" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1918335117" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958766v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dobromir Rahnev" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kobe Desender" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Lee" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Adler" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aguilar-Lleyda" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-019-0813-1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01834358v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Argelaguet Sanz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; del R. Mill&#225;n" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole L&#233;cuyer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2018.00527" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517138v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Larabi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amrid Mammeri" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Azzam" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Oualli" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-16135-2_2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769817v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Kist" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pouchon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970989v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03446727v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vuilleumier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215419v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418647v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michael-pereira" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0778-674X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337717v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Stockart" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramla Msheik" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Robin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Jurkovi&#269;ov&#225;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Goueytes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-63255-y" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108100v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Pereira" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Faivre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fosco Bernasconi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Brandmeir" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Suffridge" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.95272.3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194574v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Gyger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rouy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-61744-8" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192516v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dond&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislas Nalborczyk" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Roux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2025.07.024" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316127v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mazancieux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mamassian" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Moulin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44159-023-00245-1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832827v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marika Constant" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Filevich" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-41112-0" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04199348v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafal Skiba" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cojan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Vuilleumier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indrit B&#232;gue" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0133-23.2023" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203061v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Saliou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Sanchez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila El Mardi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41537-023-00387-4" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826595v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roger" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41537-023-00333-4" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865117v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/jneurosci.1557-22.2022" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629021v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Perrin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tics.2022.03.003" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341909v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giedre Stripeikyte" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Rognini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jevita Potheegadoo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Blanke" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.3164-20.2021" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242825v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Megevand" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mi Xue Tan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenwen Chang" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Wang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-23540-y" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178486v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2021.03.017" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948760v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent de Gardelle" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Vergnaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1503/jpn.200022" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958766v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dobromir Rahnev" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kobe Desender" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Lee" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Adler" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aguilar-Lleyda" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-019-0813-1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529074v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Iturrate" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Wirthlin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luana Serafini" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1918335117" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01834358v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Argelaguet Sanz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; del R. Mill&#225;n" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole L&#233;cuyer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2018.00527" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001604v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Sirouet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Kelly" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769817v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Kist" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pouchon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970989v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03446727v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vuilleumier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215419v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418647v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>