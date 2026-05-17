--- v0 (2026-03-15)
+++ v1 (2026-05-17)
@@ -484,3499 +484,3706 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03471583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (20)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pourquoi et comment la philosophie en travail social ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Pouteyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tétralogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, Le travail social à l’épreuve de l’épistémologie des savoirs., n°31, pp.325-337</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05604898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Formation des éducateurs : tensions conceptuelles et réarticulations par temps de crise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Pouteyo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 56, pp.113-129. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/14qqu⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/14qqu⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-05287729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RIONDET (Xavier), À l’école althussérienne, aperçus d’une (non) philosophie de l’éducation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Pouteyo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tréma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 65, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/159ve⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/159ve⟩</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-05406830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis le Guillant et l'enfance en marge : une autre histoire de la clinique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Pouteyo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d’histoire de l’enfance « irrégulière » Le Temps de l’histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 26 (1), pp.125-138. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhei.026.0125⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rhei.026.0125⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04737342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Rodolphe Olcèse (2023). La vie précaire. Textes et images de Fernand Deligny. Paris : Mimésis, 342 p. »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Pouteyo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04722655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Tosquelles, Soigner les institutions , Paris/Barcelone, L’Arachnéen/Arcadia, 2021. ISBN : 978-2-37367-018-9</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Pouteyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d’histoire de l’enfance « irrégulière » Le Temps de l’histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, N° 25 (1), pp.256-257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhei.025.0247a05⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04195767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’art et la manière de faire des mondes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Pouteyo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le sociographe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, N° 83 (3), pp.9-12. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/graph1.083.0009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04222607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">François Tosquelles, Soigner les institutions , Paris/Barcelone, L’Arachnéen/Arcadia, 2021. ISBN : 978-2-37367-018-9</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’anthropologie de l’enfant dans les romans de la rééducation des années 1950, récit et oppositions idéologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Pouteyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astérion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/asterion.9578⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04264317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire et travail social : écriture, mythes et récits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Pouteyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astérion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/asterion.9393⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04264310v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parler vrai et « parler frais »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Pouteyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Nordine Touil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le sociographe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, N° hors-série 15 (4), pp.9-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/graph1.hs015.0009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04222612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernand Deligny, Lettres à un travailleur social, Paris, L'arachnéen, 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Pouteyo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d’histoire de l’enfance « irrégulière » Le Temps de l’histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, N° 25 (1), pp.256-257. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2022, 24 (1), pp.174-176</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...210 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Nordine Touil</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04895119v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du Petit prince au Prince de Machiavel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Pouteyo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le sociographe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, N° hors-série 15 (4), pp.9-11. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/graph1.hs015.0009⟩</w:t>
+              <w:t xml:space="preserve">, 2021, Le social : entre mauvaises langues et langue de bois, 74, pp.27-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/graph.074.0027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...114 lines deleted...]
-                <w:t xml:space="preserve">Michaël Pouteyo</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03271405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’œuvre de Deligny, entre prise(s) et emprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Pouteyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nordine Touil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le sociographe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Le social : entre mauvaises langues et langue de bois, 74, pp.27-35. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/graph.074.0027⟩</w:t>
+              <w:t xml:space="preserve">, 2020, N°Horsséri13 (5), pp.15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/graph.hs013.0015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03144343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deligny et l’enfance inadaptée (1940-1960)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Pouteyo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le sociographe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, N°Horsséri13 (5), pp.47. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/graph.hs013.0047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03144349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Nordine Touil</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La formation des éducateurs, retour sur une guerre de positions (1940-1960)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Pouteyo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le sociographe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, N°Horsséri13 (5), pp.15. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/graph.hs013.0015⟩</w:t>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/graph.hs011.0000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01997114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernand Deligny et le « sujet » en travail social : critique et oppositions idéologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Pouteyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dynamiques. Histoire sociale en revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01997142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du sens à l’action : quelle place pour l’intention en éducation spécialisée ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Chataigné Pouteyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Pouteyo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le sociographe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/graph.hs011.0000⟩</w:t>
+              <w:t xml:space="preserve">, 2016, N° 54 (2), pp.43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/graph.054.0043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...90 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04349403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Errances et adolescences : points de fuite et points de repères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Pouteyo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le sociographe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 53 (1), pp.XV. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/graph.053.0062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01954747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Lucie Chataigné Pouteyo</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du sens à l'action : quelle place pour l'intention en éducation spécialisée ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Chataigné-Pouteyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Pouteyo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le sociographe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, N° 54 (2), pp.43. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2016, 54, pp.43--53</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Chataigné-Pouteyo</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">hal-02572496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le mentir-vrai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Pouteyo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le sociographe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 54, pp.43--53</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 51 (3), pp.113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/graph.051.0113⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...57 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/graph.051.0113⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-01954746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philosophie et travail social: comment contribuer à la constitution d'un champ et d'une méthode propre en travail social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Pouteyo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pensée plurielle - Parole, pratiques et réflexions du social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Recherche et travail social : critiques des outils et critiques des fondements, 30-31, pp.51-63. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pp.030.0051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01942477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (26)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (28)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernand Deligny : institutions et expérimentations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Pouteyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forum Santé Société - Instituer, expérimenter : François Tosquelles et Fernand Deligny aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gilles Moutot, Laurent Visier, Mar 2026, Montpellier, Faculté de médecine, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05561020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Kohler et l'enfance déficiente : structuration d'un domaine et idéologies de la famille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Pouteyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Psychiatrie-Education (XIXe-XXe)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L. Gutierrez et E. Jouet, Mar 2026, Université Paris Nanterre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05573781v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enfermés ! Une histoire française de l'enfance en marge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Pouteyo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les rendez-vous de l'histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Blois / Journées de l'histoire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05311384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rééducation, éducation, démocratie : histoire, enjeux et problèmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Pouteyo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education et démocratie: approches philosophiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Colloque annuel de la Société Française de Philosophie de l'Education, Jun 2025, Saint etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05147858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syndicalisme et formation en travail social: regard sur la question politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Pouteyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Abt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travail social, travail du lien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Montpellier (Université Paul Valéry, Montpellier III), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05368309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecrire l'enfant en marge. Autour d'Adrien Lomme de Fernand Deligny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Pouteyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Janvier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du laboratoire Logique de l'Agir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sophie Audidière, Julien Pasteur, Jan 2025, Besançon (Université de Franche-Comté), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04895088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre histoire des idées et travail social : objets, acteurs, méthodes - Fernand Deligny et l'institutionnalisation de l'enfance en marge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Pouteyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de la SOFPHIED</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Samuel Rénier, May 2024, En ligne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04722673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rééducation, éducation populaire et révolte pédagogique : « La Grande cordée », une tentative politique de Fernand Deligny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Pouteyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pratiques pédagogiques de l'éducation populaire : histoire et actualités d'un projet politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sylvain Wagnon, Fabien Groeninger, Mathieu Depoil, Leo Vennin, May 2024, Montpellier (Université Paul Valéry), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04722668v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Table ronde : Transformation du travail, de l'accompagnement aux process ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Pouteyo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paroles "d'éduc spé" à la croisée des chemins : hier et aujourd'hui, quelles transmissions ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Labers - Université de Bretagne Occidentale, Dec 2024, Morlaix, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04895054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...137 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repenser la transmission depuis la marge : une approche politique de l'éducation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Pouteyo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transmettre dans un monde abîmé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ateliers populaires de La Maison Forte, Jun 2024, Agen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04894956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dénuement, altérité et subversion : l'enfant dans les personnages d'Elsa Morante et Fernand Deligny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Pouteyo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "Art, enfance, politique"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Rodolphe Olcèse, Nov 2024, Paris, Collège des Bernardins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04790214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Le Guillant et l'enfance inadaptée : clinique et politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Pouteyo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de recherche interdisciplinaire "Les médecins éducateurs (XXe-XXIe)"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Johann-Günther Egginger; Laurent Gutierrez, Oct 2024, Paris - Université d'Artois CREHS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04737303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Table ronde : L'enfance en marge, une histoire continue de l'humanité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Pouteyo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Festival Les passeurs de livres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Alès, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04895023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation de l'ouvrage &amp;quot;Fernand Deligny, enfant et institution. Pour une histoire de l'enfance en marge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Pouteyo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire "enfants modèles"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Samuel Boussion, Jean-Christophe Coffin, Antoine Rivière, Mar 2024, Université Paris 8 - Vincennes Saint-Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04722684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Victor à Janmari, proximités et écarts avec la figure de l’enfant sauvage chez Fernand Deligny.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Pouteyo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Variations autour de l’enfant sauvage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jean-Luc Guichet, Sep 2024, Amiens (Université Picardie Jules Verne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04722660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Pouteyo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'enfant: représentations, institutions, écritures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Michaël Pouteyo, May 2024, Lyon (ENS Lyon), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04722679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire l'histoire d'un étrange objet : Deligny et les philosophes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Pouteyo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Festival Filmi d'Ottobre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cinémotion, Casa Culori, Cinémathèque de Corse, Oct 2023, Porto Vecchio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04895000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La place du scoutisme dans la formation des éducateurs en France : influences et controverses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Pouteyo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'éducation nouvelle : Héritages, (ré)inventions, actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laurent Gutierrez et al., Jun 2023, Université Paris-Panthéon-Assas, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04222597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernand Deligny, à la tentative nous sommes tenus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Pouteyo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'impossible est mon métier : éduquer, soigner, diriger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRTS Paca-Corse, Oct 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04894984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formation des travailleurs sociaux : la crise commence par le langage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Pouteyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Crise(s) en éducation et en formation dans un monde globalisé - Université Paris Est Créteil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sébastien Alix, Sonia Birocheau, Artemisa Flores Espinola, Laurent Gutierrez, Bérengère Kolly, Cendrine Marro, Nov 2022, Paris Créteil, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04019987v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philosophie et histoire du travail social: Fernand Deligny et l'enfance en marge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Pouteyo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire "L'enquête sociologique pour revisiter les pratiques", Université Jean Monnet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, David Grand, Claire Autant-Dorier, Jun 2022, Saint Etienne (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04019948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernand Deligny et l'institutionnalisation de l'enfance en marge: une enquête philosophique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Pouteyo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire doctoral/HDR - Université Paris Nanterre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laurent Gutierrez, Oct 2022, Paris &amp; Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04019961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le roman de la rééducation dans les années 1950 : Makarenko, Joubrel, Cesbron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Pouteyo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire et travail social : méthodes, mythes et récits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03665943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Table ronde autour du livre de Catherine Perret &amp;quot;Le tacite, l'humain: anthropologie politique de Fernand Deligny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Pouteyo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Citéphilo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04895035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernand Deligny: écrire, décrire l'enfance en marge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Pouteyo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier Vygotski - Autour de l'activité - Autour de la pensée de Fernand Deligny</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Yves Clot; Livia Scheller; Pascal Sévérac, Nov 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03471591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du grand reportage au roman d'éducation, comment écrire l'enfance en marge ? (1920-1960)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Pouteyo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">II encontro internacional Fernand Deligny, gestos poeticos e praticas politicas transversais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUC Rio; Paris Nanterre; ArTec, Oct 2019, Rio de Janeiro, Brésil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02986278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enfance inadaptée, les positions de Fernand Deligny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Pouteyo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La tentative Deligny</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01997133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'être sans sujet: la recherche de Fernand Deligny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Pouteyo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'épreuve de l'altérité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01997139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3986,114 +4193,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enfant, Institution, Ecriture : Fernand Deligny et la philosophie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Pouteyo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philosophie. Université de Lyon, 2021. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2021LYSEN023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04148051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId90"/>
+      <w:footerReference w:type="default" r:id="rId93"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4161,51 +4368,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="85E8EAF9"/>
+    <w:nsid w:val="A3C7B24E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4392,51 +4599,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michael-pouteyo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7356-6871" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/255471300" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/1306159234418703371630" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04497567v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Pouteyo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.47517" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03426384v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Moreau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.39372" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03471583v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.39437" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05287729v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14qqu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05406830v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/159ve" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737342v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhei.026.0125" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722655v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222607v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/graph1.083.0009" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04195767v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhei.025.0247a05" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04264317v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asterion.9578" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04264310v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asterion.9393" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222612v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Nordine Touil" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/graph1.hs015.0009" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04895119v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03271405v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/graph.074.0027" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03144349v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/graph.hs013.0047" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03144343v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nordine Touil" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/graph.hs013.0015" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01997114v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/graph.hs011.0000" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01997142v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954747v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/graph.053.0062" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349403v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chataign&#233; Pouteyo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/graph.054.0043" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02572496v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chataign&#233;-Pouteyo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954746v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/graph.051.0113" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01942477v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pp.030.0051" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05311384v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05147858v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05368309v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Abt" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04895088v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Janvier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04895054v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722668v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722673v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04894956v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790214v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737303v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04895023v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722684v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722660v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722679v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04895000v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222597v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04894984v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04019948v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04019987v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04019961v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03665943v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04895035v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03471591v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986278v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01997133v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01997139v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04148051v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021LYSEN023" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michael-pouteyo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7356-6871" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/255471300" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/1306159234418703371630" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04497567v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Pouteyo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.47517" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03426384v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Moreau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.39372" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03471583v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.39437" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05604898v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05287729v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14qqu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05406830v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/159ve" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737342v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhei.026.0125" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722655v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04195767v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhei.025.0247a05" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222607v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/graph1.083.0009" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04264317v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asterion.9578" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04264310v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asterion.9393" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222612v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Nordine Touil" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/graph1.hs015.0009" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04895119v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03271405v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/graph.074.0027" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03144343v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nordine Touil" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/graph.hs013.0015" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03144349v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/graph.hs013.0047" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01997114v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/graph.hs011.0000" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01997142v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349403v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chataign&#233; Pouteyo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/graph.054.0043" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954747v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/graph.053.0062" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02572496v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chataign&#233;-Pouteyo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954746v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/graph.051.0113" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01942477v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pp.030.0051" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05561020v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05573781v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05311384v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05147858v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05368309v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Abt" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04895088v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Janvier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722673v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722668v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04895054v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04894956v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790214v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737303v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04895023v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722684v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722660v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722679v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04895000v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222597v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04894984v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04019987v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04019948v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04019961v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03665943v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04895035v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03471591v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986278v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01997133v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01997139v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04148051v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021LYSEN023" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>