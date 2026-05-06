--- v0 (2026-03-18)
+++ v1 (2026-05-06)
@@ -2616,174 +2616,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01562665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grande distribution alimentaire et recomposition des territoires. Étude de stratégies d'acteurs dans des zones rurales de Midi-Pyrénées</w:t>
+                <w:t xml:space="preserve">Implantations et agrandissements de grandes surfaces alimentaires. Les faiblesses géographiques des études de marché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Pouzenc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ruralia : revue de l'Association des ruralistes français</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 245-246, pp.41-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/ecoru.1998.5014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01562575v1</w:t>
+                <w:t xml:space="preserve">hal-01562574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implantations et agrandissements de grandes surfaces alimentaires. Les faiblesses géographiques des études de marché</w:t>
+                <w:t xml:space="preserve">Grande distribution alimentaire et recomposition des territoires. Étude de stratégies d'acteurs dans des zones rurales de Midi-Pyrénées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Pouzenc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie rurale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ruralia : revue de l'Association des ruralistes français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 3, pp.237-242</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/ecoru.1998.5014⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01562574v1</w:t>
+                <w:t xml:space="preserve">hal-01562575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une recomposition des territoires et des rapports ville-campagne en Comminges</w:t>
               </w:r>
@@ -4222,371 +4222,371 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction de la partie 3 - Des cartes pour communiquer</w:t>
+                <w:t xml:space="preserve">Susciter la participation. EuropaCity, défendre un projet… ou s’y opposer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Pouzenc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michaël Pouzenc; Colette Renard-Grandmontagne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cartographier le commerce</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.161, 2024, PUR-Atlas</w:t>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.196-199, 2024, PUR-Atlas</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04637662v1</w:t>
+                <w:t xml:space="preserve">hal-04637654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susciter la participation. EuropaCity, défendre un projet… ou s’y opposer</w:t>
+                <w:t xml:space="preserve">Les guides du langage cartographique et de la visualisation des données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Pouzenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dorkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jégou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najla Touati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michaël Pouzenc; Colette Renard-Grandmontagne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cartographier le commerce</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.196-199, 2024, PUR-Atlas</w:t>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.168-169, 2024, PUR-Atlas</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04637654v1</w:t>
+                <w:t xml:space="preserve">hal-04637659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La chorématique appliquée au commerce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Pouzenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najla Touati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michaël Pouzenc; Colette Renard-Grandmontagne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cartographier le commerce</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.214-216, 2024, PUR-Atlas</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04637652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les guides du langage cartographique et de la visualisation des données</w:t>
+                <w:t xml:space="preserve">Introduction de la partie 3 - Des cartes pour communiquer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Pouzenc</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Najla Touati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michaël Pouzenc; Colette Renard-Grandmontagne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cartographier le commerce</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.168-169, 2024, PUR-Atlas</w:t>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.161, 2024, PUR-Atlas</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04637659v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04637662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifier des relations entre lieux de production et lieux de distribution. Les AMAP en 2007 en Midi-Pyrénées</w:t>
               </w:r>
@@ -4658,51 +4658,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques points d’alerte…</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Pouzenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dorkel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michaël Pouzenc; Colette Renard-Grandmontagne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cartographier le commerce</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.162-167, 2024, PUR-Atlas</w:t>
@@ -5103,548 +5103,548 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04637655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction. La vigne et le vin au prisme du métissage</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clients et commerçants. Evolution des pratiques et stratégies d’adaptation. Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Pouzenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Danielle Cornot; Michaël Pouzenc; Pierre Strehaiano. </w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Yildiz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Samuel Deprez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De la vigne et du vin : Voyages, passages.. métissages ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires du Midi, pp.11-14, 2022, In Vino Varietas Libris, 978-2-8107-1211-3</w:t>
+              <w:t xml:space="preserve">Commerces, consommation et territoires. Le temps des transitions, des futurs incertains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rouen et du Havre, pp.19-21, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04171960v1</w:t>
+                <w:t xml:space="preserve">hal-04171952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality Certification in the Face of Agricultural Relocalization: Between Peaceful Coexistence and Tension—Analysis Based on Cheese Production in Occitanie (France)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">El Parque Natural Regional de los Pirineos de Ariège, un enfoque multisectorial de preservación y desarrollo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Pouzenc</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Joseph Kaswengi; Aurore Ingarao. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marcelo Sili; Cecilia Martin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brand, Label, and Product Intelligence : Second International Conference, COBLI 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovación y recursos bioculturales en el mundo rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Biblos, pp.79-82, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Springer Cham</w:t>
-[...31 lines deleted...]
-                <w:t xml:space="preserve">hal-03565138v1</w:t>
+                <w:t xml:space="preserve">hal-04171959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clients et commerçants. Evolution des pratiques et stratégies d’adaptation. Introduction</w:t>
+                <w:t xml:space="preserve">En même temps startup et innovation sociale ? Géographie de la Ruche Qui Dit Oui ! dans l'ancienne Région Midi-Pyrénées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Pouzenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hélène Yildiz</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Frayssignes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Samuel Deprez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Commerces, consommation et territoires. Le temps des transitions, des futurs incertains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaires de Rouen et du Havre, pp.19-21, 2022</w:t>
+              <w:t xml:space="preserve">, Presses Universitaires de Rouen et du Havre, pp.92-100, 2022, 979-10-240-1595-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04171952v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04171956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El Parque Natural Regional de los Pirineos de Ariège, un enfoque multisectorial de preservación y desarrollo</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quality Certification in the Face of Agricultural Relocalization: Between Peaceful Coexistence and Tension—Analysis Based on Cheese Production in Occitanie (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Frayssignes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Emmanuelle Fiamor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Pouzenc</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Marcelo Sili; Cecilia Martin. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Olivier-Salvagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Joseph Kaswengi; Aurore Ingarao. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovación y recursos bioculturales en el mundo rural</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Brand, Label, and Product Intelligence : Second International Conference, COBLI 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer Cham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.3-26, 2022, Springer Proceedings in Business and Economics, 978-3-030-95809-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-95809-1_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04171959v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03565138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">En même temps startup et innovation sociale ? Géographie de la Ruche Qui Dit Oui ! dans l'ancienne Région Midi-Pyrénées</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction. La vigne et le vin au prisme du métissage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Cornot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Pouzenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Samuel Deprez. </w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Strehaiano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Danielle Cornot; Michaël Pouzenc; Pierre Strehaiano. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Commerces, consommation et territoires. Le temps des transitions, des futurs incertains</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Rouen et du Havre, pp.92-100, 2022, 979-10-240-1595-8</w:t>
+              <w:t xml:space="preserve">De la vigne et du vin : Voyages, passages.. métissages ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires du Midi, pp.11-14, 2022, In Vino Varietas Libris, 978-2-8107-1211-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04171956v1</w:t>
+                <w:t xml:space="preserve">hal-04171960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clients et commerçants. Evolution des pratiques et stratégies d’adaptation. Conclusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Pouzenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Yildiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Samuel Deprez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Commerces, consommation et territoires. Le temps des transitions, des futurs incertains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rouen et du Havre, pp.93-95, 2022, 979-10-240-1595-8</w:t>
@@ -7890,51 +7890,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="67A3FBBB"/>
+    <w:nsid w:val="45F2F8FC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8038,51 +8038,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="E9BADA75"/>
+    <w:nsid w:val="301F0A50"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8272,51 +8272,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michael-pouzenc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3939-2737" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079682464" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829126v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Pouzenc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04322057v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlane Rouquier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Perrin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Olivier-Salvagnac" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geosus.2023.10.003" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829276v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle de Chevron Villette" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12xck" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829145v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Graby" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Madeline" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015868v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guibert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Frayssignes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.20613" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-S3W02J7S-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514465v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Emmanuelle Fiamor" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12705-5.p.0119" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03323988v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.18584" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02869433v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.16922" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055114v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569490v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Navereau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569487v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Soumagne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569475v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Cornot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568953v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Vincq" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.519" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568946v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.215.0255" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568903v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Olivier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1007382ar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00697840v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Coquart" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pilleboue" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Guibert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564575v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.2007.2578" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568880v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563596v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568866v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gasnier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563591v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Barthe" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563571v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Couzinet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Simmoneaux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568274v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Saada" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568267v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562665v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.2000.2153" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562575v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562574v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecoru.1998.5014" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567852v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567656v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567631v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764368v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Terrieux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gafsi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gambino" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791209v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03827339v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653167v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637651v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Renard-Grandmontagne" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171963v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Strehaiano" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02528902v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Charlery de La Masseli&#232;re" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02970747v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alma Amalia Gonz&#225;lez Caba&#241;as" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Nigh" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cimsur.unam.mx/index.php/publicaciones/cimsur" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22201/cimsur.9786073033497p.2020" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991737v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/~Commerce-et-ruralite~.html" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863653v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Margetic" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roth" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pum.univ-tlse2.fr/~Les-campagnes-europeennes-espaces~.html" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590879v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00814158v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dugot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834349v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637662v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637654v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637652v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najla Touati" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637659v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dorkel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J&#233;gou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637664v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637661v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637657v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637653v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;-Paul Desse" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637656v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637665v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637655v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171960v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03565138v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-95809-1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-95809-1_1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171952v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Yildiz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171959v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171956v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171955v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171957v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02528904v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02970748v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569497v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pur-editions.fr/detail.php?idOuv=4140" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570378v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/~Les-arts-et-les-metiers-de-la~.html" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569448v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569468v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Houard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568906v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568900v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568897v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00838400v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00838384v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671150v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568892v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568890v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568283v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768711v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jimenez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christian Tulet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Ramirez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171965v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863652v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00080552v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842518v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980965v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620990v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve-Anne B&#252;hler" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Girou" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Fontorbes" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-02196175v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michael-pouzenc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3939-2737" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079682464" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829126v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Pouzenc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04322057v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlane Rouquier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Perrin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Olivier-Salvagnac" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geosus.2023.10.003" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829276v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle de Chevron Villette" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12xck" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829145v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Graby" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Madeline" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015868v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guibert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Frayssignes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.20613" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-S3W02J7S-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514465v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Emmanuelle Fiamor" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12705-5.p.0119" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03323988v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.18584" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02869433v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.16922" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055114v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569490v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Navereau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569487v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Soumagne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569475v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Cornot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568953v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Vincq" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.519" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568946v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.215.0255" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568903v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Olivier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1007382ar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00697840v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Coquart" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pilleboue" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Guibert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564575v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.2007.2578" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568880v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563596v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568866v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gasnier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563591v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Barthe" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563571v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Couzinet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Simmoneaux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568274v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Saada" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568267v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562665v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.2000.2153" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562574v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecoru.1998.5014" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562575v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567852v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567656v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567631v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764368v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Terrieux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gafsi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gambino" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791209v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03827339v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653167v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637651v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Renard-Grandmontagne" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171963v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Strehaiano" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02528902v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Charlery de La Masseli&#232;re" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02970747v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alma Amalia Gonz&#225;lez Caba&#241;as" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Nigh" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cimsur.unam.mx/index.php/publicaciones/cimsur" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22201/cimsur.9786073033497p.2020" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991737v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/~Commerce-et-ruralite~.html" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863653v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Margetic" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roth" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pum.univ-tlse2.fr/~Les-campagnes-europeennes-espaces~.html" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590879v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00814158v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dugot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834349v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637654v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637659v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dorkel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J&#233;gou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najla Touati" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637652v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637662v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637664v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637661v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637657v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637653v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;-Paul Desse" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637656v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637665v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637655v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171952v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Yildiz" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171959v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171956v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03565138v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-95809-1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-95809-1_1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171960v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171955v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171957v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02528904v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02970748v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569497v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pur-editions.fr/detail.php?idOuv=4140" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570378v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/~Les-arts-et-les-metiers-de-la~.html" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569448v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569468v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Houard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568906v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568900v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568897v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00838400v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00838384v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671150v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568892v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568890v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568283v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768711v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jimenez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christian Tulet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Ramirez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171965v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863652v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00080552v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842518v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980965v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620990v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve-Anne B&#252;hler" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Girou" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Fontorbes" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-02196175v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>