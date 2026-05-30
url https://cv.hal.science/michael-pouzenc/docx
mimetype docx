--- v1 (2026-05-06)
+++ v2 (2026-05-30)
@@ -2616,174 +2616,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01562665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implantations et agrandissements de grandes surfaces alimentaires. Les faiblesses géographiques des études de marché</w:t>
+                <w:t xml:space="preserve">Grande distribution alimentaire et recomposition des territoires. Étude de stratégies d'acteurs dans des zones rurales de Midi-Pyrénées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Pouzenc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie rurale</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ruralia : revue de l'Association des ruralistes français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 3, pp.237-242</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01562574v1</w:t>
+                <w:t xml:space="preserve">hal-01562575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grande distribution alimentaire et recomposition des territoires. Étude de stratégies d'acteurs dans des zones rurales de Midi-Pyrénées</w:t>
+                <w:t xml:space="preserve">Implantations et agrandissements de grandes surfaces alimentaires. Les faiblesses géographiques des études de marché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Pouzenc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ruralia : revue de l'Association des ruralistes français</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 245-246, pp.41-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/ecoru.1998.5014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01562575v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01562574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une recomposition des territoires et des rapports ville-campagne en Comminges</w:t>
               </w:r>
@@ -4222,603 +4222,603 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susciter la participation. EuropaCity, défendre un projet… ou s’y opposer</w:t>
+                <w:t xml:space="preserve">Introduction de la partie 3 - Des cartes pour communiquer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Pouzenc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michaël Pouzenc; Colette Renard-Grandmontagne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cartographier le commerce</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.196-199, 2024, PUR-Atlas</w:t>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.161, 2024, PUR-Atlas</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04637654v1</w:t>
+                <w:t xml:space="preserve">hal-04637662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les guides du langage cartographique et de la visualisation des données</w:t>
+                <w:t xml:space="preserve">Susciter la participation. EuropaCity, défendre un projet… ou s’y opposer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Pouzenc</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Najla Touati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michaël Pouzenc; Colette Renard-Grandmontagne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cartographier le commerce</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.168-169, 2024, PUR-Atlas</w:t>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.196-199, 2024, PUR-Atlas</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04637659v1</w:t>
+                <w:t xml:space="preserve">hal-04637654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La chorématique appliquée au commerce</w:t>
+                <w:t xml:space="preserve">Les guides du langage cartographique et de la visualisation des données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Pouzenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dorkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jégou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najla Touati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michaël Pouzenc; Colette Renard-Grandmontagne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cartographier le commerce</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.214-216, 2024, PUR-Atlas</w:t>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.168-169, 2024, PUR-Atlas</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04637652v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04637659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction de la partie 3 - Des cartes pour communiquer</w:t>
+                <w:t xml:space="preserve">La chorématique appliquée au commerce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Pouzenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najla Touati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michaël Pouzenc; Colette Renard-Grandmontagne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cartographier le commerce</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.161, 2024, PUR-Atlas</w:t>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.214-216, 2024, PUR-Atlas</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04637662v1</w:t>
+                <w:t xml:space="preserve">hal-04637652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifier des relations entre lieux de production et lieux de distribution. Les AMAP en 2007 en Midi-Pyrénées</w:t>
+                <w:t xml:space="preserve">Quelques points d’alerte…</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Pouzenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dorkel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michaël Pouzenc; Colette Renard-Grandmontagne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cartographier le commerce</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.68-69, 2024, PUR-Atlas</w:t>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.162-167, 2024, PUR-Atlas</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04637664v1</w:t>
+                <w:t xml:space="preserve">hal-04637661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelques points d’alerte…</w:t>
+                <w:t xml:space="preserve">Impressionner par son rayonnement international. Casino et Carrefour en 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Pouzenc</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Dorkel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michaël Pouzenc; Colette Renard-Grandmontagne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cartographier le commerce</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.162-167, 2024, PUR-Atlas</w:t>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.170-171, 2024, PUR-Atlas</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04637661v1</w:t>
+                <w:t xml:space="preserve">hal-04637657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impressionner par son rayonnement international. Casino et Carrefour en 2018</w:t>
+                <w:t xml:space="preserve">Identifier des relations entre lieux de production et lieux de distribution. Les AMAP en 2007 en Midi-Pyrénées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Pouzenc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michaël Pouzenc; Colette Renard-Grandmontagne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cartographier le commerce</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.170-171, 2024, PUR-Atlas</w:t>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.68-69, 2024, PUR-Atlas</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04637657v1</w:t>
+                <w:t xml:space="preserve">hal-04637664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rendre compte de la mondialisation. Des pictogrammes d'Otto Neurath aux lockers d’Amazon</w:t>
               </w:r>
@@ -5103,548 +5103,548 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04637655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clients et commerçants. Evolution des pratiques et stratégies d’adaptation. Introduction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quality Certification in the Face of Agricultural Relocalization: Between Peaceful Coexistence and Tension—Analysis Based on Cheese Production in Occitanie (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Frayssignes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Emmanuelle Fiamor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Pouzenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Samuel Deprez. </w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Olivier-Salvagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Joseph Kaswengi; Aurore Ingarao. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Commerces, consommation et territoires. Le temps des transitions, des futurs incertains</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Brand, Label, and Product Intelligence : Second International Conference, COBLI 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer Cham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.3-26, 2022, Springer Proceedings in Business and Economics, 978-3-030-95809-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-95809-1_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04171952v1</w:t>
+                <w:t xml:space="preserve">hal-03565138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El Parque Natural Regional de los Pirineos de Ariège, un enfoque multisectorial de preservación y desarrollo</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction. La vigne et le vin au prisme du métissage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Cornot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Pouzenc</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Marcelo Sili; Cecilia Martin. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Strehaiano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Danielle Cornot; Michaël Pouzenc; Pierre Strehaiano. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovación y recursos bioculturales en el mundo rural</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Biblos, pp.79-82, 2022</w:t>
+              <w:t xml:space="preserve">De la vigne et du vin : Voyages, passages.. métissages ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires du Midi, pp.11-14, 2022, In Vino Varietas Libris, 978-2-8107-1211-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04171959v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04171960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">En même temps startup et innovation sociale ? Géographie de la Ruche Qui Dit Oui ! dans l'ancienne Région Midi-Pyrénées</w:t>
+                <w:t xml:space="preserve">Clients et commerçants. Evolution des pratiques et stratégies d’adaptation. Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Pouzenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Frayssignes</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Yildiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Samuel Deprez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Commerces, consommation et territoires. Le temps des transitions, des futurs incertains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaires de Rouen et du Havre, pp.92-100, 2022, 979-10-240-1595-8</w:t>
+              <w:t xml:space="preserve">, Presses Universitaires de Rouen et du Havre, pp.19-21, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04171956v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04171952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality Certification in the Face of Agricultural Relocalization: Between Peaceful Coexistence and Tension—Analysis Based on Cheese Production in Occitanie (France)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">El Parque Natural Regional de los Pirineos de Ariège, un enfoque multisectorial de preservación y desarrollo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Pouzenc</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Joseph Kaswengi; Aurore Ingarao. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marcelo Sili; Cecilia Martin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brand, Label, and Product Intelligence : Second International Conference, COBLI 2021</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovación y recursos bioculturales en el mundo rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Biblos, pp.79-82, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-95809-1_1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03565138v1</w:t>
+                <w:t xml:space="preserve">hal-04171959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction. La vigne et le vin au prisme du métissage</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">En même temps startup et innovation sociale ? Géographie de la Ruche Qui Dit Oui ! dans l'ancienne Région Midi-Pyrénées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Pouzenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Danielle Cornot; Michaël Pouzenc; Pierre Strehaiano. </w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Frayssignes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Samuel Deprez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De la vigne et du vin : Voyages, passages.. métissages ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires du Midi, pp.11-14, 2022, In Vino Varietas Libris, 978-2-8107-1211-3</w:t>
+              <w:t xml:space="preserve">Commerces, consommation et territoires. Le temps des transitions, des futurs incertains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rouen et du Havre, pp.92-100, 2022, 979-10-240-1595-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04171960v1</w:t>
+                <w:t xml:space="preserve">hal-04171956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clients et commerçants. Evolution des pratiques et stratégies d’adaptation. Conclusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Pouzenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Yildiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Samuel Deprez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Commerces, consommation et territoires. Le temps des transitions, des futurs incertains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rouen et du Havre, pp.93-95, 2022, 979-10-240-1595-8</w:t>
@@ -7890,51 +7890,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="45F2F8FC"/>
+    <w:nsid w:val="5FAAEC64"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8038,51 +8038,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="301F0A50"/>
+    <w:nsid w:val="6C9B7B8D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8272,51 +8272,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michael-pouzenc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3939-2737" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079682464" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829126v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Pouzenc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04322057v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlane Rouquier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Perrin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Olivier-Salvagnac" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geosus.2023.10.003" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829276v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle de Chevron Villette" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12xck" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829145v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Graby" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Madeline" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015868v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guibert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Frayssignes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.20613" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-S3W02J7S-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514465v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Emmanuelle Fiamor" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12705-5.p.0119" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03323988v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.18584" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02869433v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.16922" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055114v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569490v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Navereau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569487v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Soumagne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569475v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Cornot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568953v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Vincq" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.519" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568946v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.215.0255" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568903v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Olivier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1007382ar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00697840v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Coquart" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pilleboue" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Guibert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564575v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.2007.2578" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568880v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563596v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568866v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gasnier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563591v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Barthe" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563571v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Couzinet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Simmoneaux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568274v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Saada" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568267v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562665v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.2000.2153" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562574v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecoru.1998.5014" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562575v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567852v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567656v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567631v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764368v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Terrieux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gafsi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gambino" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791209v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03827339v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653167v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637651v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Renard-Grandmontagne" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171963v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Strehaiano" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02528902v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Charlery de La Masseli&#232;re" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02970747v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alma Amalia Gonz&#225;lez Caba&#241;as" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Nigh" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cimsur.unam.mx/index.php/publicaciones/cimsur" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22201/cimsur.9786073033497p.2020" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991737v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/~Commerce-et-ruralite~.html" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863653v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Margetic" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roth" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pum.univ-tlse2.fr/~Les-campagnes-europeennes-espaces~.html" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590879v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00814158v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dugot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834349v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637654v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637659v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dorkel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J&#233;gou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najla Touati" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637652v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637662v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637664v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637661v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637657v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637653v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;-Paul Desse" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637656v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637665v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637655v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171952v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Yildiz" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171959v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171956v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03565138v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-95809-1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-95809-1_1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171960v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171955v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171957v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02528904v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02970748v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569497v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pur-editions.fr/detail.php?idOuv=4140" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570378v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/~Les-arts-et-les-metiers-de-la~.html" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569448v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569468v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Houard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568906v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568900v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568897v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00838400v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00838384v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671150v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568892v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568890v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568283v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768711v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jimenez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christian Tulet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Ramirez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171965v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863652v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00080552v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842518v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980965v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620990v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve-Anne B&#252;hler" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Girou" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Fontorbes" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-02196175v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michael-pouzenc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3939-2737" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079682464" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829126v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Pouzenc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04322057v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlane Rouquier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Perrin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Olivier-Salvagnac" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geosus.2023.10.003" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829276v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle de Chevron Villette" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12xck" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829145v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Graby" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Madeline" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015868v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guibert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Frayssignes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.20613" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-S3W02J7S-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514465v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Emmanuelle Fiamor" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12705-5.p.0119" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03323988v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.18584" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02869433v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.16922" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055114v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569490v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Navereau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569487v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Soumagne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569475v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Cornot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568953v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Vincq" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.519" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568946v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.215.0255" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568903v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Olivier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1007382ar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00697840v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Coquart" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pilleboue" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Guibert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564575v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.2007.2578" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568880v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563596v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568866v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gasnier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563591v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Barthe" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563571v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Couzinet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Simmoneaux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568274v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Saada" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568267v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562665v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.2000.2153" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562575v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562574v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecoru.1998.5014" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567852v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567656v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567631v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764368v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Terrieux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gafsi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gambino" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791209v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03827339v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653167v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637651v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Renard-Grandmontagne" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171963v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Strehaiano" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02528902v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Charlery de La Masseli&#232;re" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02970747v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alma Amalia Gonz&#225;lez Caba&#241;as" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Nigh" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cimsur.unam.mx/index.php/publicaciones/cimsur" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22201/cimsur.9786073033497p.2020" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991737v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/~Commerce-et-ruralite~.html" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863653v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Margetic" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roth" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pum.univ-tlse2.fr/~Les-campagnes-europeennes-espaces~.html" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590879v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00814158v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dugot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834349v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637662v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637654v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637659v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dorkel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J&#233;gou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najla Touati" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637652v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637661v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637657v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637664v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637653v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;-Paul Desse" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637656v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637665v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637655v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03565138v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-95809-1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-95809-1_1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171960v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171952v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Yildiz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171959v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171956v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171955v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171957v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02528904v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02970748v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569497v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pur-editions.fr/detail.php?idOuv=4140" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570378v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/~Les-arts-et-les-metiers-de-la~.html" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569448v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569468v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Houard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568906v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568900v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568897v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00838400v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00838384v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671150v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568892v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568890v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568283v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768711v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jimenez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christian Tulet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Ramirez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171965v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863652v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00080552v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842518v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980965v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620990v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve-Anne B&#252;hler" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Girou" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Fontorbes" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-02196175v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>