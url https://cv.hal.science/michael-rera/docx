--- v0 (2026-03-10)
+++ v1 (2026-04-05)
@@ -311,295 +311,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05350695v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-phase model of ageing in mice for improved identification of age-related and late life metabolic decline</w:t>
+                <w:t xml:space="preserve">Footprints of Worldwide Adaptation in Structured Populations of Drosophila melanogaster Through the Expanded DEST 2.0 Genomic Resource</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Cansell</w:t>
+                <w:t xml:space="preserve">Joaquin C. B. Nunez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivien Goepp</w:t>
+                <w:t xml:space="preserve">Marta Coronado-Zamora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Bain</w:t>
+                <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Todd</w:t>
+                <w:t xml:space="preserve">Martin Kapun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronique Douard</w:t>
+                <w:t xml:space="preserve">Sonja Steindl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 23 (1), pp.318. </w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 42 (8), pp.msaf132. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12915-025-02421-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msaf132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05334950v1</w:t>
+                <w:t xml:space="preserve">hal-04779897v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Footprints of Worldwide Adaptation in Structured Populations of Drosophila melanogaster Through the Expanded DEST 2.0 Genomic Resource</w:t>
+                <w:t xml:space="preserve">Two-phase model of ageing in mice for improved identification of age-related and late life metabolic decline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joaquin C. B. Nunez</w:t>
+                <w:t xml:space="preserve">Céline Cansell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Coronado-Zamora</w:t>
+                <w:t xml:space="preserve">Vivien Goepp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Gautier</w:t>
+                <w:t xml:space="preserve">Fanny Bain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Kapun</w:t>
+                <w:t xml:space="preserve">Nicolas Todd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonja Steindl</w:t>
+                <w:t xml:space="preserve">Veronique Douard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 42 (8), pp.msaf132. </w:t>
+              <w:t xml:space="preserve">BMC Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 23 (1), pp.318. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1101/2024.11.10.622744⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12915-025-02421-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04779897v2</w:t>
+                <w:t xml:space="preserve">hal-05334950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Telomerase Depletion Accelerates Ageing of the Zebrafish Brain</w:t>
               </w:r>
@@ -713,819 +713,819 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05335533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ageing as a Two-Phase Process: Development of a new Theoretical Framework</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A scenario for an evolutionary selection of ageing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flaminia Zane</w:t>
+                <w:t xml:space="preserve">T. Roget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Macmurray</w:t>
+                <w:t xml:space="preserve">C. Macmurray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Guillermain</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Méléard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Rera</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fragi.2024.1378351⟩</w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.92914.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04423745v1</w:t>
+                <w:t xml:space="preserve">hal-04385137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A scenario for an evolutionary selection of ageing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Roget</w:t>
+                <w:t xml:space="preserve">Ageing as a Two-Phase Process: Development of a new Theoretical Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Todd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Macmurray</w:t>
+                <w:t xml:space="preserve">Flaminia Zane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Jolivet</w:t>
+                <w:t xml:space="preserve">Claire Macmurray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Méléard</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Clémence Guillermain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Cansell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7554/eLife.92914.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fragi.2024.1378351⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04385137v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04423745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alignment-based protein mutational landscape prediction: doing more with less</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marina Abakarova</w:t>
+                <w:t xml:space="preserve">Smurfness‐based two‐phase model of ageing helps deconvolve the ageing transcriptional signature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flaminia Zane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Marquet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michael Rera</w:t>
+                <w:t xml:space="preserve">Hayet Bouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Burkhard Rost</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sofia Sosa Marmol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mira Brazane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Savandara Besse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gbe/evad201⟩</w:t>
+              <w:t xml:space="preserve">Aging Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 22 (11), pp.e13946. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/acel.13946⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03907222v4</w:t>
+                <w:t xml:space="preserve">hal-04244337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drosophilids with darker cuticle have higher body temperature under light</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Freoa</w:t>
+                <w:t xml:space="preserve">Alignment-based protein mutational landscape prediction: doing more with less</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Abakarova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis-Miguel Chevin</w:t>
+                <w:t xml:space="preserve">Céline Marquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Rera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Christol</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Burkhard Rost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Laine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-30652-6⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (11), pp.evad201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evad201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04014031v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03907222v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intestinal barrier dysfunction: an evolutionarily conserved hallmark of aging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Drosophilids with darker cuticle have higher body temperature under light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Freoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Salazar</w:t>
+                <w:t xml:space="preserve">Luis-Miguel Chevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricardo Aparicio</w:t>
+                <w:t xml:space="preserve">Philippe Christol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebecca Clark</w:t>
+                <w:t xml:space="preserve">Sylvie Méléard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Rera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Disease Models &amp; Mechanisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/dmm.049969⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.3513. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-30652-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04183515v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04014031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smurfness‐based two‐phase model of ageing helps deconvolve the ageing transcriptional signature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Flaminia Zane</w:t>
+                <w:t xml:space="preserve">Intestinal barrier dysfunction: an evolutionarily conserved hallmark of aging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Salazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hayet Bouzid</w:t>
+                <w:t xml:space="preserve">Ricardo Aparicio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofia Sosa Marmol</w:t>
+                <w:t xml:space="preserve">Rebecca Clark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Rera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mira Brazane</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">David Walker</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aging Cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 22 (11), pp.e13946. </w:t>
+              <w:t xml:space="preserve">Disease Models &amp; Mechanisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/acel.13946⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1242/dmm.049969⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04244337v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04183515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Empowering grassroots innovation to accelerate biomedical research</w:t>
               </w:r>
@@ -1943,51 +1943,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Araneda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dubost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Guillermain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Kaakai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2077,51 +2077,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Araneda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dubost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Guillermain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Kaakai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2172,51 +2172,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A birth–death model of ageing: from individual-based dynamics to evolutive differential inclusions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Méléard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Rera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2276,51 +2276,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A birth–death model of ageing: from individual-based dynamics to evolutive differential inclusions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Méléard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Rera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2399,51 +2399,51 @@
                 <w:t xml:space="preserve">How to Catch a Smurf? – Ageing and Beyond…In vivo Assessment of Intestinal Permeability in Multiple Model Organisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Mccracken</w:t>
+                <w:t xml:space="preserve">Andrew John Mccracken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirre Simons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2480,51 +2480,51 @@
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21769/BioProtoc.2722⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04183528v1</w:t>
+                <w:t xml:space="preserve">hal-02347578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of cardioprotective drugs by medium-scale in vivo pharmacological screening on a Drosophila cardiac model of Friedreich's ataxia</w:t>
               </w:r>
@@ -2638,261 +2638,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02348060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Smurf transition: new insights on ageing from end-of-life studies in animal models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How to Catch a Smurf? – Ageing and Beyond…In vivo Assessment of Intestinal Permeability in Multiple Model Organisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Mccracken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirre Simons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catarina Henriques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Rera</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christel Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/cco.0000000000000419⟩</w:t>
+              <w:t xml:space="preserve">Bio-protocol </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21769/BioProtoc.2722⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01981182v1</w:t>
+                <w:t xml:space="preserve">hal-04183528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to Catch a Smurf? – Ageing and Beyond…In vivo Assessment of Intestinal Permeability in Multiple Model Organisms</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Smurf transition: new insights on ageing from end-of-life studies in animal models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Rera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Vallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bio-protocol </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21769/BioProtoc.2722⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 30 (1), pp.38-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/cco.0000000000000419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02347578v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01981182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promoting Drp1-mediated mitochondrial fission in midlife prolongs healthy lifespan of Drosophila melanogaster</w:t>
               </w:r>
@@ -2917,51 +2917,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matheus Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andy Khamoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Aparicio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Rera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3006,338 +3006,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02347415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two phases of aging separated by the Smurf transition as a public path to death</w:t>
+                <w:t xml:space="preserve">Two phases of aging separated by the Smurf transition as a public path to death.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dambroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L.éa Monnier</w:t>
+                <w:t xml:space="preserve">Léa Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L.u Ruisheng</w:t>
+                <w:t xml:space="preserve">Lu Ruisheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Aguilaniu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 6 (1), pp.23523. </w:t>
+              <w:t xml:space="preserve">, 2016, 6, pp.23523. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/srep23523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03798908v1</w:t>
+                <w:t xml:space="preserve">hal-01304283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two phases of aging separated by the Smurf transition as a public path to death.</w:t>
+                <w:t xml:space="preserve">Two phases of aging separated by the Smurf transition as a public path to death</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dambroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Monnier</w:t>
+                <w:t xml:space="preserve">L.éa Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lu Ruisheng</w:t>
+                <w:t xml:space="preserve">L.u Ruisheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Aguilaniu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 6, pp.23523. </w:t>
+              <w:t xml:space="preserve">, 2016, 6 (1), pp.23523. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/srep23523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01304283v1</w:t>
+                <w:t xml:space="preserve">hal-03798908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distinct Shifts in Microbiota Composition during Drosophila Aging Impair Intestinal Function and Drive Mortality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca i. Clark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Salazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryuichi Yamada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4020,51 +4020,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Rera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masoud Azizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Walker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ageing Research Reviews - ARR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 12 (1), pp.436-444. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4111,64 +4111,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why do old flies die?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Rera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Clark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Walker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 5 (8), pp.586-587. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4540,328 +4540,328 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05535422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteome-wide Prediction of the Functional Impact of Missense Variants with ProteoCast</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Smurf Mice&amp;quot;: revolutionising our understanding of age-related and end-of-life animal physiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Cansell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Goepp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Bain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Todd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Douard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05334897v1</w:t>
+                <w:t xml:space="preserve">hal-05355448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smurf Mice&amp;quot;: revolutionising our understanding of age-related and end-of-life animal physiology</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Proteome-wide Prediction of the Functional Impact of Missense Variants with ProteoCast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Abakarova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Ines Freiberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Liehrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Rera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Laine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05355448v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05334897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two phases model of ageing in mice: towards a better identification of age-related and late-life metabolic decline [Registered Report Stage 1 Protocol]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Cansell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Goepp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Todd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Douard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4890,115 +4890,141 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04234744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TRANSCRIPTOMIC SIGNATURES OF TELOMERASE-DEPENDENT AND -INDEPENDENT AGEING, IN THE ZEBRAFISH GUT AND BRAIN</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raquel Martins</w:t>
+                <w:t xml:space="preserve">A scenario for an evolutionary selection of ageing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Roget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Macmurray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Méléard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Rera</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03798695v1</w:t>
+                <w:t xml:space="preserve">hal-04183523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TRANSCRIPTOMIC SIGNATURES OF TELOMERASE-DEPENDENT AND -INDEPENDENT AGEING, IN THE ZEBRAFISH GUT AND BRAIN</w:t>
               </w:r>
@@ -5024,284 +5050,258 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Rera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catarina Henriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2023</w:t>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04183519v1</w:t>
+                <w:t xml:space="preserve">hal-03798695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positive selection of senescence through increased evolvability: ageing is not a by-product of evolution</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Méléard</w:t>
+                <w:t xml:space="preserve">TRANSCRIPTOMIC SIGNATURES OF TELOMERASE-DEPENDENT AND -INDEPENDENT AGEING, IN THE ZEBRAFISH GUT AND BRAIN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Rera</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catarina Henriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03798671v1</w:t>
+                <w:t xml:space="preserve">hal-04183519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A scenario for an evolutionary selection of ageing</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. Méléard</w:t>
+                <w:t xml:space="preserve">Positive selection of senescence through increased evolvability: ageing is not a by-product of evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Roget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Méléard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Rera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2023</w:t>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04183523v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03798671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modernisation de la publication scientifique</w:t>
               </w:r>
@@ -5465,51 +5465,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="ABFE14D3"/>
+    <w:nsid w:val="321BEC43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5696,51 +5696,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michael-rera" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6574-6511" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/146270908" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350695v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Abakarova" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria In&#233;s Freiberger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Liehrmann" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rera" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Laine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2026.169657" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334950v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cansell" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Goepp" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bain" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Todd" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Douard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-025-02421-6" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779897v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin C. B. Nunez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Coronado-Zamora" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kapun" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Steindl" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.11.10.622744" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335533v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Martins" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savandara Besse" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pam Ellis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Sevil" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Hartopp" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acel.70280" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423745v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flaminia Zane" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Macmurray" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Guillermain" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fragi.2024.1378351" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385137v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Roget" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Macmurray" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jolivet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M&#233;l&#233;ard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.92914.1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907222v4" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Marquet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burkhard Rost" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evad201" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014031v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Freoa" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis-Miguel Chevin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Christol" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie M&#233;l&#233;ard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-30652-6" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183515v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Salazar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Aparicio" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Clark" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Walker" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dmm.049969" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244337v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayet Bouzid" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Sosa Marmol" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Brazane" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acel.13946" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183524v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Greshake Tzovaras" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Wintermute" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Kloppenborg" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Ferry-Danini" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365793v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3001349" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798677v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049539v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gaille" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Araneda" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dubost" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Kaakai" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2020228" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03085823v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12910-020-00502-5" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365814v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Roget" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-019-01382-z" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347631v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183528v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Mccracken" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirre Simons" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Henriques" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.2722" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348060v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Palandri" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Martin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Russi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;rv&#233; Tricoire" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dmm.033811" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01981182v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vallot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/cco.0000000000000419" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347578v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew John Mccracken" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347415v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Rana" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Oliveira" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Khamoui" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-00525-4" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798908v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dambroise" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.&#233;a Monnier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.u Ruisheng" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Aguilaniu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Joly" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep23523" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304283v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Monnier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Ruisheng" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347371v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca&#160;i. Clark" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryuichi Yamada" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorel Fitz-Gibbon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Morselli" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2015.08.004" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798914v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tricoire" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0141920" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267591v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Seguin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Monnier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bihel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/565140" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347534v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347387v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Ulgherait" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Graniel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David&#160;w. Walker" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2014.08.006" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347504v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae Hur" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepehr Bahadorani" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Koehler" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/aging.100595" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347402v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Azizi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arr.2012.05.003" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347598v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/aging.100589" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347344v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaehyoung Cho" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher&#160;l. Koehler" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2011.09.013" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347522v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mad.2010.01.004" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X1WP7PXK-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535422v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05334897v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ines Freiberger" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355448v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234744v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Douard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798695v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183519v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798671v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jolivet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183523v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692668v3" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eberl&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Aupee" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michael-rera" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6574-6511" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/146270908" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350695v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Abakarova" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria In&#233;s Freiberger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Liehrmann" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rera" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Laine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2026.169657" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779897v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin C. B. Nunez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Coronado-Zamora" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kapun" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Steindl" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaf132" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334950v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cansell" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Goepp" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bain" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Todd" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Douard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-025-02421-6" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335533v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Martins" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savandara Besse" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pam Ellis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Sevil" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Hartopp" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acel.70280" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385137v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Roget" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Macmurray" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jolivet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M&#233;l&#233;ard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.92914.1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423745v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flaminia Zane" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Macmurray" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Guillermain" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fragi.2024.1378351" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244337v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayet Bouzid" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Sosa Marmol" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Brazane" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acel.13946" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907222v4" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Marquet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burkhard Rost" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evad201" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014031v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Freoa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis-Miguel Chevin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Christol" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie M&#233;l&#233;ard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-30652-6" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183515v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Salazar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Aparicio" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Clark" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Walker" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dmm.049969" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183524v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Greshake Tzovaras" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Wintermute" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Kloppenborg" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Ferry-Danini" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365793v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3001349" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798677v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049539v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gaille" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Araneda" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dubost" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Kaakai" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2020228" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03085823v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12910-020-00502-5" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365814v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Roget" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-019-01382-z" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347631v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347578v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew John Mccracken" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirre Simons" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Henriques" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.2722" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348060v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Palandri" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Martin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Russi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;rv&#233; Tricoire" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dmm.033811" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183528v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Mccracken" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01981182v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vallot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/cco.0000000000000419" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347415v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Rana" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Oliveira" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Khamoui" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-00525-4" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304283v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dambroise" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Monnier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Ruisheng" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Aguilaniu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Joly" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep23523" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798908v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.&#233;a Monnier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.u Ruisheng" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347371v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca&#160;i. Clark" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryuichi Yamada" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorel Fitz-Gibbon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Morselli" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2015.08.004" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798914v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tricoire" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0141920" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267591v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Seguin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Monnier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bihel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/565140" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347534v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347387v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Ulgherait" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Graniel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David&#160;w. Walker" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2014.08.006" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347504v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae Hur" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepehr Bahadorani" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Koehler" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/aging.100595" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347402v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Azizi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arr.2012.05.003" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347598v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/aging.100589" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347344v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaehyoung Cho" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher&#160;l. Koehler" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2011.09.013" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347522v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mad.2010.01.004" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X1WP7PXK-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535422v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355448v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05334897v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ines Freiberger" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234744v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Douard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183523v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798695v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183519v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798671v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jolivet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692668v3" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eberl&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Aupee" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>