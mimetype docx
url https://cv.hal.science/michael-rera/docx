--- v1 (2026-04-05)
+++ v2 (2026-04-30)
@@ -147,85 +147,85 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (34)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (37)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ProteoCast: a web server to predict, validate, and interpret missense variant effects</w:t>
+                <w:t xml:space="preserve">Proteome-wide prediction of the functional impact of missense variants with ProteoCast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Abakarova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Inés Freiberger</w:t>
@@ -256,5148 +256,5731 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Rera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Laine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, pp.169657. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 17 (1), pp.3813. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmb.2026.169657⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-026-72140-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05350695v2</w:t>
+                <w:t xml:space="preserve">hal-05604916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Footprints of Worldwide Adaptation in Structured Populations of Drosophila melanogaster Through the Expanded DEST 2.0 Genomic Resource</w:t>
+                <w:t xml:space="preserve">The Enterarchon: An ancient visceral brain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joaquin C. B. Nunez</w:t>
+                <w:t xml:space="preserve">Bryon Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Coronado-Zamora</w:t>
+                <w:t xml:space="preserve">Mael Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Rera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Gautier</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dafni Hadjieconomou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/molbev/msaf132⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Neurobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 96, pp.103162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conb.2025.103162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04779897v2</w:t>
+                <w:t xml:space="preserve">hal-05608210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-phase model of ageing in mice for improved identification of age-related and late life metabolic decline</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular evolution of animal aging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Nussey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio D’adda Di Fagagna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Cansell</w:t>
+                <w:t xml:space="preserve">Allison Bardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivien Goepp</w:t>
+                <w:t xml:space="preserve">Helen Blau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Bain</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Veronique Douard</w:t>
+                <w:t xml:space="preserve">Anne Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12915-025-02421-6⟩</w:t>
+              <w:t xml:space="preserve">The EMBO Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 45 (7), pp.2095-2111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s44318-026-00725-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05334950v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05583999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Telomerase Depletion Accelerates Ageing of the Zebrafish Brain</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ProteoCast: a web server to predict, validate, and interpret missense variant effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Abakarova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Inés Freiberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Liehrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Rera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Laine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aging Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/acel.70280⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.169657. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmb.2026.169657⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05335533v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05350695v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A scenario for an evolutionary selection of ageing</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Two-phase model of ageing in mice for improved identification of age-related and late life metabolic decline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Cansell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Goepp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Bain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Todd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Douard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7554/eLife.92914.1⟩</w:t>
+              <w:t xml:space="preserve">BMC Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 23 (1), pp.318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12915-025-02421-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04385137v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05334950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ageing as a Two-Phase Process: Development of a new Theoretical Framework</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Céline Cansell</w:t>
+                <w:t xml:space="preserve">Footprints of Worldwide Adaptation in Structured Populations of Drosophila melanogaster Through the Expanded DEST 2.0 Genomic Resource</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquin C. B. Nunez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Coronado-Zamora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Kapun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Steindl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fragi.2024.1378351⟩</w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 42 (8), pp.msaf132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msaf132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04423745v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04779897v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smurfness‐based two‐phase model of ageing helps deconvolve the ageing transcriptional signature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Flaminia Zane</w:t>
+                <w:t xml:space="preserve">Telomerase Depletion Accelerates Ageing of the Zebrafish Brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Savandara Besse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pam Ellis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabia Sevil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hayet Bouzid</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Savandara Besse</w:t>
+                <w:t xml:space="preserve">Naomi Hartopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aging Cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 22 (11), pp.e13946. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/acel.13946⟩</w:t>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/acel.70280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04244337v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05335533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alignment-based protein mutational landscape prediction: doing more with less</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marina Abakarova</w:t>
+                <w:t xml:space="preserve">Ageing as a Two-Phase Process: Development of a new Theoretical Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Todd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flaminia Zane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Macmurray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Marquet</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Clémence Guillermain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Cansell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gbe/evad201⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fragi.2024.1378351⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03907222v4</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04423745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drosophilids with darker cuticle have higher body temperature under light</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A scenario for an evolutionary selection of ageing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Roget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Freoa</w:t>
+                <w:t xml:space="preserve">C. Macmurray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis-Miguel Chevin</w:t>
+                <w:t xml:space="preserve">P. Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Christol</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Méléard</w:t>
+                <w:t xml:space="preserve">S. Méléard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Rera</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-30652-6⟩</w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.92914.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04014031v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04385137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intestinal barrier dysfunction: an evolutionarily conserved hallmark of aging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Alignment-based protein mutational landscape prediction: doing more with less</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Abakarova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Marquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Rera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Salazar</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">David Walker</w:t>
+                <w:t xml:space="preserve">Burkhard Rost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Laine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Disease Models &amp; Mechanisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/dmm.049969⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (11), pp.evad201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evad201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04183515v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03907222v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empowering grassroots innovation to accelerate biomedical research</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Drosophilids with darker cuticle have higher body temperature under light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Freoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis-Miguel Chevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Christol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastian Greshake Tzovaras</w:t>
+                <w:t xml:space="preserve">Sylvie Méléard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Rera</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Juliette Ferry-Danini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.3513. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-30652-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04183524v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04014031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empowering grassroots innovation to accelerate biomedical research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bastian Greshake Tzovaras</w:t>
+                <w:t xml:space="preserve">Intestinal barrier dysfunction: an evolutionarily conserved hallmark of aging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Salazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Aparicio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Clark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Rera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Walker</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pbio.3001349⟩</w:t>
+              <w:t xml:space="preserve">Disease Models &amp; Mechanisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/dmm.049969⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03365793v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04183515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empowering grassroots innovation to accelerate biomedical research</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Juliette Ferry-Danini</w:t>
+                <w:t xml:space="preserve">Smurfness‐based two‐phase model of ageing helps deconvolve the ageing transcriptional signature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flaminia Zane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayet Bouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Sosa Marmol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mira Brazane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Savandara Besse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pbio.3001349⟩</w:t>
+              <w:t xml:space="preserve">Aging Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 22 (11), pp.e13946. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/acel.13946⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03798677v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04244337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conséquences éthiques et sociales de biomarqueurs prédictifs de la mort chez l’homme</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sarah Kaakai</w:t>
+                <w:t xml:space="preserve">Empowering grassroots innovation to accelerate biomedical research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastian Greshake Tzovaras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Rera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Wintermute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharina Kloppenborg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Ferry-Danini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PLoS Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03049539v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04183524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethical and social implications of approaching death prediction in humans - when the biology of ageing meets existential issues</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sarah Kaakai</w:t>
+                <w:t xml:space="preserve">Empowering grassroots innovation to accelerate biomedical research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastian Greshake Tzovaras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Rera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Wintermute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharina Kloppenborg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Ferry-Danini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Medical Ethics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12910-020-00502-5⟩</w:t>
+              <w:t xml:space="preserve">PLoS Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 19 (8), pp.e3001349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pbio.3001349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03085823v2</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03365793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A birth–death model of ageing: from individual-based dynamics to evolutive differential inclusions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Méléard</w:t>
+                <w:t xml:space="preserve">Empowering grassroots innovation to accelerate biomedical research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastian Greshake Tzovaras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Rera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Wintermute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Roget</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Katharina Kloppenborg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Ferry-Danini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00285-019-01382-z⟩</w:t>
+              <w:t xml:space="preserve">PLoS Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 19 (8), pp.e3001349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pbio.3001349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03365814v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03798677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A birth–death model of ageing: from individual-based dynamics to evolutive differential inclusions</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Conséquences éthiques et sociales de biomarqueurs prédictifs de la mort chez l’homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Araneda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Dubost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Guillermain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Kaakai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00285-019-01382-z⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 36 (12), pp.1199-1206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2020228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02347631v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03049539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to Catch a Smurf? – Ageing and Beyond…In vivo Assessment of Intestinal Permeability in Multiple Model Organisms</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ethical and social implications of approaching death prediction in humans - when the biology of ageing meets existential issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catarina Henriques</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie Gaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Araneda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Dubost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Guillermain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Kaakai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bio-protocol </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21769/BioProtoc.2722⟩</w:t>
+              <w:t xml:space="preserve">BMC Medical Ethics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (1), pp.e64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12910-020-00502-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02347578v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03085823v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of cardioprotective drugs by medium-scale in vivo pharmacological screening on a Drosophila cardiac model of Friedreich's ataxia</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maria Russi</w:t>
+                <w:t xml:space="preserve">A birth–death model of ageing: from individual-based dynamics to evolutive differential inclusions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Méléard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Rera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Roget</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Disease Models &amp; Mechanisms</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 79 (3), pp.901-939. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00285-019-01382-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/dmm.033811⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02348060v1</w:t>
+                <w:t xml:space="preserve">hal-03365814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to Catch a Smurf? – Ageing and Beyond…In vivo Assessment of Intestinal Permeability in Multiple Model Organisms</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Catarina Henriques</w:t>
+                <w:t xml:space="preserve">A birth–death model of ageing: from individual-based dynamics to evolutive differential inclusions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Méléard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Rera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Roget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bio-protocol </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21769/BioProtoc.2722⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 79 (3), pp.901-939. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00285-019-01382-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04183528v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02347631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Smurf transition: new insights on ageing from end-of-life studies in animal models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How to Catch a Smurf? – Ageing and Beyond…In vivo Assessment of Intestinal Permeability in Multiple Model Organisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Mccracken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirre Simons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catarina Henriques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Rera</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christel Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/cco.0000000000000419⟩</w:t>
+              <w:t xml:space="preserve">Bio-protocol </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21769/BioProtoc.2722⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01981182v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04183528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promoting Drp1-mediated mitochondrial fission in midlife prolongs healthy lifespan of Drosophila melanogaster</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification of cardioprotective drugs by medium-scale in vivo pharmacological screening on a Drosophila cardiac model of Friedreich's ataxia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andy Khamoui</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ricardo Aparicio</w:t>
+                <w:t xml:space="preserve">Amandine Palandri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Russi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Rera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hérvé Tricoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-017-00525-4⟩</w:t>
+              <w:t xml:space="preserve">Disease Models &amp; Mechanisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (7), pp.dmm033811. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/dmm.033811⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02347415v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02348060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two phases of aging separated by the Smurf transition as a public path to death.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lu Ruisheng</w:t>
+                <w:t xml:space="preserve">The Smurf transition: new insights on ageing from end-of-life studies in animal models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Rera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Aguilaniu</w:t>
+                <w:t xml:space="preserve">Céline Vallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Stéphane Joly</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christel Lefrançois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 6, pp.23523. </w:t>
+              <w:t xml:space="preserve">Current Opinion in Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 30 (1), pp.38-44. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep23523⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/cco.0000000000000419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01304283v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01981182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two phases of aging separated by the Smurf transition as a public path to death</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Dambroise</w:t>
+                <w:t xml:space="preserve">How to Catch a Smurf? – Ageing and Beyond…In vivo Assessment of Intestinal Permeability in Multiple Model Organisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L.éa Monnier</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Andrew John Mccracken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirre Simons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catarina Henriques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Rera</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep23523⟩</w:t>
+              <w:t xml:space="preserve">Bio-protocol </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21769/BioProtoc.2722⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03798908v1</w:t>
+                <w:t xml:space="preserve">hal-02347578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distinct Shifts in Microbiota Composition during Drosophila Aging Impair Intestinal Function and Drive Mortality</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Promoting Drp1-mediated mitochondrial fission in midlife prolongs healthy lifespan of Drosophila melanogaster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anil Rana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebecca i. Clark</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anna Salazar</w:t>
+                <w:t xml:space="preserve">Matheus Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ryuichi Yamada</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marco Morselli</w:t>
+                <w:t xml:space="preserve">Andy Khamoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Aparicio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Rera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.celrep.2015.08.004⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.448. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-017-00525-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02347371v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02347415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New, Discontinuous 2 Phases of Aging Model: Lessons from Drosophila melanogaster</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Two phases of aging separated by the Smurf transition as a public path to death</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dambroise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.éa Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Tricoire</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L.u Ruisheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Aguilaniu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0141920⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (1), pp.23523. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep23523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03798914v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03798908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Yeast/Drosophila Screen to Identify New Compounds Overcoming Frataxin Deficiency</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Amandine Palandri</w:t>
+                <w:t xml:space="preserve">Two phases of aging separated by the Smurf transition as a public path to death.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dambroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Bihel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michael Rera</w:t>
+                <w:t xml:space="preserve">Léa Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lu Ruisheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Aguilaniu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oxidative Medicine and Cellular Longevity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2015/565140⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.23523. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep23523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01267591v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01304283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New, Discontinuous 2 Phases of Aging Model: Lessons from Drosophila melanogaster</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Distinct Shifts in Microbiota Composition during Drosophila Aging Impair Intestinal Function and Drive Mortality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca i. Clark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Salazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryuichi Yamada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorel Fitz-Gibbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Morselli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0141920⟩</w:t>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 12 (10), pp.1656-1667. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2015.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02347534v1</w:t>
+                <w:t xml:space="preserve">hal-02347371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AMPK Modulates Tissue and Organismal Aging in a Non-Cell-Autonomous Manner</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anil Rana</w:t>
+                <w:t xml:space="preserve">A New, Discontinuous 2 Phases of Aging Model: Lessons from Drosophila melanogaster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tricoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Rera</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David w. Walker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.celrep.2014.08.006⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (11), pp.e0141920. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0141920⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02347387v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03798914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased longevity mediated by yeast NDI1 expression in &amp;lt;i&amp;gt;Drosophila&amp;lt;/i&amp;gt; intestinal stem and progenitor cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Matthew Ulgherait</w:t>
+                <w:t xml:space="preserve">A Yeast/Drosophila Screen to Identify New Compounds Overcoming Frataxin Deficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Palandri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bihel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Rera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18632/aging.100595⟩</w:t>
+              <w:t xml:space="preserve">Oxidative Medicine and Cellular Longevity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2015, pp.565140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2015/565140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02347504v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01267591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organ-specific mediation of lifespan extension: More than a gut feeling?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A New, Discontinuous 2 Phases of Aging Model: Lessons from Drosophila melanogaster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hérvé Tricoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Rera</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Walker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ageing Research Reviews - ARR</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.arr.2012.05.003⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (11), pp.e0141920. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0141920⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02347402v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02347534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why do old flies die?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">AMPK Modulates Tissue and Organismal Aging in a Non-Cell-Autonomous Manner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Ulgherait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anil Rana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Rera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">David Walker</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Graniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David w. Walker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aging</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8 (6), pp.1767-1780. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2014.08.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18632/aging.100589⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02347598v1</w:t>
+                <w:t xml:space="preserve">hal-02347387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of Longevity and Tissue Homeostasis by the Drosophila PGC-1 Homolog</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+                <w:t xml:space="preserve">Increased longevity mediated by yeast NDI1 expression in &amp;lt;i&amp;gt;Drosophila&amp;lt;/i&amp;gt; intestinal stem and progenitor cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jae Hur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sepehr Bahadorani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaehyoung Cho</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+                <w:t xml:space="preserve">Jacqueline Graniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Koehler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Ulgherait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cmet.2011.09.013⟩</w:t>
+              <w:t xml:space="preserve">Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5 (9), pp.662-681. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18632/aging.100595⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02347344v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02347504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Organ-specific mediation of lifespan extension: More than a gut feeling?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Rera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masoud Azizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Walker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ageing Research Reviews - ARR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 12 (1), pp.436-444. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.arr.2012.05.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02347402v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Why do old flies die?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Rera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Clark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Walker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5 (8), pp.586-587. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18632/aging.100589⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02347598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modulation of Longevity and Tissue Homeostasis by the Drosophila PGC-1 Homolog</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Rera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sepehr Bahadorani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaehyoung Cho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher l. Koehler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Ulgherait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cell Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 14 (5), pp.623-634. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmet.2011.09.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02347344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mitochondrial electron transport chain dysfunction during development does not extend lifespan in Drosophila melanogaster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Rera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hérvé Tricoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanisms of Ageing and Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 131 (2), pp.156-164. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mad.2010.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02347522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (9)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On intestinal barrier dysfunction as a conserved late-life state in ageing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamics of the end-of-life phase explained by the saturating removal model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naveh Raz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glen Pridham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Rera</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uri Alon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05535422v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05604914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smurf Mice&amp;quot;: revolutionising our understanding of age-related and end-of-life animal physiology</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+                <w:t xml:space="preserve">Acute Smurf mortality and age-dependence in a two-phase ageing model.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luce Breuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Doumic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Kaakaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Rera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05355448v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05589412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteome-wide Prediction of the Functional Impact of Missense Variants with ProteoCast</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On intestinal barrier dysfunction as a conserved late-life state in ageing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Rera</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05334897v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05535422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two phases model of ageing in mice: towards a better identification of age-related and late-life metabolic decline [Registered Report Stage 1 Protocol]</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+                <w:t xml:space="preserve">Proteome-wide Prediction of the Functional Impact of Missense Variants with ProteoCast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Abakarova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Ines Freiberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Liehrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Rera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Laine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04234744v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05334897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A scenario for an evolutionary selection of ageing</w:t>
-[...71 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+                <w:t xml:space="preserve">Smurf Mice&amp;quot;: revolutionising our understanding of age-related and end-of-life animal physiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Cansell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Goepp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Bain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Todd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Douard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04183523v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05355448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TRANSCRIPTOMIC SIGNATURES OF TELOMERASE-DEPENDENT AND -INDEPENDENT AGEING, IN THE ZEBRAFISH GUT AND BRAIN</w:t>
+                <w:t xml:space="preserve">Two phases model of ageing in mice: towards a better identification of age-related and late-life metabolic decline [Registered Report Stage 1 Protocol]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raquel Martins</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+                <w:t xml:space="preserve">Céline Cansell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Goepp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Bain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Todd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Douard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03798695v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04234744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TRANSCRIPTOMIC SIGNATURES OF TELOMERASE-DEPENDENT AND -INDEPENDENT AGEING, IN THE ZEBRAFISH GUT AND BRAIN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Rera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catarina Henriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2023</w:t>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04183519v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03798695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positive selection of senescence through increased evolvability: ageing is not a by-product of evolution</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Méléard</w:t>
+                <w:t xml:space="preserve">TRANSCRIPTOMIC SIGNATURES OF TELOMERASE-DEPENDENT AND -INDEPENDENT AGEING, IN THE ZEBRAFISH GUT AND BRAIN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Rera</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catarina Henriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03798671v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04183519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Positive selection of senescence through increased evolvability: ageing is not a by-product of evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Roget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Méléard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Rera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03798671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A scenario for an evolutionary selection of ageing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Roget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Macmurray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Méléard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Rera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04183523v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Modernisation de la publication scientifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Eberlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Rera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Aupee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01692668v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId173"/>
+      <w:footerReference w:type="default" r:id="rId196"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5465,51 +6048,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="321BEC43"/>
+    <w:nsid w:val="25365AD8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5696,51 +6279,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michael-rera" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6574-6511" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/146270908" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350695v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Abakarova" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria In&#233;s Freiberger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Liehrmann" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rera" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Laine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2026.169657" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779897v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin C. B. Nunez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Coronado-Zamora" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kapun" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Steindl" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaf132" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334950v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cansell" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Goepp" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bain" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Todd" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Douard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-025-02421-6" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335533v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Martins" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savandara Besse" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pam Ellis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Sevil" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Hartopp" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acel.70280" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385137v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Roget" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Macmurray" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jolivet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M&#233;l&#233;ard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.92914.1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423745v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flaminia Zane" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Macmurray" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Guillermain" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fragi.2024.1378351" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244337v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayet Bouzid" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Sosa Marmol" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Brazane" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acel.13946" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907222v4" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Marquet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burkhard Rost" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evad201" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014031v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Freoa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis-Miguel Chevin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Christol" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie M&#233;l&#233;ard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-30652-6" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183515v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Salazar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Aparicio" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Clark" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Walker" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dmm.049969" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183524v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Greshake Tzovaras" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Wintermute" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Kloppenborg" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Ferry-Danini" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365793v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3001349" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798677v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049539v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gaille" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Araneda" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dubost" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Kaakai" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2020228" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03085823v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12910-020-00502-5" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365814v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Roget" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-019-01382-z" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347631v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347578v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew John Mccracken" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirre Simons" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Henriques" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.2722" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348060v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Palandri" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Martin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Russi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;rv&#233; Tricoire" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dmm.033811" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183528v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Mccracken" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01981182v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vallot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/cco.0000000000000419" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347415v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Rana" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Oliveira" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Khamoui" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-00525-4" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304283v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dambroise" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Monnier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Ruisheng" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Aguilaniu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Joly" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep23523" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798908v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.&#233;a Monnier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.u Ruisheng" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347371v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca&#160;i. Clark" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryuichi Yamada" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorel Fitz-Gibbon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Morselli" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2015.08.004" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798914v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tricoire" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0141920" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267591v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Seguin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Monnier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bihel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/565140" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347534v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347387v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Ulgherait" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Graniel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David&#160;w. Walker" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2014.08.006" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347504v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae Hur" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepehr Bahadorani" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Koehler" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/aging.100595" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347402v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Azizi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arr.2012.05.003" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347598v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/aging.100589" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347344v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaehyoung Cho" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher&#160;l. Koehler" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2011.09.013" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347522v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mad.2010.01.004" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X1WP7PXK-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535422v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355448v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05334897v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ines Freiberger" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234744v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Douard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183523v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798695v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183519v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798671v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jolivet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692668v3" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eberl&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Aupee" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michael-rera" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6574-6511" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/146270908" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604916v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Abakarova" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria In&#233;s Freiberger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Liehrmann" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rera" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Laine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-026-72140-1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05608210v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryon Silva" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Lemoine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dafni Hadjieconomou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conb.2025.103162" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583999v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Nussey" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio D&#8217;adda Di Fagagna" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Bardin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Blau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Brunet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44318-026-00725-z" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350695v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2026.169657" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334950v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cansell" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Goepp" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bain" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Todd" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Douard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-025-02421-6" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779897v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin C. B. Nunez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Coronado-Zamora" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kapun" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Steindl" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaf132" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335533v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Martins" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savandara Besse" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pam Ellis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Sevil" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Hartopp" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acel.70280" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423745v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flaminia Zane" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Macmurray" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Guillermain" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fragi.2024.1378351" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385137v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Roget" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Macmurray" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jolivet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M&#233;l&#233;ard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.92914.1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907222v4" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Marquet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burkhard Rost" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evad201" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014031v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Freoa" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis-Miguel Chevin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Christol" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie M&#233;l&#233;ard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-30652-6" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183515v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Salazar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Aparicio" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Clark" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Walker" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dmm.049969" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244337v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayet Bouzid" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Sosa Marmol" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Brazane" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acel.13946" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183524v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Greshake Tzovaras" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Wintermute" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Kloppenborg" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Ferry-Danini" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365793v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3001349" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798677v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049539v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gaille" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Araneda" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dubost" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Kaakai" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2020228" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03085823v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12910-020-00502-5" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365814v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Roget" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-019-01382-z" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347631v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183528v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Mccracken" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirre Simons" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Henriques" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.2722" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348060v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Palandri" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Martin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Russi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;rv&#233; Tricoire" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dmm.033811" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01981182v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vallot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/cco.0000000000000419" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347578v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew John Mccracken" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347415v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Rana" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Oliveira" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Khamoui" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-00525-4" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798908v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dambroise" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.&#233;a Monnier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.u Ruisheng" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Aguilaniu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Joly" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep23523" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304283v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Monnier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Ruisheng" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347371v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca&#160;i. Clark" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryuichi Yamada" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorel Fitz-Gibbon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Morselli" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2015.08.004" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798914v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tricoire" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0141920" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267591v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Seguin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Monnier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bihel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/565140" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347534v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347387v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Ulgherait" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Graniel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David&#160;w. Walker" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2014.08.006" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347504v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae Hur" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepehr Bahadorani" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Koehler" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/aging.100595" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347402v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Azizi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arr.2012.05.003" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347598v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/aging.100589" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347344v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaehyoung Cho" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher&#160;l. Koehler" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2011.09.013" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347522v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mad.2010.01.004" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X1WP7PXK-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604914v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveh Raz" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glen Pridham" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uri Alon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589412v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Breuil" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Doumic" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Kaaka&#239;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Rera" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535422v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05334897v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ines Freiberger" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355448v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234744v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Douard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798695v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183519v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798671v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jolivet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183523v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692668v3" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eberl&#233;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Aupee" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>