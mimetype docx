--- v2 (2026-04-30)
+++ v3 (2026-05-22)
@@ -2755,291 +2755,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02347631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to Catch a Smurf? – Ageing and Beyond…In vivo Assessment of Intestinal Permeability in Multiple Model Organisms</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification of cardioprotective drugs by medium-scale in vivo pharmacological screening on a Drosophila cardiac model of Friedreich's ataxia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Mccracken</w:t>
+                <w:t xml:space="preserve">Amandine Palandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mirre Simons</w:t>
+                <w:t xml:space="preserve">Elodie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catarina Henriques</w:t>
+                <w:t xml:space="preserve">Maria Russi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Rera</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hérvé Tricoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bio-protocol </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21769/BioProtoc.2722⟩</w:t>
+              <w:t xml:space="preserve">Disease Models &amp; Mechanisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (7), pp.dmm033811. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/dmm.033811⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04183528v1</w:t>
+                <w:t xml:space="preserve">hal-02348060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of cardioprotective drugs by medium-scale in vivo pharmacological screening on a Drosophila cardiac model of Friedreich's ataxia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amandine Palandri</w:t>
+                <w:t xml:space="preserve">How to Catch a Smurf? – Ageing and Beyond…In vivo Assessment of Intestinal Permeability in Multiple Model Organisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Martin</w:t>
+                <w:t xml:space="preserve">Andrew Mccracken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Russi</w:t>
+                <w:t xml:space="preserve">Mirre Simons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catarina Henriques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Rera</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Disease Models &amp; Mechanisms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 11 (7), pp.dmm033811. </w:t>
+              <w:t xml:space="preserve">Bio-protocol </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/dmm.033811⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21769/BioProtoc.2722⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02348060v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04183528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Smurf transition: new insights on ageing from end-of-life studies in animal models</w:t>
               </w:r>
@@ -3155,100 +3155,100 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew John Mccracken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirre Simons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catarina Henriques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Rera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bio-protocol </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8 (3), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21769/BioProtoc.2722⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02347578v1</w:t>
@@ -3912,51 +3912,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Palandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bihel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4020,51 +4020,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New, Discontinuous 2 Phases of Aging Model: Lessons from Drosophila melanogaster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hérvé Tricoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Rera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4743,51 +4743,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Rera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hérvé Tricoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanisms of Ageing and Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 131 (2), pp.156-164. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5505,51 +5505,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Rera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catarina Henriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5593,51 +5593,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Rera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catarina Henriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6048,51 +6048,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="25365AD8"/>
+    <w:nsid w:val="0CC15553"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6279,51 +6279,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michael-rera" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6574-6511" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/146270908" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604916v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Abakarova" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria In&#233;s Freiberger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Liehrmann" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rera" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Laine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-026-72140-1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05608210v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryon Silva" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Lemoine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dafni Hadjieconomou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conb.2025.103162" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583999v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Nussey" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio D&#8217;adda Di Fagagna" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Bardin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Blau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Brunet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44318-026-00725-z" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350695v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2026.169657" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334950v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cansell" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Goepp" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bain" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Todd" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Douard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-025-02421-6" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779897v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin C. B. Nunez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Coronado-Zamora" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kapun" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Steindl" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaf132" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335533v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Martins" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savandara Besse" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pam Ellis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Sevil" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Hartopp" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acel.70280" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423745v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flaminia Zane" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Macmurray" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Guillermain" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fragi.2024.1378351" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385137v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Roget" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Macmurray" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jolivet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M&#233;l&#233;ard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.92914.1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907222v4" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Marquet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burkhard Rost" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evad201" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014031v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Freoa" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis-Miguel Chevin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Christol" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie M&#233;l&#233;ard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-30652-6" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183515v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Salazar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Aparicio" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Clark" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Walker" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dmm.049969" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244337v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayet Bouzid" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Sosa Marmol" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Brazane" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acel.13946" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183524v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Greshake Tzovaras" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Wintermute" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Kloppenborg" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Ferry-Danini" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365793v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3001349" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798677v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049539v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gaille" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Araneda" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dubost" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Kaakai" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2020228" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03085823v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12910-020-00502-5" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365814v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Roget" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-019-01382-z" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347631v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183528v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Mccracken" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirre Simons" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Henriques" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.2722" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348060v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Palandri" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Martin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Russi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;rv&#233; Tricoire" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dmm.033811" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01981182v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vallot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/cco.0000000000000419" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347578v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew John Mccracken" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347415v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Rana" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Oliveira" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Khamoui" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-00525-4" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798908v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dambroise" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.&#233;a Monnier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.u Ruisheng" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Aguilaniu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Joly" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep23523" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304283v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Monnier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Ruisheng" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347371v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca&#160;i. Clark" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryuichi Yamada" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorel Fitz-Gibbon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Morselli" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2015.08.004" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798914v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tricoire" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0141920" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267591v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Seguin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Monnier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bihel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/565140" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347534v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347387v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Ulgherait" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Graniel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David&#160;w. Walker" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2014.08.006" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347504v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae Hur" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepehr Bahadorani" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Koehler" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/aging.100595" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347402v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Azizi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arr.2012.05.003" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347598v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/aging.100589" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347344v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaehyoung Cho" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher&#160;l. Koehler" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2011.09.013" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347522v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mad.2010.01.004" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X1WP7PXK-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604914v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveh Raz" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glen Pridham" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uri Alon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589412v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Breuil" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Doumic" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Kaaka&#239;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Rera" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535422v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05334897v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ines Freiberger" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355448v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234744v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Douard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798695v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183519v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798671v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jolivet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183523v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692668v3" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eberl&#233;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Aupee" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michael-rera" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6574-6511" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/146270908" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604916v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Abakarova" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria In&#233;s Freiberger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Liehrmann" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rera" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Laine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-026-72140-1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05608210v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryon Silva" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Lemoine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dafni Hadjieconomou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conb.2025.103162" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583999v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Nussey" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio D&#8217;adda Di Fagagna" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Bardin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Blau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Brunet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44318-026-00725-z" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350695v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2026.169657" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334950v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cansell" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Goepp" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bain" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Todd" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Douard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-025-02421-6" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779897v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin C. B. Nunez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Coronado-Zamora" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kapun" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Steindl" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaf132" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335533v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Martins" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savandara Besse" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pam Ellis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Sevil" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Hartopp" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acel.70280" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423745v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flaminia Zane" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Macmurray" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Guillermain" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fragi.2024.1378351" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385137v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Roget" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Macmurray" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jolivet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M&#233;l&#233;ard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.92914.1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907222v4" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Marquet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burkhard Rost" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evad201" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014031v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Freoa" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis-Miguel Chevin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Christol" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie M&#233;l&#233;ard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-30652-6" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183515v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Salazar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Aparicio" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Clark" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Walker" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dmm.049969" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244337v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayet Bouzid" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Sosa Marmol" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Brazane" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acel.13946" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183524v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Greshake Tzovaras" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Wintermute" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Kloppenborg" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Ferry-Danini" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365793v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3001349" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798677v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049539v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gaille" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Araneda" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dubost" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Kaakai" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2020228" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03085823v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12910-020-00502-5" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365814v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Roget" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-019-01382-z" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347631v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348060v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Palandri" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Martin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Russi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;rv&#233; Tricoire" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dmm.033811" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183528v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Mccracken" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirre Simons" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Henriques" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.2722" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01981182v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vallot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/cco.0000000000000419" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347578v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew John Mccracken" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347415v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Rana" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Oliveira" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Khamoui" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-00525-4" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798908v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dambroise" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.&#233;a Monnier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.u Ruisheng" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Aguilaniu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Joly" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep23523" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304283v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Monnier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Ruisheng" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347371v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca&#160;i. Clark" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryuichi Yamada" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorel Fitz-Gibbon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Morselli" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2015.08.004" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798914v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tricoire" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0141920" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267591v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Seguin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Monnier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bihel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/565140" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347534v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347387v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Ulgherait" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Graniel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David&#160;w. Walker" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2014.08.006" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347504v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae Hur" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepehr Bahadorani" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Koehler" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/aging.100595" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347402v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Azizi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arr.2012.05.003" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347598v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/aging.100589" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347344v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaehyoung Cho" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher&#160;l. Koehler" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2011.09.013" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347522v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mad.2010.01.004" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X1WP7PXK-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604914v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveh Raz" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glen Pridham" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uri Alon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589412v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Breuil" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Doumic" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Kaaka&#239;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Rera" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535422v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05334897v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ines Freiberger" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355448v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234744v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Douard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798695v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183519v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798671v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jolivet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183523v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692668v3" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eberl&#233;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Aupee" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>