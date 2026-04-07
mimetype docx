--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -2338,51 +2338,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="202031D0"/>
+    <w:nsid w:val="01DE596E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>