--- v1 (2026-04-07)
+++ v2 (2026-05-07)
@@ -459,291 +459,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04330859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asthma and scuba diving: Creation and evaluation of a website (For doctors, asthmatics and diving instructors)</w:t>
+                <w:t xml:space="preserve">Experimental Efficacy of the Face Shield and the Mask against Emitted and Potentially Received Particles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Rochoy</w:t>
+                <w:t xml:space="preserve">Jean-Michel Wendling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Muller</w:t>
+                <w:t xml:space="preserve">Thibaut Fabacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Pelayo</w:t>
+                <w:t xml:space="preserve">Philippe-Pierre Pébaÿ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Bailleux</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isabelle Cosperec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Rochoy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rmr.2020.11.008⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph18041942⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04111727v1</w:t>
+                <w:t xml:space="preserve">hal-03797782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Efficacy of the Face Shield and the Mask against Emitted and Potentially Received Particles.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Asthma and scuba diving: Creation and evaluation of a website (For doctors, asthmatics and diving instructors)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Rochoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Wendling</w:t>
+                <w:t xml:space="preserve">A. Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Fabacher</w:t>
+                <w:t xml:space="preserve">Sylvie Pelayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe-Pierre Pébaÿ</w:t>
+                <w:t xml:space="preserve">B. Bailleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Cosperec</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Valery Hedouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 18, </w:t>
+              <w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Revue des Maladies Respiratoires, </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijerph18041942⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rmr.2020.11.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03797782v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04111727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Port du masque dès 6 ans en France contre la propagation de la COVID-19 dans les écoles</w:t>
               </w:r>
@@ -2338,51 +2338,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="01DE596E"/>
+    <w:nsid w:val="F375551F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2569,51 +2569,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michael-rochoy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8865-3748" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03999600v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Simard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fischer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lonni Besan&#231;on" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Rochoy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Billy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04330859v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sma&#239;n Tabla" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Calafiore" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Legrand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Descamps" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI220207" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04111727v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rochoy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Muller" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pelayo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bailleux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Hedouin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2020.11.008" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797782v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Wendling" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Fabacher" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-Pierre P&#233;ba&#255;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cosperec" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18041942" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03949997v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rochoy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Zena" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Depagne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Serrano" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baubet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56746/EXERCER.2021.169.33" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493702v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Six" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Favre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lagrange" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lefebvre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2020.07.011" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02894844v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Serman" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deken" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Guittet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Collins" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0232814" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493202v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rcot.2020.10.029" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02280245v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Delrot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouzill&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI190280" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486639v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rochoy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chazard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gautier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bordet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancard.2018.10.011" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02264462v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Bordet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gautier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chazard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0220174" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397506v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dubois" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Glantenet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lambert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2017.08.005" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02078100v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Raginel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Soueres" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassir Messaadi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13104-017-2999-5" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656398v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bagourd" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778090v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Kerisit" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI220296" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02166113v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019LILUS001" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michael-rochoy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8865-3748" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03999600v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Simard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fischer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lonni Besan&#231;on" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Rochoy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Billy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04330859v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sma&#239;n Tabla" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Calafiore" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Legrand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Descamps" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI220207" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797782v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Wendling" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Fabacher" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-Pierre P&#233;ba&#255;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cosperec" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18041942" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04111727v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rochoy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Muller" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pelayo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bailleux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Hedouin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2020.11.008" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03949997v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rochoy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Zena" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Depagne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Serrano" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baubet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56746/EXERCER.2021.169.33" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493702v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Six" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Favre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lagrange" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lefebvre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2020.07.011" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02894844v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Serman" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deken" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Guittet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Collins" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0232814" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493202v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rcot.2020.10.029" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02280245v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Delrot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouzill&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI190280" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486639v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rochoy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chazard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gautier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bordet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancard.2018.10.011" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02264462v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Bordet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gautier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chazard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0220174" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397506v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dubois" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Glantenet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lambert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2017.08.005" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02078100v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Raginel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Soueres" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassir Messaadi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13104-017-2999-5" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656398v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bagourd" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778090v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Kerisit" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI220296" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02166113v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019LILUS001" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>