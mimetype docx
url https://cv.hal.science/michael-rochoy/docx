--- v2 (2026-05-07)
+++ v3 (2026-05-31)
@@ -459,291 +459,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04330859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Efficacy of the Face Shield and the Mask against Emitted and Potentially Received Particles.</w:t>
+                <w:t xml:space="preserve">Asthma and scuba diving: Creation and evaluation of a website (For doctors, asthmatics and diving instructors)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Wendling</w:t>
+                <w:t xml:space="preserve">Michael Rochoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Fabacher</w:t>
+                <w:t xml:space="preserve">A. Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe-Pierre Pébaÿ</w:t>
+                <w:t xml:space="preserve">Sylvie Pelayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Cosperec</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">B. Bailleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valery Hedouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph18041942⟩</w:t>
+              <w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Revue des Maladies Respiratoires, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rmr.2020.11.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03797782v1</w:t>
+                <w:t xml:space="preserve">hal-04111727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asthma and scuba diving: Creation and evaluation of a website (For doctors, asthmatics and diving instructors)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental Efficacy of the Face Shield and the Mask against Emitted and Potentially Received Particles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Muller</w:t>
+                <w:t xml:space="preserve">Jean-Michel Wendling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Pelayo</w:t>
+                <w:t xml:space="preserve">Thibaut Fabacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Bailleux</w:t>
+                <w:t xml:space="preserve">Philippe-Pierre Pébaÿ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valery Hedouin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isabelle Cosperec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Rochoy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Revue des Maladies Respiratoires, </w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18, </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rmr.2020.11.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijerph18041942⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04111727v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03797782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Port du masque dès 6 ans en France contre la propagation de la COVID-19 dans les écoles</w:t>
               </w:r>
@@ -2338,51 +2338,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F375551F"/>
+    <w:nsid w:val="BB4104B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2569,51 +2569,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michael-rochoy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8865-3748" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03999600v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Simard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fischer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lonni Besan&#231;on" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Rochoy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Billy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04330859v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sma&#239;n Tabla" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Calafiore" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Legrand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Descamps" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI220207" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797782v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Wendling" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Fabacher" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-Pierre P&#233;ba&#255;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cosperec" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18041942" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04111727v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rochoy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Muller" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pelayo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bailleux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Hedouin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2020.11.008" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03949997v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rochoy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Zena" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Depagne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Serrano" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baubet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56746/EXERCER.2021.169.33" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493702v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Six" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Favre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lagrange" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lefebvre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2020.07.011" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02894844v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Serman" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deken" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Guittet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Collins" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0232814" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493202v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rcot.2020.10.029" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02280245v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Delrot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouzill&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI190280" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486639v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rochoy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chazard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gautier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bordet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancard.2018.10.011" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02264462v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Bordet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gautier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chazard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0220174" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397506v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dubois" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Glantenet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lambert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2017.08.005" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02078100v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Raginel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Soueres" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassir Messaadi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13104-017-2999-5" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656398v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bagourd" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778090v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Kerisit" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI220296" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02166113v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019LILUS001" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michael-rochoy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8865-3748" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03999600v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Simard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fischer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lonni Besan&#231;on" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Rochoy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Billy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04330859v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sma&#239;n Tabla" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Calafiore" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Legrand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Descamps" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI220207" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04111727v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rochoy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Muller" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pelayo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bailleux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Hedouin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2020.11.008" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797782v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Wendling" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Fabacher" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-Pierre P&#233;ba&#255;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cosperec" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18041942" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03949997v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rochoy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Zena" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Depagne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Serrano" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baubet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56746/EXERCER.2021.169.33" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493702v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Six" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Favre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lagrange" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lefebvre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2020.07.011" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02894844v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Serman" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deken" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Guittet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Collins" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0232814" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493202v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rcot.2020.10.029" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02280245v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Delrot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouzill&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI190280" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486639v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rochoy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chazard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gautier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bordet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancard.2018.10.011" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02264462v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Bordet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gautier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chazard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0220174" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397506v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dubois" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Glantenet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lambert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2017.08.005" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02078100v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Raginel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Soueres" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassir Messaadi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13104-017-2999-5" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656398v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bagourd" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778090v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Kerisit" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI220296" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02166113v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019LILUS001" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>