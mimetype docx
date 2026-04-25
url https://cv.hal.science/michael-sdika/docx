--- v0 (2026-03-14)
+++ v1 (2026-04-25)
@@ -118,360 +118,360 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explainable Monotonic Networks and Constrained Learning for Interpretable Classification and Weakly Supervised Anomaly Detection</w:t>
+                <w:t xml:space="preserve">Fluorescence spectroscopy precorrection model robust to large variability of optical properties: application to point of care quantitative liver graft viability assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentine Wargnier-Dauchelle</w:t>
+                <w:t xml:space="preserve">Antoine Uzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Grenier</w:t>
+                <w:t xml:space="preserve">Arthur Gautheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Durand-Dubief</w:t>
+                <w:t xml:space="preserve">Olivier Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Cotton</w:t>
+                <w:t xml:space="preserve">Guillaume Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaël Sdika</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Xavier Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pattern Recognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 160, pp.111186. </w:t>
+              <w:t xml:space="preserve">Biomedical optics express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 17 (5), pp.2323. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.patcog.2024.111186⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/BOE.587424⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04776992v2</w:t>
+                <w:t xml:space="preserve">hal-05590467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorescence spectroscopy precorrection model robust to large variability of optical properties: application to point of care quantitative liver graft viability assessment</w:t>
+                <w:t xml:space="preserve">Explainable Monotonic Networks and Constrained Learning for Interpretable Classification and Weakly Supervised Anomaly Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Uzel</w:t>
+                <w:t xml:space="preserve">Valentine Wargnier-Dauchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Gautheron</w:t>
+                <w:t xml:space="preserve">Thomas Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Lopez</w:t>
+                <w:t xml:space="preserve">Françoise Durand-Dubief</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Rossignol</w:t>
+                <w:t xml:space="preserve">François Cotton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Muller</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michaël Sdika</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical optics express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 160, pp.111186. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/BOE.587424⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.patcog.2024.111186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05427625v1</w:t>
+                <w:t xml:space="preserve">hal-04776992v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing Different Methods for the Diagnosis of Liver Steatosis: What Are the Best Diagnostic Tools?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chopinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brustlein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Uzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Moyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -516,377 +516,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04820344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of deep learning models for quality control of MR spectra</w:t>
+                <w:t xml:space="preserve">A priori free spectral unmixing with periodic absorbance changes: application for auto-calibrated intraoperative functional brain mapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sana Vaziri</w:t>
+                <w:t xml:space="preserve">Charly Caredda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huawei Liu</w:t>
+                <w:t xml:space="preserve">Jérémy Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emily Xie</w:t>
+                <w:t xml:space="preserve">Laurent Mahieu-Williame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helene Ratiney</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Raphaël Sablong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 17, </w:t>
+              <w:t xml:space="preserve">Biomedical optics express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (1), pp.387. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnins.2023.1219343⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/BOE.491292⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04214565v1</w:t>
+                <w:t xml:space="preserve">hal-04369614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A priori free spectral unmixing with periodic absorbance changes: application for auto-calibrated intraoperative functional brain mapping</w:t>
+                <w:t xml:space="preserve">Evaluation of deep learning models for quality control of MR spectra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charly Caredda</w:t>
+                <w:t xml:space="preserve">Sana Vaziri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Cohen</w:t>
+                <w:t xml:space="preserve">Huawei Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Mahieu-Williame</w:t>
+                <w:t xml:space="preserve">Emily Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Sablong</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Helene Ratiney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical optics express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15 (1), pp.387. </w:t>
+              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17, </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/BOE.491292⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnins.2023.1219343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04369614v1</w:t>
+                <w:t xml:space="preserve">hal-04214565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Weakly Supervised Gradient Attribution Constraint for Interpretable Classification and Anomaly Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Wargnier-Dauchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Durand-Dubief</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cotton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
@@ -920,51 +920,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An explicit Estimated Baseline Model for Robust Estimation of Fluorophores using Multiple-Wavelength Excitation Fluorescence Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Gautheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1037,103 +1037,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intraoperative identification of functional brain areas with RGB imaging using statistical parametric mapping: Simulation and clinical studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Caredda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. van Reeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mahieu-Williame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Sablong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroImage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.120286. </w:t>
@@ -1197,51 +1197,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sciolla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Quetin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1301,90 +1301,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intraoperative Resting-State Functional Connectivity Based on RGB Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Caredda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mahieu-Williame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Sablong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1569,90 +1569,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Spectral Combination of a Hyperspectral Camera for Intraoperative Hemodynamic and Metabolic Brain Mapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Caredda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mahieu-Williame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Sablong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Guyotat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1831,2959 +1831,2983 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03107185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffeomorphic B-Spline Vector Fields With a Tractable Set of Inequalities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Corrigendum to “Automatic myocardial ischemic lesion detection on magnetic resonance perfusion weighted imaging prior perfusion quantification: A pre-modeling strategy” [Comput. Biol. Med. 110 (2019) 108–119]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Daviller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Ratiney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Croisille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics of Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1090/mcom/3419⟩</w:t>
+              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 114, pp.103455. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2019.103455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01956237v1</w:t>
+                <w:t xml:space="preserve">hal-03009072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum to “Automatic myocardial ischemic lesion detection on magnetic resonance perfusion weighted imaging prior perfusion quantification: A pre-modeling strategy” [Comput. Biol. Med. 110 (2019) 108–119]</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Diffeomorphic B-Spline Vector Fields With a Tractable Set of Inequalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mathematics of Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 88 (320), pp.2827--2856. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1090/mcom/3419⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2019.103455⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03009072v1</w:t>
+                <w:t xml:space="preserve">hal-01956237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic myocardial ischemic lesion detection on magnetic resonance perfusion weighted imaging prior perfusion quantification: A pre-modeling strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Daviller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Ratiney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Sdika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Croisille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 110, pp.108-119. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2019.05.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02135018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intraoperative quantitative functional brain mapping using an RGB camera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Caredda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mahieu-Williame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Sablong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Alston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurophotonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 6 (04), pp.1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/1.NPh.6.4.045015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02425832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repetitive Motion Compensation for Real Time Intraoperative Video Processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Alston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Guyotat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mahieu-Williame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Image Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 53, pp.1-10. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.media.2018.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01974104v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Removing Segmentation Inconsistencies with Semi-Supervised Non-Adjacency Constraint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Ganaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bill Triggs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Benoit-Cattin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Image Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 58, pp.101551. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.media.2019.101551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02275956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic spinal cord localization, robust to MRI contrasts using global curve optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charley Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin de Leener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Fehlings</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Image Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 44, pp.215-227. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.media.2017.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01690881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reproducibility of in vivo magnetic resonance imaging T 1 rho and T 2 relaxation time measurements of hip cartilage at 3.0T in healthy volunteers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angeline Nemeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Di Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Boutitie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetic Resonance Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 47 (4), pp.1022-1033. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jmri.25799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01560104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-atlas-based fully automatic segmentation of individual muscles in rat leg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Tonson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Fur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick J Cozzone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bendahan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magnetic Resonance Materials in Physics, Biology and Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 29 (2), pp.223-235. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10334-015-0511-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01375862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A reliable spatially normalized template of the human spinal cord - Applications to automated white matter/gray matter segmentation and tensor-based morphometry (TBM) mapping of gray matter alterations occurring with age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Taso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Le Troter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cohen-Adad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroImage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 117, p.20-28. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2015.05.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01414352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">misoSR: Medical Image Isotropic Super-Resolution Reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric van Reeth van Reeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geetha Soujanya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Cervenansky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chueh Loo Poh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Midas Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01799683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing atlas based segmentation with multiclass linear classifiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 42, pp.7169. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1118/1.4935946⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01375850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Framework for integrated MRI average of the spinal cord white and gray matter: The MNI–Poly–AMU template</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.S. Fonov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Le Troter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Taso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. de Leener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroImage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 102 (Pt2), pp.817-827. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2014.08.057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01117512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast multidimensional NMR spectroscopy for sparse spectra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Merhej</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ratiney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NMR in Biomedicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 27 (6), pp.640-655. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/nbm.3100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00977517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction of an in vivo human spinal cord atlas based on high-resolution MR images at cervical and thoracic levels: preliminary results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Taso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Le Troter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ranjeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Guye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magnetic Resonance Materials in Physics, Biology and Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 27, pp.257-267</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01097040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Sharp Sufficient Condition for B-Spline Vector Field Invertibility. Application to Diffeomorphic Registration and Interslice Interpolation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 6 (4), pp.2236-2257. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1137/120879920⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01902498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A genome-wide association study of brain lesion distribution in multiple sclerosis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A. Gourraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Khankhanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.G. Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Beheshtian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 136, pp.1012-24. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/brain/aws363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01902499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bootstrap quantification of cardiac pulsation artifact in DTI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Courcot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Moffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroImage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 49 (1), pp.631-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00617749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining atlas based segmentation and intensity classification with nearest neighbor transform and accuracy weighted vote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Image Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 14 (2), pp.219-26. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.media.2009.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00617791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonrigid registration of multiple sclerosis brain images using lesion inpainting for morphometry or lesion mapping.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pelletier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Brain Mapping</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 30, pp.1060-7. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hbm.20566⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01902507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whole brain voxel-wise analysis of single-subject serial DTI by permutation testing.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Berman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroImage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 39, pp.1693-705. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2007.10.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01902508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Fast Nonrigid Image Registration With Constraints on the Jacobian Using Large Scale Constrained Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 27 (2), pp.271-281. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TMI.2007.905820⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02073305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of metabolite T1 relaxation times using tissue specific analysis, signal averaging and bootstrapping from magnetic resonance spectroscopic imaging data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ratiney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. M. Noworolski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Srinivasan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. G. Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magn Reson Mater Phy Biol Med</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 20 (3), pp.143-155</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00443421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boundary conditions for Young - van Vliet recursive filtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bill Triggs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 54 (6), pp.2365 - 2367. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TSP.2006.871980⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00548616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-Domain Semi-Parametric Estimation Based on a Metabolite Basis Set</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ratiney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Coenradie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cavassila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. van Ormondt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Magnetic Resonance in Biomedicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 18, pp.1-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00443422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4793,5600 +4817,5600 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint reconstruction and pansharpening for high-resolution hyperspectral single-pixel imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Bretin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ducros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Acoustics, Speech, and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2026, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05298892v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Better Interpretability of Sepsis Prediction by Deep Neural Networks with Variable-wise Attribution Maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-E Thiboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Wargnier-Dauchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Duchateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Sdika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 IEEE International Symposium on Biomedical Imaging (ISBI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Houston (Texas), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04776927v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liver Steatosis Evaluation in Transplantation: Near-Infrared Diffuse reflectance Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Uzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chopinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Brige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Biomedical Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, München, France. pp.M4B.1, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/ECBO.2025.M4B.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05423810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intraoperative Glioma Delineation with robust estimation of 5-ALA-Induced PpIX Contributions in Multiple-Wavelength Excitation Fluorescence Spectroscopy : Application on Clinical data</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Meyronet</w:t>
+                <w:t xml:space="preserve">Automated registration of intraoperative optical images with preoperative MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Caredda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Van-Reeth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernand Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Sdika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiébaud Picart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Biomedical Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, München, France. pp.Th4A.5, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/ECBO.2025.Th4A.5⟩</w:t>
+              <w:t xml:space="preserve">, Jun 2025, Munich, Germany. pp.M3A.15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/ECBO.2025.M3A.15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05269500v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05385068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated registration of intraoperative optical images with preoperative MRI</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Vers une meilleure interprétabilité des réseaux de neurones pour la prédiction du sepsis via des cartes d'attribution variable par variable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Elliott Thiboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Wargnier-Dauchelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Duchateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Biomedical Optics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale (IABM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Nice, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05385068v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04971677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une meilleure interprétabilité des réseaux de neurones pour la prédiction du sepsis via des cartes d'attribution variable par variable</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Lefort</w:t>
+                <w:t xml:space="preserve">Intraoperative Glioma Delineation with robust estimation of 5-ALA-Induced PpIX Contributions in Multiple-Wavelength Excitation Fluorescence Spectroscopy : Application on Clinical data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Gautheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sdika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Guyotat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Duchateau</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Uzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Meyronet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale (IABM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Conference on Biomedical Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, München, France. pp.Th4A.5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/ECBO.2025.Th4A.5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04971677v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05269500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical Properties Corrected Fluorescence Spectroscopy for Liver Graft Viability Monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Uzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Biomedical Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, München, France. pp.Tu1A.6, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/ECBO.2025.Tu1A.6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05423811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near infrared diffuse reflectance spectroscopy quantification in fatty liver disease</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Application on Clinical Data of Robust Estimation of PpIX in Multispectral Excited Fluorescence Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Gautheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Guyotat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">antoine uzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Meyronet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tissue Optics and Photonics III</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RITS 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Clermond - Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.3017175⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04628154v1</w:t>
+                <w:t xml:space="preserve">hal-04617157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application on Clinical Data of Robust Estimation of PpIX in Multispectral Excited Fluorescence Spectroscopy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Near infrared diffuse reflectance spectroscopy for fat quantification in fatty liver disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Uzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Chopinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Montcel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RITS 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advanced Biomedical and Clinical Diagnostic and Surgical Guidance Systems XXII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, San-Francisco, United States. pp.29, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.3001895⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04617157v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04628102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near infrared diffuse reflectance spectroscopy for fat quantification in fatty liver disease</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Dynamic Single-Pixel Imaging on an Extended Field of View without Warping the Patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Bretin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ducros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Montcel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Biomedical and Clinical Diagnostic and Surgical Guidance Systems XXII</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.3001895⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Medical Image Computing and Computer Assisted Intervention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Marrakech, Morocco. pp 275-284, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-72104-5_27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04628102v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04533981v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Single-Pixel Imaging on an Extended Field of View without Warping the Patterns</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Near infrared diffuse reflectance spectroscopy quantification in fatty liver disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Uzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Chopinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Montcel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Medical Image Computing and Computer Assisted Intervention</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-72104-5_27⟩</w:t>
+              <w:t xml:space="preserve">Tissue Optics and Photonics III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Strasbourg, France. pp.8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.3017175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04533981v2</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04628154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid single-pixel camera for dynamic hyperspectral imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Bretin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mahieu-Williame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ducros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 IEEE International Symposium on Biomedical Imaging (ISBI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Athens, France. pp.1-5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISBI56570.2024.10635884⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04310110v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An unexpected confounder: how brain shape can be used to classify MRI scans ?</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Impact of Hardware Variability on Applications Packaged with Docker and Guix: a Case Study in Neuroimaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Vila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Medernach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inés Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Chatelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Imaging with Deep Learning</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACM REP'24</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM, Jun 2024, Rennes, France. pp.75-84, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3641525.3663626⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04561863v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04480308v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Impact of Hardware Variability on Applications Packaged with Docker and Guix: a Case Study in Neuroimaging</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An unexpected confounder: how brain shape can be used to classify MRI scans ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Wargnier-Dauchelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Sdika</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM REP'24</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Medical Imaging with Deep Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04480308v2</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04561863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of liver viability for transplantation by fluorescence spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Uzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Gautheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photonics Europe 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Strasbourg, France. pp.PC130090F, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.3017172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04617068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification de graisse pour la stéatose hépatique par spectroscopie proche infrarouge en réflectance diffuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Uzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Chopinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Montcel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche en Imagerie et Technologies pour la Santé 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Aubière, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04628297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust estimation of 5-ALA-induced PpIX contributions in multiple-wavelength excitation fluorescence spectroscopy to improve intraoperative glioma detection: application on clinical data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Gautheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Guyotat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Uzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Meyronet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photonics Europe 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Strasbourg, France. pp.1300908, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.3022093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04617079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pixel-wise and real-time estimation of optical mean path length using deep learning: application for intraoperative functional brain mapping</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">HyperProbe consortium: innovate tumour neurosurgery with innovative photonic solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Caredda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Giannoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Ezhov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Luca Giannoni</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adithep Kawinkij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Biophotonics III</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SFNR 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Neuroradiologie, Mar 2024, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04661800v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04959009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constrained non-negative networks for a more explainable and interpretable classification</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Pixel-wise and real-time estimation of optical mean path length using deep learning: application for intraoperative functional brain mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Caredda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Ezhov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Giannoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Imaging with Deep Learning</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Clinical Biophotonics III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Strasbourg, France. pp.35, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.3016632⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04561860v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04661800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HyperProbe consortium: innovate tumour neurosurgery with innovative photonic solutions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Constrained non-negative networks for a more explainable and interpretable classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Wargnier-Dauchelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Durand-Dubief</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cotton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Sdika</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFNR 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Neuroradiologie, Mar 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Medical Imaging with Deep Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04959009v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04561860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near infrared diffuse reflectance spectroscopy for fat quantification in non-alcoholic fatty liver disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Uzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chopinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Montcel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diffuse Optical Spectroscopy and Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Munich, Germany. pp.60, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2669268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04279251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Unsupervised Image to Template Registration Without Image Similarity Loss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Hachicha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Wargnier-Dauchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Image Learning with Limited and Noisy Data, Second International Workshop, MILLanD 2023, Held in Conjunction with MICCAI 2023, Vancouver, Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04183379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Separable spectral unmixing based on the learning of periodic absorbance changes: application to functional brain mapping using RGB imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Caredda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mahieu-Williame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Sablong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conferences on Biomedical Optics, 2023, Munich, Germany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SPIE, Jun 2023, Munchen, Germany. pp.44, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2670506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04181635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reproducibility of Tumor Segmentation Outcomes with a Deep Learning Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Des Ligneris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Glatard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Biomedical Imaging (ISBI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Cartagena de Indias, Colombia. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISBI53787.2023.10230482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04006057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of brain simulating liquid and numeric phantoms for evaluating hemodynamic changes in intraoperative functional brain mapping studies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Comparison of intraoperative functional brain maps obtained with RGB imaging with preoperative functional magnetic resonance Imaging maps: a task-based and resting-state study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Caredda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Josset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric van Reeth van Reeth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mahieu-Williame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Sablong</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacques Guyotat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Biophotonics II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2022, Strasbourg, France. pp.37, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2621235⟩</w:t>
+              <w:t xml:space="preserve">, Apr 2022, Strasbourg, France. pp.14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2621507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03687207v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03687220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of intraoperative functional brain maps obtained with RGB imaging with preoperative functional magnetic resonance Imaging maps: a task-based and resting-state study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Design of brain simulating liquid and numeric phantoms for evaluating hemodynamic changes in intraoperative functional brain mapping studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Caredda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mahieu-Williame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Sablong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Sdika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Guyotat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Biophotonics II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2022, Strasbourg, France. pp.14, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2621507⟩</w:t>
+              <w:t xml:space="preserve">, Apr 2022, Strasbourg, France. pp.37, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2621235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03687220v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03687207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intraoperative optical imaging for neurosurgery guidance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Caredda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Alston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Gautheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mahieu-Williame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Montcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la Recherche en Imagerie et Technologies pour la Santé (RITS ) 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03700652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Estimation of 5-ALA Induced PpIX Multiple-Wavelength Excitation Fluorescence Spectroscopy for Improving Glioma Classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Gautheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Montcel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Photonics Europe, Clinical Biophotonics II ; SPIE proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Strasbourg, France. pp.1214607, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2620945⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03665499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of Fluorescence Contributions using Multiple-Wavelength Excitation: the example of PpIX for improving Glioma Classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Gautheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Montcel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Imagerie Optique Non Conventionnelle (JIONC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03597733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un Classifieur plus Interprétable pour la SEP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Wargnier-Dauchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Durand-Dubief</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cotton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Société Française de Résonance Magnétique en Biologie et Médecine (SFRMBM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03212961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intraoperative Statistical Parametric Brain Mapping using RGB Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Caredda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mahieu-Williame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Sablong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Guyotat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conferences on Biomedical Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Munchen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03261989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of Deep Leaning Model for Quality Control of Short-echo 7T MRSI with Various Disease Types</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huawei Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ratiney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 ISMRM &amp; SMRT Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, virtual Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03519714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intraoperative Resting State Functional Connectivity Based on RGB Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Caredda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mahieu-Williame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Sablong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien C Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conferences on Biomedical Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Munchen (virtual), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03262003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Spectral Combination of a Hyperspectral Camera for Intraoperative Hemodynamic and Metabolic Brain Mapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Caredda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mahieu-Williame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Sablong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Guyotat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conferences on Biomedical Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Munchen (virtual), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03262012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A More Interpretable Classifier for Multiple Sclerosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Wargnier-Dauchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Durand-Dubief</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cotton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Biomedical Imaging (ISBI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Nice, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISBI48211.2021.9434074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03212945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intraoperative functional and metabolic brain mapping using hyperspectral imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Caredda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mahieu-Williame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Sablong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Guyotat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photonic west</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, San Francisco, United States. pp.11, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2545968⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02539551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MR SPECTROSCOPY ARTIFACT REMOVAL WITH U-NET CONVOLUTIONAL NEURAL NETWORK</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nima Hatami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ratiney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th Annual meeting of the ISMRM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02129946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pixel-wise modied Beer-Lambert model for intraoperative functional brain mapping</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">MRI-based radiomic to predict lipomatous soft tissue tumors malignancy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Leporq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Bouhamama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bihane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conferences on Biomedical Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Munich, Germany</w:t>
+              <w:t xml:space="preserve">27th Annual meeting of the ISMRM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02142540v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02266792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MRI-based radiomic to predict lipomatous soft tissue tumors malignancy</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Pixel-wise modied Beer-Lambert model for intraoperative functional brain mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Caredda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mahieu-Williame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Sablong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Montcel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th Annual meeting of the ISMRM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">European Conferences on Biomedical Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02266792v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02142540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real time intraoperative functional brain mapping using a RGB camera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Caredda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mahieu-Williame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Sablong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Guyotat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conferences on Biomedical Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02142519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmentation of neonates cerebral ventricles with 2D CNN in 3D US data: suitable training-set size and data augmentation strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sciolla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Quetin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 IEEE International Ultrasonics Symposium (IUS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Glasgow, United Kingdom. pp.2122-2125, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ULTSYM.2019.8925799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03148378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Integrating Spatial Localization in Convolutional Neural Networks for Brain Image Segmentation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hugues Benoit-Cattin</w:t>
+                <w:t xml:space="preserve">Magnetic Resonance Spectroscopy Quantification using Deep Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nima Hatami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Sdika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Ratiney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE 15th International Symposium on Biomedical Imaging (ISBI 2018)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MICCAI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Grenada, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01812045v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic Resonance Spectroscopy Quantification using Deep Learning</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Neuroimagerie fonctionnelle multispectrale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Caredda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mahieu-Williame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Sablong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.M. Alston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MICCAI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Grenada, Spain</w:t>
+              <w:t xml:space="preserve">OPTDIAG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Paris, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01904617v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01902495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuroimagerie fonctionnelle multispectrale</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards Integrating Spatial Localization in Convolutional Neural Networks for Brain Image Segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Ganaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Sdika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Benoit-Cattin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OPTDIAG</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 IEEE 15th International Symposium on Biomedical Imaging (ISBI 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Washington, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISBI.2018.8363652⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01902495v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01812045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards handling artefacts in Convolutional Neural Networks-based MRS quantification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nima Hatami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ratiney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMRM MRS Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Utrecht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01904680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MRI-based radiomic to assess lipomatous soft tissue tumors malignancy: a pilot study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Leporq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10408,5456 +10432,5456 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bihane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Society of Magnetic Resonance in Medicine and European Society of Magnetic Resonance in Medicine and Biology joint Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01921659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Segmentation of the Cerebral Ventricle in Neonates Using Deep Learning with 3D Reconstructed Freehand Ultrasound Imaging</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Semi-supervised learning for segmentation under semantic constraint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Ganaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Benoit-Cattin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE International Ultrasonics Symposium (IUS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MICCAI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Grenada, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02043054v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-supervised learning for segmentation under semantic constraint</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Automatic Segmentation of the Cerebral Ventricle in Neonates Using Deep Learning with 3D Reconstructed Freehand Ultrasound Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Sciolla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoyu Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Quétin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MICCAI</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 IEEE International Ultrasonics Symposium (IUS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Kobe, Japan. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2018.8580214⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01904641v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02043054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Detection of the Spinal Cord Centerline using Machine Learning and Global Nonlinear Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Callot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche en Imagerie et Technologies pour la Santé - RITS 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01721389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D MRI Segmentation of muscle through 2D multi-label propagation at 7T</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin C. Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Le Troter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bendahan David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th Annual Scientific Meeting of the European Society of Magnetic Resonance in Medicine and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Society of Magnetic Resonance in Medicine and Biology, Oct 2017, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04077604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OptiC: Robust and Automatic Spinal Cord Localization on a Large Variety of MRI Data Using a Distance Transform Based Global Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charley Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin de Leener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan R. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael G. Fehlings</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Image Computing and Computer-Assisted Intervention − MICCAI 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Québec, Canada. pp.712-719, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-66185-8_80⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01713965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust real time motion compensation for intraoperative video processing during neurosurgery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Alston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mahieu-Williame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Guyotat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE 13th International Symposium on Biomedical Imaging (ISBI 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Prague, Czech Republic. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISBI.2016.7493445⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01451713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving the spatial resolution and SNR of rat brain T2-weighted MR images: application of a super-resolution method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. van Reeth van Reeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-H. Luppi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-A. Libourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMRM 23rd Annual Meeting &amp; Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01288505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple labels point-set registration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. van Reeth van Reeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-H. Luppi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-A. Libourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Beuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 IEEE 12th International Symposium on Biomedical Imaging (ISBI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, New-York, United States. pp.609 - 612, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISBI.2015.7163947⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01272177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélioration de résolution spatiale et SNR d’images cérébrales pondérées T2 de rat : application de la super-résolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric van Reeth van Reeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Hervé Luppi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Libourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Congrès de la SFRMBM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01288527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MNI-Poly-AMU Average Anatomical Template for Automatic Spinal Cord Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.S. Fonov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Le Troter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Taso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Benhamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMRM-ESMRMB Annual Meeting 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01117634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atlas of White-Matter Tracts in the Human Spinal Cord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Benhamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.S. Fonov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Taso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Le Troter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMRM-ESMRMB Annual Meeting 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01117699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of a 2D Spinal Cord Probabilistic Atlas. Application to FA Measurement and VBM Study of the GM Atrophy Occurring with Age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Taso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Le Troter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Sdika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Taso</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">V.S. Fonov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cohen-Adad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMRM-ESMRMB Annual Meeting 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Milan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01117689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démonstrateur en imagerie à vocation diagnostique dans le cadre de l'AVC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Frindel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Rositi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.-H. Cho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4èmes Journées Démonstrateurs 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00849981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liver perfusion quantification with MR-DCE imaging at 3.0 T for liver fibrosis assessment in patients with chronic liver diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Leporq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pilleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dumortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Guillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMRM 21st Annual Meeting &amp; Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Salt-Lake City, United States. pp.3911</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01128036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a biochemical and structure specific quantitative analysis of the mouse brain using Magnetic Resonance Spectroscopic Imaging at 11.7T</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ratiney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Beuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Le Fur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cavassila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Thématiques GDR "Imagerie in vivo" (IMAGIV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Paris, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01879479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Recombination of Multi-Coils CSI Data using Image Based Sensitivity Map</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Le Fur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. . Cozzone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th Annual meeting of the ISMRM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Montreal, Canada. pp.3478</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01902502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vascular Alterations and Recruitment in Spinal Cord Injury Revealed by Multislice Arterial Spin Labeling (ASL) Perfusion Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Marqueste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tachrount</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Decherchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMRM-ESMRMB Joint Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Stockholm, Sweden. pp.5092</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01902500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi Atlas Segmentation of Rat Leg Muscles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tonson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. . Cozzone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bendahan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th Annual meeting of the ISMRM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Montreal, Canada. pp.2562</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01902503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation of the Structure of the Mouse Spinal Cord on DTI images</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Short Echo Time H1 Chemical Shift Imaging data quantification in the mouse brain at 11.7T using a constrained parametric macromolecular model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ratiney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Le Fur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">P.J. Cozzone</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cavassila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMRM-ESMRMB Joint Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, Stockholm, Sweden. pp.5115</w:t>
+              <w:t xml:space="preserve">, 2010, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01902504v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01879492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short Echo Time H1 Chemical Shift Imaging data quantification in the mouse brain at 11.7T using a constrained parametric macromolecular model</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Segmentation of the Structure of the Mouse Spinal Cord on DTI images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Cavassila</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Callot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Hebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.J. Cozzone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMRM-ESMRMB Joint Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, Stockholm, Sweden</w:t>
+              <w:t xml:space="preserve">, 2010, Stockholm, Sweden. pp.5115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01879492v1</w:t>
+                <w:t xml:space="preserve">hal-01902504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Fully Automated White Matter/Gray Matter Segmentation of Mice Spinal Cord on DTI Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Callot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Hebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.J. Cozzone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMRM-ESMRMB Joint Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Stockholm, Sweden. pp.442</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01902505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards structure specific macromolecular content of mouse brain from Chemical Shift Imaging data at 11.7T</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ratiney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Beuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Le Fur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cavassila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMRM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Hawai, United States. pp.3293</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01879496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative assessment of the brain macromolecular content in a mouse model of neuro-inflammation from chemical shift imaging data at 11.7T</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ratiney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Le Fur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Touret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESMRMB</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Antalya, Turkey. pp.39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01879500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effective Voigt model estimation using multiple random starting values and parameter bounds settings for in vivo hepatic 1H Magnetic Resonance Spectroscopy data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ratiney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bucur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Beuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pilleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging: From Nano to Macro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Paris, France. pp.1529-1532, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISBI.2008.4541300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01879508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regional Estimation of T1 Metabolite Relaxation using 2D MRSI and a Bootstrap Approach at 1.5T</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ratiney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.M. Noworolski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Srinivasan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.G. Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Int. Soc. Magnetic Resonance in Medicine, 14th Scientific Meeting and Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Seattle, Washington, USA, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01879435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PhotoMole: retrieval from a database of natural images</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Semi-Parametric estimation in In vivo MR Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ratiney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Capobianco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rabeson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cudalbu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CVPR'05 - IEEE Computer Society Conference on Computer Vision and Pattern Recognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, San Diego, United States. pp.1-4</w:t>
+              <w:t xml:space="preserve">ProRISC, IEEE Benelux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Veldhoven, The, Netherlands. pp.658-667</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01902510v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01879442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-Parametric estimation in In vivo MR Spectroscopy</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">PhotoMole: retrieval from a database of natural images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthijs Douze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cordelia Schmid</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ProRISC, IEEE Benelux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Veldhoven, The, Netherlands. pp.658-667</w:t>
+              <w:t xml:space="preserve">CVPR'05 - IEEE Computer Society Conference on Computer Vision and Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, San Diego, United States. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01879442v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01902510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (25)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A-priori Free Spectral Unmixing based on Tensor Low-rank Decomposition for Intraoperative Hyperspectral Functional Imaging</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Liver Steatosis Assesment for Transplantation : Vitamin A Fluorescence and Near-Infrared Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Uzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thiébaud Picart</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Brige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Chopinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Gautheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISOTT 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Thessaloniki, Greece</w:t>
+              <w:t xml:space="preserve">ESOT 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05434416v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05424000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liver Steatosis Assesment for Transplantation : Vitamin A Fluorescence and Near-Infrared Spectroscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Assessment of Liver Graft Viability through Fluorescence-Based Cellular Function Monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Uzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Arthur Gautheron</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sdika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESOT 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WTC 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, San Francisco, United States. American Journal of Transplantation, 25 (8), pp.S570, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ajt.2025.07.1330⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05424000v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05423794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Liver Graft Viability through Fluorescence-Based Cellular Function Monitoring</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. Boulanger</w:t>
+                <w:t xml:space="preserve">A-priori Free Spectral Unmixing based on Tensor Low-rank Decomposition for Intraoperative Hyperspectral Functional Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Caredda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy E Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Sdika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Guyotat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiébaud Picart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WTC 2025</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ISOTT 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Thessaloniki, Greece</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05423794v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05434416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domain adaptation for MRS deep learning quantification methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Slim Hachicha</w:t>
+                <w:t xml:space="preserve">Monitoring Liver Viability: Fluorescence Spectroscopy of Cellular Metabolites in Ischemia-Reperfusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Uzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Gautheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaël Sdika</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Xavier Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESMRMB 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Marseille, France</w:t>
+              <w:t xml:space="preserve">ESOT 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05313762v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05423970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring Liver Viability: Fluorescence Spectroscopy of Cellular Metabolites in Ischemia-Reperfusion</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Rossignol</w:t>
+                <w:t xml:space="preserve">Domain adaptation for MRS deep learning quantification methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slim Hachicha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Muller</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michaël Sdika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Ratiney</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESOT 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">ESMRMB 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05423970v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05313762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining NIR Spectroscopy and Fluorescence for Liver Steatosis Assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Uzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chopinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Brige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WTC 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, San Francisco, United States. American Journal of Transplantation, 25 (8), pp.S747, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ajt.2025.07.1763⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05423804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latent space separation for tissue characterization in ultrasound images using deep learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Muleki Seya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Wargnier-Dauchelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Ultrasonic Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Utrecht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05495349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated registration of intraoperative optical images with preoperative MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Caredda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Van-Reeth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernand Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Sdika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiébaud Picart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFRMBM 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05434396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HyperProbe: Transforming brain surgery by advancing functional-guided neuronavigational imaging</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Robust Unsupervised Image to Template Registration Without Image Similarity Loss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slim Hachicha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Wargnier-Dauchelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Sdika</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RITS 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Aubière / Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale, IABM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04958946v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04531824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Unsupervised Image to Template Registration Without Image Similarity Loss</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantification de graisse pour la stéatose hépatique par spectroscopie proche infrarouge en réflectance diffuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentine Wargnier-Dauchelle</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Antoine Uzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Chopinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Montcel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale, IABM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2024, Grenoble, France</w:t>
+              <w:t xml:space="preserve">RITS 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Aubières, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04531824v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05442274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification de graisse pour la stéatose hépatique par spectroscopie proche infrarouge en réflectance diffuse</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">HyperProbe: Transforming brain surgery by advancing functional-guided neuronavigational imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Caredda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Giannoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Ezhov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adithep Kawinkij</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RITS 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2024, Aubières, France</w:t>
+              <w:t xml:space="preserve">, Jun 2024, Aubière / Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05442274v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04958946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction et apprentissage sous contraintes de réseaux monotones pour une classification interprétable et la détection d'anomalies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Wargnier-Dauchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Durand-Dubief</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cotton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04531799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une contrainte faiblement supervisée sur les attributions basées sur le gradient pour une classification interprétable et la détection d'anomalies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Wargnier-Dauchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Durand-Dubief</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Cotton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Sdika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale (IABM 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04239875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital modeling of a heterogeneous and dynamic brain phantom: application to the choice of an RGB camera for intraoperative functional brain mapping studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Caredda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mahieu-Williame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Sablong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Montcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conferences on Biomedical Optics 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Munchen, Germany. SPIE, pp.76, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2670750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04181637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental decorrelation requirement for robust estimation of fluorophores using multiple-wavelength excitation fluorescence spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Gautheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Guyotat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiébaud Picart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Alston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diffuse Optical Spectroscopy and Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Munich, France. SPIE; SPIE, Proc. SPIE, pp.87, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2670879⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04187600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards quantitative multispectral excitation fluorescence spectroscopy for intraoperative assistance in glioma resection in neurosurgery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Gautheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Duveiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Simonot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée partenariat du LabEx PRIMES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03700745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of intraoperative functional brain map obtained with RGB imaging with preoperative functional brain map obtained with functional magnetic Resonance imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Josset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Caredda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric van Reeth van Reeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mahieu-Williame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Sablong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">fNIRS 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03420561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real time intraoperative functional brain mapping using a RGB camera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Caredda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15866,123 +15890,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mahieu-Williame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Sablong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Guyotat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque RITS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02142491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intraoperative functional brain mapping based on RGB imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Caredda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15991,123 +16015,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mahieu-Williame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Sablong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Guyotat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">fNIRS UK</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Birmingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02894964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuroimagerie fonctionnelle multispectrale interventionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Caredda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16116,714 +16140,714 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mahieu-Williame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Sablong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Alston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OptDiag 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02894966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MRI-Based Radiomic to Assess Lipomatous Soft Tissue Tumors Malignancy: A Pilot Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Leporq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Bouhamama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bihane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum de la recherche en Cancérologie 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01990614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmentation des muscles individuels en IRM basée sur des approches de recalage non-linéaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin C. Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Le Troter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bendahan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Congrès de la Société Française de Résonance Magnétique en Biologie et Médecine (SFRMBM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Bordeaux, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01560300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An accurate supervised segmentation of 3D individual lower leg muscles from 7T-MRI using label propagation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin C. Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Le Troter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bendahan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MYO-MRI, Imaging in Neuromuscular Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02000564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmentation d’images IRM à 7T des muscles individuels basée sur des approches de propagation de masques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin C. Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Le Troter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bendahan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15es Journées de la Société Française de Myologie (JSFM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Colmar, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02000426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repeatability and reproducibility of in vivo magnetic resonance T1rho relaxation time measurements of hip cartilage at 3T</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angéline Nemeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Di Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMRM 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Singapour, Singapore. pp.Abstract #4490</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01434177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16833,160 +16857,160 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Twelve Years of LabEx PRIMES (2012-2024)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Peyrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Dauvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francoise Peyrin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Beuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Zenodo, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.14794956⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04928878v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16996,143 +17020,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de traitement d'un tissu biologique vivant avec auto-calibrage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Caredda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Montcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mahieu-Williame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Sablong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: 2103802. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04142155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17142,131 +17166,281 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation de la dynamique du système de déplacements urbains : une plate-forme de modélisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Raux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Sdika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hermemier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00093625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fluorescence spectroscopy precorrection model robust to large variability of optical properties: application to point of care quantitative liver graft viability assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Uzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Gautheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaël Sdika</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">halshs-00093625v1</w:t>
+                <w:t xml:space="preserve">Xavier Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05590468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId424"/>
+      <w:footerReference w:type="default" r:id="rId427"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -17413,51 +17587,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776992v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Wargnier-Dauchelle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grenier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Durand-Dubief" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cotton" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Sdika" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2024.111186" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427625v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Uzel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gautheron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lopez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rossignol" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Muller" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.587424" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820344v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chopinet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brustlein" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Moyon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics14202292" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214565v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Vaziri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huawei Liu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Xie" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Ratiney" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2023.1219343" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369614v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Caredda" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cohen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mahieu-Williame" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Sablong" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.491292" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110698v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2023.3282789" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188757v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sdika" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H&#233;bert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Montcel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2023.3299689" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170059v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. van Reeth" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2023.120286" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148181v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Martin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sciolla" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Quetin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delachartre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2021.104268" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423345v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Schneider" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics11112067" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568247v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caredda" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mahieu-Williame" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sablong" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guyotat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2020.04.004" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908361v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Guyotat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10155158" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107185v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Leporq" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bouhamama" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Pilleul" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lame" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bihane" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40644-020-00354-7" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956237v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/mcom/3419" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009072v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Daviller" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ratiney" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Croisille" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2019.103455" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135018v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2019.05.001" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425832v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Alston" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.NPh.6.4.045015" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974104v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rousseau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2018.12.005" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275956v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Ganaye" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill Triggs" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Benoit-Cattin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2019.101551" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690881v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charley Gros" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin de Leener" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Dupont" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Martin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fehlings" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2017.12.001" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560104v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Nemeth" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Di Marco" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Boutitie" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sdika" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Grenier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.25799" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375862v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tonson" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Fur" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick J Cozzone" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bendahan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10334-015-0511-6" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01414352v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Taso" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Troter" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cohen-Adad" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Arnoux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2015.05.034" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799683v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric van Reeth van Reeth" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geetha Soujanya" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cervenansky" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chueh Loo Poh" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375850v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.4935946" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117512v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.S. Fonov" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Troter" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taso" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Leener" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2014.08.057" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977517v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Merhej" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ratiney" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Diab" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khalil" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.3100" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R9TP8G0V-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097040v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Taso" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Le Troter" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sdika" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Ranjeva" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Guye" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902498v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/120879920" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902499v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Gourraud" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Khankhanian" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.G. Henry" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beheshtian" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/aws363" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617749v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chung" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Courcot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Moffat" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rae" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617791v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2009.12.004" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902507v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pelletier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.20566" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6D7321E41EADEC99E79C82A6EEA88FE87E9E9A6A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902508v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pelletier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Berman" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2007.10.039" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073305v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2007.905820" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443421v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Noworolski" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Srinivasan" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. G. Henry" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548616v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2006.871980" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443422v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Coenradie" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cavassila" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. van Ormondt" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298892v2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maitre" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Bretin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ducros" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776927v3" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-E Thiboud" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Wargnier-Dauchelle" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lefort" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Duchateau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423810v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Brige" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ECBO.2025.M4B.1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269500v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Uzel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Meyronet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ECBO.2025.Th4A.5" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385068v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Van-Reeth" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Fort" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi&#233;baud Picart" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ECBO.2025.M3A.15" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971677v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Elliott Thiboud" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lefort" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duchateau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423811v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boulanger" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ECBO.2025.Tu1A.6" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628154v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Montcel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3017175" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617157v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=antoine uzel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Meyronet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628102v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3001895" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533981v2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Phan" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-72104-5_27" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310110v2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI56570.2024.10635884" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561863v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480308v2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Vila" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Medernach" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#233;s Gonzalez" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Bonnet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Chatelain" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3641525.3663626" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617068v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3017172" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628297v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Uzel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Chopinet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Montcel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617079v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3022093" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661800v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Ezhov" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lange" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Giannoni" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3016632" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561860v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959009v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adithep Kawinkij" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279251v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2669268" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183379v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Hachicha" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Le" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181635v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2670506" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006057v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Des Ligneris" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Glatard" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI53787.2023.10230482" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687207v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2621235" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687220v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Josset" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2621507" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700652v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665499v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu H&#233;bert" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2620945" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597733v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212961v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261989v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519714v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Xie" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Li" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262003v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien C Schneider" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262012v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212945v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI48211.2021.9434074" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539551v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2545968" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129946v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nima Hatami" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142540v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266792v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142519v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148378v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2019.8925799" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812045v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2018.8363652" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904617v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902495v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Sablong" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Alston" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904680v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921659v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043054v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyu Wang" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Qu&#233;tin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2018.8580214" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904641v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721389v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Callot" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077604v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin C. Ogier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Four&#233;" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bendahan David" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713965v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan R. Martin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael G. Fehlings" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66185-8_80" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451713v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2016.7493445" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288505v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. van Reeth van Reeth" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gaillard" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-H. Luppi" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Libourel" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272177v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Beuf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2015.7163947" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288527v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaillard" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Herv&#233; Luppi" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Antoine Libourel" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117634v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benhamou" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117699v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117689v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cohen-Adad" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849981v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Frindel" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rositi" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chauveau" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-H. Cho" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128036v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pilleul" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dumortier" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guillaud" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Lefort" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879479v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Fur" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902502v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. . Cozzone" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902500v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duhamel" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Marqueste" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tachrount" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Decherchi" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902503v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tonson" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bendahan" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902504v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hebert" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Cozzone" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879492v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902505v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879496v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879500v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Touret" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bernard" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879508v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bucur" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pilleul" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2008.4541300" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879435v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Noworolski" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902510v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthijs Douze" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cordelia Schmid" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879442v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Capobianco" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rabeson" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cudalbu" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434416v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my E Cohen" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424000v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423794v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rossignol" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Muller" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajt.2025.07.1330" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313762v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423970v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423804v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajt.2025.07.1763" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495349v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moyne" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Muleki Seya" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434396v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958946v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531824v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442274v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531799v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239875v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Cotton" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181637v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2670750" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187600v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2670879" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700745v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Duveiller" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Simonot" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420561v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142491v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894964v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894966v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alston" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990614v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lame" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560300v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02000564v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02000426v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434177v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Nemeth" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beuf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928878v2" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Peyrin" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dauvergne" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Adam" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14794956" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142155v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00093625v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Raux" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hermemier" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590467v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Uzel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gautheron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lopez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rossignol" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Muller" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.587424" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776992v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Wargnier-Dauchelle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grenier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Durand-Dubief" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cotton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Sdika" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2024.111186" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820344v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chopinet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brustlein" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Moyon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics14202292" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369614v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Caredda" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cohen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mahieu-Williame" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Sablong" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.491292" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214565v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Vaziri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huawei Liu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Xie" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Ratiney" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2023.1219343" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110698v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2023.3282789" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188757v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sdika" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H&#233;bert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Montcel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2023.3299689" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170059v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. van Reeth" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2023.120286" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148181v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Martin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sciolla" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Quetin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delachartre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2021.104268" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423345v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Schneider" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics11112067" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568247v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caredda" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mahieu-Williame" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sablong" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guyotat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2020.04.004" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908361v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Guyotat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10155158" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107185v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Leporq" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bouhamama" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Pilleul" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lame" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bihane" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40644-020-00354-7" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009072v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Daviller" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ratiney" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Croisille" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2019.103455" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H2M7GPC2-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956237v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/mcom/3419" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135018v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2019.05.001" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425832v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Alston" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.NPh.6.4.045015" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974104v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rousseau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2018.12.005" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275956v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Ganaye" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill Triggs" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Benoit-Cattin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2019.101551" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690881v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charley Gros" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin de Leener" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Dupont" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Martin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fehlings" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2017.12.001" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560104v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Nemeth" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Di Marco" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Boutitie" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sdika" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Grenier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.25799" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375862v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tonson" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Fur" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick J Cozzone" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bendahan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10334-015-0511-6" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01414352v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Taso" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Troter" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cohen-Adad" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Arnoux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2015.05.034" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SWHK5M49-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799683v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric van Reeth van Reeth" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geetha Soujanya" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cervenansky" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chueh Loo Poh" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375850v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.4935946" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117512v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.S. Fonov" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Troter" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taso" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Leener" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2014.08.057" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977517v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Merhej" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ratiney" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Diab" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khalil" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.3100" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R9TP8G0V-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097040v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Taso" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Le Troter" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sdika" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Ranjeva" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Guye" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902498v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/120879920" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902499v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Gourraud" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Khankhanian" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.G. Henry" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beheshtian" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/aws363" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617749v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chung" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Courcot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Moffat" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rae" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617791v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2009.12.004" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902507v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pelletier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.20566" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6D7321E41EADEC99E79C82A6EEA88FE87E9E9A6A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902508v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pelletier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Berman" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2007.10.039" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073305v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2007.905820" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443421v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Noworolski" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Srinivasan" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. G. Henry" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548616v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2006.871980" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443422v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Coenradie" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cavassila" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. van Ormondt" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298892v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maitre" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Bretin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ducros" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776927v3" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-E Thiboud" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Wargnier-Dauchelle" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lefort" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Duchateau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423810v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Brige" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ECBO.2025.M4B.1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385068v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Van-Reeth" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Fort" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi&#233;baud Picart" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ECBO.2025.M3A.15" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971677v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Elliott Thiboud" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lefort" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duchateau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269500v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Uzel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Meyronet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ECBO.2025.Th4A.5" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423811v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boulanger" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ECBO.2025.Tu1A.6" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617157v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=antoine uzel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Meyronet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628102v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Montcel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3001895" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533981v2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Phan" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-72104-5_27" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628154v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3017175" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310110v2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI56570.2024.10635884" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480308v2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Vila" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Medernach" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#233;s Gonzalez" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Bonnet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Chatelain" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3641525.3663626" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561863v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617068v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3017172" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628297v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Uzel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Chopinet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Montcel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617079v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3022093" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959009v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Giannoni" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lange" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Ezhov" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adithep Kawinkij" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661800v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3016632" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561860v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279251v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2669268" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183379v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Hachicha" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Le" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181635v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2670506" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006057v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Des Ligneris" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Glatard" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI53787.2023.10230482" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687220v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Josset" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2621507" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687207v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2621235" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700652v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665499v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu H&#233;bert" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2620945" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597733v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212961v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261989v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519714v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Xie" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Li" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262003v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien C Schneider" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262012v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212945v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI48211.2021.9434074" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539551v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2545968" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129946v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nima Hatami" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266792v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142540v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142519v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148378v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2019.8925799" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904617v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902495v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Sablong" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Alston" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812045v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2018.8363652" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904680v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921659v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904641v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043054v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyu Wang" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Qu&#233;tin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2018.8580214" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721389v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Callot" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077604v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin C. Ogier" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Four&#233;" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bendahan David" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713965v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan R. Martin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael G. Fehlings" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66185-8_80" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451713v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2016.7493445" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288505v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. van Reeth van Reeth" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gaillard" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-H. Luppi" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Libourel" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272177v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Beuf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2015.7163947" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288527v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaillard" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Herv&#233; Luppi" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Antoine Libourel" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117634v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benhamou" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117699v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117689v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cohen-Adad" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849981v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Frindel" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rositi" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chauveau" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-H. Cho" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128036v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pilleul" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dumortier" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guillaud" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Lefort" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879479v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Fur" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902502v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. . Cozzone" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902500v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duhamel" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Marqueste" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tachrount" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Decherchi" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902503v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tonson" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bendahan" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879492v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902504v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hebert" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Cozzone" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902505v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879496v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879500v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Touret" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bernard" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879508v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bucur" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pilleul" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2008.4541300" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879435v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Noworolski" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879442v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Capobianco" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rabeson" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cudalbu" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902510v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthijs Douze" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cordelia Schmid" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424000v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423794v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rossignol" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Muller" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajt.2025.07.1330" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434416v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my E Cohen" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423970v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313762v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423804v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajt.2025.07.1763" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495349v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moyne" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Muleki Seya" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434396v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531824v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442274v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958946v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531799v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239875v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Cotton" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181637v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2670750" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187600v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2670879" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700745v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Duveiller" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Simonot" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420561v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142491v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894964v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894966v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alston" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990614v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lame" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560300v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02000564v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02000426v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434177v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Nemeth" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beuf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928878v2" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Peyrin" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dauvergne" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Adam" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14794956" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142155v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00093625v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Raux" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hermemier" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590468v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>