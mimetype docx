--- v1 (2026-04-25)
+++ v2 (2026-05-16)
@@ -516,425 +516,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04820344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A priori free spectral unmixing with periodic absorbance changes: application for auto-calibrated intraoperative functional brain mapping</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Sablong</w:t>
+                <w:t xml:space="preserve">A Weakly Supervised Gradient Attribution Constraint for Interpretable Classification and Anomaly Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Wargnier-Dauchelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Durand-Dubief</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cotton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical optics express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/BOE.491292⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMI.2023.3282789⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04369614v1</w:t>
+                <w:t xml:space="preserve">hal-04110698v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of deep learning models for quality control of MR spectra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Vaziri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huawei Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Ratiney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 17, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fnins.2023.1219343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04214565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Weakly Supervised Gradient Attribution Constraint for Interpretable Classification and Anomaly Detection</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">François Cotton</w:t>
+                <w:t xml:space="preserve">A priori free spectral unmixing with periodic absorbance changes: application for auto-calibrated intraoperative functional brain mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Caredda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mahieu-Williame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Sablong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Biomedical optics express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (1), pp.387. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMI.2023.3282789⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/BOE.491292⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04110698v2</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04369614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An explicit Estimated Baseline Model for Robust Estimation of Fluorophores using Multiple-Wavelength Excitation Fluorescence Spectroscopy</w:t>
               </w:r>
@@ -1037,90 +1037,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intraoperative identification of functional brain areas with RGB imaging using statistical parametric mapping: Simulation and clinical studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Caredda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. van Reeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mahieu-Williame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Sablong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1301,77 +1301,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intraoperative Resting-State Functional Connectivity Based on RGB Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Caredda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mahieu-Williame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Sablong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1569,77 +1569,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Spectral Combination of a Hyperspectral Camera for Intraoperative Hemodynamic and Metabolic Brain Mapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Caredda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mahieu-Williame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Sablong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2189,412 +2189,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02135018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intraoperative quantitative functional brain mapping using an RGB camera</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Repetitive Motion Compensation for Real Time Intraoperative Video Processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Sdika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Alston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Guyotat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mahieu-Williame</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laure Alston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurophotonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/1.NPh.6.4.045015⟩</w:t>
+              <w:t xml:space="preserve">Medical Image Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 53, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.media.2018.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02425832v1</w:t>
+                <w:t xml:space="preserve">hal-01974104v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repetitive Motion Compensation for Real Time Intraoperative Video Processing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Removing Segmentation Inconsistencies with Semi-Supervised Non-Adjacency Constraint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Ganaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bill Triggs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Benoit-Cattin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Image Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 53, pp.1-10. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.media.2018.12.005⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 58, pp.101551. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.media.2019.101551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01974104v2</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02275956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Removing Segmentation Inconsistencies with Semi-Supervised Non-Adjacency Constraint</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Antoine Ganaye</w:t>
+                <w:t xml:space="preserve">Intraoperative quantitative functional brain mapping using an RGB camera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Caredda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mahieu-Williame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Sablong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Alston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Image Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 58, pp.101551. </w:t>
+              <w:t xml:space="preserve">Neurophotonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (04), pp.1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.media.2019.101551⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/1.NPh.6.4.045015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02275956v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02425832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic spinal cord localization, robust to MRI contrasts using global curve optimization</w:t>
               </w:r>
@@ -4583,51 +4583,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boundary conditions for Young - van Vliet recursive filtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bill Triggs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4791,1742 +4791,1703 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00443422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (73)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (74)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint reconstruction and pansharpening for high-resolution hyperspectral single-pixel imaging</w:t>
+                <w:t xml:space="preserve">FRUGAL-COMBAT: AN ULTRA-LOW-SAMPLE DIFFUSION MRI HARMONIZATION METHOD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Maitre</w:t>
+                <w:t xml:space="preserve">Baptiste Pierrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elie Bretin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michaël Sdika</w:t>
+                <w:t xml:space="preserve">Pierre-Marc Jodoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Acoustics, Speech, and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2026, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">ISBI2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Apr 2026, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05298892v2</w:t>
+                <w:t xml:space="preserve">hal-05607239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Better Interpretability of Sepsis Prediction by Deep Neural Networks with Variable-wise Attribution Maps</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Joint reconstruction and pansharpening for high-resolution hyperspectral single-pixel imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.-E Thiboud</w:t>
+                <w:t xml:space="preserve">Elie Bretin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Wargnier-Dauchelle</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">M Sdika</w:t>
+                <w:t xml:space="preserve">Nicolas Ducros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE International Symposium on Biomedical Imaging (ISBI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Houston (Texas), United States</w:t>
+              <w:t xml:space="preserve">International Conference on Acoustics, Speech, and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04776927v3</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05298892v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liver Steatosis Evaluation in Transplantation: Near-Infrared Diffuse reflectance Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Uzel</w:t>
+                <w:t xml:space="preserve">Vers une meilleure interprétabilité des réseaux de neurones pour la prédiction du sepsis via des cartes d'attribution variable par variable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Elliott Thiboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Wargnier-Dauchelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Duchateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Biomedical Optics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale (IABM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Nice, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05423810v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04971677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated registration of intraoperative optical images with preoperative MRI</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charly Caredda</w:t>
+                <w:t xml:space="preserve">Intraoperative Glioma Delineation with robust estimation of 5-ALA-Induced PpIX Contributions in Multiple-Wavelength Excitation Fluorescence Spectroscopy : Application on Clinical data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Gautheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sdika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Guyotat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Uzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Van-Reeth</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Thiébaud Picart</w:t>
+                <w:t xml:space="preserve">D. Meyronet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Biomedical Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2025, Munich, Germany. pp.M3A.15, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/ECBO.2025.M3A.15⟩</w:t>
+              <w:t xml:space="preserve">, 2025, München, France. pp.Th4A.5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/ECBO.2025.Th4A.5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05385068v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05269500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une meilleure interprétabilité des réseaux de neurones pour la prédiction du sepsis via des cartes d'attribution variable par variable</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automated registration of intraoperative optical images with preoperative MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Caredda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Van-Reeth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernand Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Sdika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Elliott Thiboud</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thiébaud Picart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale (IABM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Conference on Biomedical Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Munich, Germany. pp.M3A.15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/ECBO.2025.M3A.15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04971677v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05385068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intraoperative Glioma Delineation with robust estimation of 5-ALA-Induced PpIX Contributions in Multiple-Wavelength Excitation Fluorescence Spectroscopy : Application on Clinical data</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Guyotat</w:t>
+                <w:t xml:space="preserve">Towards Better Interpretability of Sepsis Prediction by Deep Neural Networks with Variable-wise Attribution Maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-E Thiboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Uzel</w:t>
+                <w:t xml:space="preserve">V Wargnier-Dauchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Meyronet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Duchateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Sdika</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Biomedical Optics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2025 IEEE International Symposium on Biomedical Imaging (ISBI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Houston (Texas), United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05269500v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04776927v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical Properties Corrected Fluorescence Spectroscopy for Liver Graft Viability Monitoring</w:t>
+                <w:t xml:space="preserve">Liver Steatosis Evaluation in Transplantation: Near-Infrared Diffuse reflectance Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Uzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Xavier Muller</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Sdika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Chopinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Boulanger</w:t>
+                <w:t xml:space="preserve">Pauline Brige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Biomedical Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2025, München, France. pp.Tu1A.6, </w:t>
+              <w:t xml:space="preserve">, Jun 2025, München, France. pp.M4B.1, </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/ECBO.2025.Tu1A.6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/ECBO.2025.M4B.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05423811v1</w:t>
+                <w:t xml:space="preserve">hal-05423810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application on Clinical Data of Robust Estimation of PpIX in Multispectral Excited Fluorescence Spectroscopy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Guyotat</w:t>
+                <w:t xml:space="preserve">Optical Properties Corrected Fluorescence Spectroscopy for Liver Graft Viability Monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Uzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sdika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">antoine uzel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Meyronet</w:t>
+                <w:t xml:space="preserve">N. Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RITS 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Conference on Biomedical Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, München, France. pp.Tu1A.6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/ECBO.2025.Tu1A.6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04617157v1</w:t>
+                <w:t xml:space="preserve">hal-05423811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near infrared diffuse reflectance spectroscopy for fat quantification in fatty liver disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Uzel</w:t>
+                <w:t xml:space="preserve">Dynamic Single-Pixel Imaging on an Extended Field of View without Warping the Patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Bretin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ducros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Montcel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Biomedical and Clinical Diagnostic and Surgical Guidance Systems XXII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, San-Francisco, United States. pp.29, </w:t>
+              <w:t xml:space="preserve">International Conference on Medical Image Computing and Computer Assisted Intervention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Marrakech, Morocco. pp 275-284, </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.3001895⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-72104-5_27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04628102v1</w:t>
+                <w:t xml:space="preserve">hal-04533981v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Single-Pixel Imaging on an Extended Field of View without Warping the Patterns</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elie Bretin</w:t>
+                <w:t xml:space="preserve">Application on Clinical Data of Robust Estimation of PpIX in Multispectral Excited Fluorescence Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Gautheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Sdika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Guyotat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Phan</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">antoine uzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Meyronet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Medical Image Computing and Computer Assisted Intervention</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">RITS 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Clermond - Ferrand, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04533981v2</w:t>
+                <w:t xml:space="preserve">hal-04617157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near infrared diffuse reflectance spectroscopy quantification in fatty liver disease</w:t>
+                <w:t xml:space="preserve">Near infrared diffuse reflectance spectroscopy for fat quantification in fatty liver disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Uzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Sdika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Chopinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Montcel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tissue Optics and Photonics III</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.3017175⟩</w:t>
+              <w:t xml:space="preserve">Advanced Biomedical and Clinical Diagnostic and Surgical Guidance Systems XXII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, San-Francisco, United States. pp.29, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.3001895⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04628154v1</w:t>
+                <w:t xml:space="preserve">hal-04628102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid single-pixel camera for dynamic hyperspectral imaging</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Mahieu-Williame</w:t>
+                <w:t xml:space="preserve">Near infrared diffuse reflectance spectroscopy quantification in fatty liver disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Uzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Chopinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Ducros</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Montcel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE International Symposium on Biomedical Imaging (ISBI)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tissue Optics and Photonics III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Strasbourg, France. pp.8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.3017175⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISBI56570.2024.10635884⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04310110v2</w:t>
+                <w:t xml:space="preserve">hal-04628154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Impact of Hardware Variability on Applications Packaged with Docker and Guix: a Case Study in Neuroimaging</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hybrid single-pixel camera for dynamic hyperspectral imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Bretin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mahieu-Williame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Sdika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ducros</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM REP'24</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3641525.3663626⟩</w:t>
+              <w:t xml:space="preserve">2024 IEEE International Symposium on Biomedical Imaging (ISBI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Athens, France. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISBI56570.2024.10635884⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04480308v2</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04310110v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An unexpected confounder: how brain shape can be used to classify MRI scans ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Wargnier-Dauchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6555,2942 +6516,2981 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Imaging with Deep Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04561863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of liver viability for transplantation by fluorescence spectroscopy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Xavier Muller</w:t>
+                <w:t xml:space="preserve">The Impact of Hardware Variability on Applications Packaged with Docker and Guix: a Case Study in Neuroimaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Vila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Medernach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inés Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics Europe 2024</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.3017172⟩</w:t>
+              <w:t xml:space="preserve">ACM REP'24</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM, Jun 2024, Rennes, France. pp.75-84, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3641525.3663626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04617068v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04480308v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification de graisse pour la stéatose hépatique par spectroscopie proche infrarouge en réflectance diffuse</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A Uzel</w:t>
+                <w:t xml:space="preserve">Evaluation of liver viability for transplantation by fluorescence spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Uzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Gautheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche en Imagerie et Technologies pour la Santé 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Photonics Europe 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Strasbourg, France. pp.PC130090F, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.3017172⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04628297v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04617068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust estimation of 5-ALA-induced PpIX contributions in multiple-wavelength excitation fluorescence spectroscopy to improve intraoperative glioma detection: application on clinical data</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantification de graisse pour la stéatose hépatique par spectroscopie proche infrarouge en réflectance diffuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Uzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Chopinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Sdika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Montcel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics Europe 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Recherche en Imagerie et Technologies pour la Santé 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Aubière, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04617079v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04628297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HyperProbe consortium: innovate tumour neurosurgery with innovative photonic solutions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Adithep Kawinkij</w:t>
+                <w:t xml:space="preserve">Robust estimation of 5-ALA-induced PpIX contributions in multiple-wavelength excitation fluorescence spectroscopy to improve intraoperative glioma detection: application on clinical data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Gautheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Sdika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Guyotat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Uzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Meyronet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFNR 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Photonics Europe 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Strasbourg, France. pp.1300908, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.3022093⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04959009v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04617079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pixel-wise and real-time estimation of optical mean path length using deep learning: application for intraoperative functional brain mapping</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">HyperProbe consortium: innovate tumour neurosurgery with innovative photonic solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Caredda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Giannoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Ezhov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Luca Giannoni</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adithep Kawinkij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Biophotonics III</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SFNR 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Neuroradiologie, Mar 2024, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04661800v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04959009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constrained non-negative networks for a more explainable and interpretable classification</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">François Cotton</w:t>
+                <w:t xml:space="preserve">Pixel-wise and real-time estimation of optical mean path length using deep learning: application for intraoperative functional brain mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Caredda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Ezhov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Giannoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Imaging with Deep Learning</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Clinical Biophotonics III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Strasbourg, France. pp.35, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.3016632⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04561860v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04661800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near infrared diffuse reflectance spectroscopy for fat quantification in non-alcoholic fatty liver disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Uzel</w:t>
+                <w:t xml:space="preserve">Constrained non-negative networks for a more explainable and interpretable classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Wargnier-Dauchelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Durand-Dubief</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cotton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Montcel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diffuse Optical Spectroscopy and Imaging</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Medical Imaging with Deep Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04279251v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04561860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Unsupervised Image to Template Registration Without Image Similarity Loss</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Valentine Wargnier-Dauchelle</w:t>
+                <w:t xml:space="preserve">Near infrared diffuse reflectance spectroscopy for fat quantification in non-alcoholic fatty liver disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Uzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Chopinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Montcel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Image Learning with Limited and Noisy Data, Second International Workshop, MILLanD 2023, Held in Conjunction with MICCAI 2023, Vancouver, Proceedings</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Diffuse Optical Spectroscopy and Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Munich, Germany. pp.60, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2669268⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04183379v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04279251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Separable spectral unmixing based on the learning of periodic absorbance changes: application to functional brain mapping using RGB imaging</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Sablong</w:t>
+                <w:t xml:space="preserve">Robust Unsupervised Image to Template Registration Without Image Similarity Loss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slim Hachicha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Wargnier-Dauchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conferences on Biomedical Optics, 2023, Munich, Germany</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Medical Image Learning with Limited and Noisy Data, Second International Workshop, MILLanD 2023, Held in Conjunction with MICCAI 2023, Vancouver, Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Vancouver, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04181635v1</w:t>
+                <w:t xml:space="preserve">hal-04183379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reproducibility of Tumor Segmentation Outcomes with a Deep Learning Model</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Tristan Glatard</w:t>
+                <w:t xml:space="preserve">Separable spectral unmixing based on the learning of periodic absorbance changes: application to functional brain mapping using RGB imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Caredda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mahieu-Williame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Sablong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Biomedical Imaging (ISBI)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISBI53787.2023.10230482⟩</w:t>
+              <w:t xml:space="preserve">European Conferences on Biomedical Optics, 2023, Munich, Germany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SPIE, Jun 2023, Munchen, Germany. pp.44, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2670506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04006057v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04181635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of intraoperative functional brain maps obtained with RGB imaging with preoperative functional magnetic resonance Imaging maps: a task-based and resting-state study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charly Caredda</w:t>
+                <w:t xml:space="preserve">Reproducibility of Tumor Segmentation Outcomes with a Deep Learning Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Des Ligneris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Josset</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Sablong</w:t>
+                <w:t xml:space="preserve">Tristan Glatard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Biophotonics II</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Strasbourg, France. pp.14, </w:t>
+              <w:t xml:space="preserve">International Symposium on Biomedical Imaging (ISBI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Cartagena de Indias, Colombia. </w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2621507⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISBI53787.2023.10230482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03687220v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04006057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of brain simulating liquid and numeric phantoms for evaluating hemodynamic changes in intraoperative functional brain mapping studies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Comparison of intraoperative functional brain maps obtained with RGB imaging with preoperative functional magnetic resonance Imaging maps: a task-based and resting-state study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Caredda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Josset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric van Reeth van Reeth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mahieu-Williame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Sablong</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacques Guyotat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Biophotonics II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2022, Strasbourg, France. pp.37, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2621235⟩</w:t>
+              <w:t xml:space="preserve">, Apr 2022, Strasbourg, France. pp.14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2621507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03687207v1</w:t>
+                <w:t xml:space="preserve">hal-03687220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intraoperative optical imaging for neurosurgery guidance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Design of brain simulating liquid and numeric phantoms for evaluating hemodynamic changes in intraoperative functional brain mapping studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Caredda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Bruno Montcel</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mahieu-Williame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Sablong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Sdika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Guyotat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la Recherche en Imagerie et Technologies pour la Santé (RITS ) 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Clinical Biophotonics II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Strasbourg, France. pp.37, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2621235⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03700652v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03687207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Estimation of 5-ALA Induced PpIX Multiple-Wavelength Excitation Fluorescence Spectroscopy for Improving Glioma Classification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intraoperative optical imaging for neurosurgery guidance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Caredda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Alston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Gautheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mahieu-Williame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Montcel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics Europe, Clinical Biophotonics II ; SPIE proceedings</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées de la Recherche en Imagerie et Technologies pour la Santé (RITS ) 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2620945⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03665499v1</w:t>
+                <w:t xml:space="preserve">hal-03700652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of Fluorescence Contributions using Multiple-Wavelength Excitation: the example of PpIX for improving Glioma Classification</w:t>
+                <w:t xml:space="preserve">Robust Estimation of 5-ALA Induced PpIX Multiple-Wavelength Excitation Fluorescence Spectroscopy for Improving Glioma Classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Gautheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Sdika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Montcel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Imagerie Optique Non Conventionnelle (JIONC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Photonics Europe, Clinical Biophotonics II ; SPIE proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Strasbourg, France. pp.1214607, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2620945⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03597733v1</w:t>
+                <w:t xml:space="preserve">hal-03665499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un Classifieur plus Interprétable pour la SEP</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michaël Sdika</w:t>
+                <w:t xml:space="preserve">Estimation of Fluorescence Contributions using Multiple-Wavelength Excitation: the example of PpIX for improving Glioma Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Gautheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Sdika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Hébert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Montcel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Société Française de Résonance Magnétique en Biologie et Médecine (SFRMBM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journées Imagerie Optique Non Conventionnelle (JIONC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03212961v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03597733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intraoperative Statistical Parametric Brain Mapping using RGB Imaging</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Sablong</w:t>
+                <w:t xml:space="preserve">Un Classifieur plus Interprétable pour la SEP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Wargnier-Dauchelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Durand-Dubief</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cotton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conferences on Biomedical Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Munchen, Germany</w:t>
+              <w:t xml:space="preserve">Congrès Société Française de Résonance Magnétique en Biologie et Médecine (SFRMBM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03261989v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03212961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of Deep Leaning Model for Quality Control of Short-echo 7T MRSI with Various Disease Types</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">H. Ratiney</w:t>
+                <w:t xml:space="preserve">Intraoperative Statistical Parametric Brain Mapping using RGB Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Caredda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mahieu-Williame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Sablong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Guyotat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 ISMRM &amp; SMRT Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, virtual Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">European Conferences on Biomedical Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Munchen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03519714v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03261989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intraoperative Resting State Functional Connectivity Based on RGB Imaging</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Application of Deep Leaning Model for Quality Control of Short-echo 7T MRSI with Various Disease Types</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Sablong</w:t>
+                <w:t xml:space="preserve">Huawei Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ratiney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Li</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conferences on Biomedical Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Munchen (virtual), Germany</w:t>
+              <w:t xml:space="preserve">2021 ISMRM &amp; SMRT Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, virtual Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03262003v1</w:t>
+                <w:t xml:space="preserve">hal-03519714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Spectral Combination of a Hyperspectral Camera for Intraoperative Hemodynamic and Metabolic Brain Mapping</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Intraoperative Resting State Functional Connectivity Based on RGB Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Caredda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mahieu-Williame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Sablong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacques Guyotat</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien C Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conferences on Biomedical Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Munchen (virtual), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03262012v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03262003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A More Interpretable Classifier for Multiple Sclerosis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">François Cotton</w:t>
+                <w:t xml:space="preserve">Optimal Spectral Combination of a Hyperspectral Camera for Intraoperative Hemodynamic and Metabolic Brain Mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Caredda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mahieu-Williame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Sablong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Guyotat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Biomedical Imaging (ISBI)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Conferences on Biomedical Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Munchen (virtual), Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03212945v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03262012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intraoperative functional and metabolic brain mapping using hyperspectral imaging</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Sablong</w:t>
+                <w:t xml:space="preserve">A More Interpretable Classifier for Multiple Sclerosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Wargnier-Dauchelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Durand-Dubief</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cotton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonic west</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Symposium on Biomedical Imaging (ISBI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Nice, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISBI48211.2021.9434074⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2545968⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02539551v1</w:t>
+                <w:t xml:space="preserve">hal-03212945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MR SPECTROSCOPY ARTIFACT REMOVAL WITH U-NET CONVOLUTIONAL NEURAL NETWORK</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Ratiney</w:t>
+                <w:t xml:space="preserve">Intraoperative functional and metabolic brain mapping using hyperspectral imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Caredda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mahieu-Williame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Sablong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Guyotat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th Annual meeting of the ISMRM</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Photonic west</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, San Francisco, United States. pp.11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2545968⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02129946v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02539551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MRI-based radiomic to predict lipomatous soft tissue tumors malignancy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Leporq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9549,4200 +9549,4295 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th Annual meeting of the ISMRM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02266792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pixel-wise modied Beer-Lambert model for intraoperative functional brain mapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Caredda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mahieu-Williame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Sablong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Montcel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conferences on Biomedical Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02142540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real time intraoperative functional brain mapping using a RGB camera</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Sablong</w:t>
+                <w:t xml:space="preserve">MR SPECTROSCOPY ARTIFACT REMOVAL WITH U-NET CONVOLUTIONAL NEURAL NETWORK</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nima Hatami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Ratiney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conferences on Biomedical Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Munich, Germany</w:t>
+              <w:t xml:space="preserve">27th Annual meeting of the ISMRM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02142519v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02129946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation of neonates cerebral ventricles with 2D CNN in 3D US data: suitable training-set size and data augmentation strategies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Sciolla</w:t>
+                <w:t xml:space="preserve">Real time intraoperative functional brain mapping using a RGB camera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Caredda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mahieu-Williame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Sablong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Guyotat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE International Ultrasonics Symposium (IUS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Conferences on Biomedical Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Munich, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03148378v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02142519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic Resonance Spectroscopy Quantification using Deep Learning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nima Hatami</w:t>
+                <w:t xml:space="preserve">Segmentation of neonates cerebral ventricles with 2D CNN in 3D US data: suitable training-set size and data augmentation strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Sciolla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hélène Ratiney</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Quetin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MICCAI</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 IEEE International Ultrasonics Symposium (IUS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Glasgow, United Kingdom. pp.2122-2125, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2019.8925799⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01904617v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03148378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuroimagerie fonctionnelle multispectrale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Caredda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mahieu-Williame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Sablong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.M. Alston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OPTDIAG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Paris, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01902495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Integrating Spatial Localization in Convolutional Neural Networks for Brain Image Segmentation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hugues Benoit-Cattin</w:t>
+                <w:t xml:space="preserve">Magnetic Resonance Spectroscopy Quantification using Deep Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nima Hatami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Sdika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Ratiney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE 15th International Symposium on Biomedical Imaging (ISBI 2018)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MICCAI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Grenada, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01812045v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards handling artefacts in Convolutional Neural Networks-based MRS quantification</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hélène Ratiney</w:t>
+                <w:t xml:space="preserve">Towards Integrating Spatial Localization in Convolutional Neural Networks for Brain Image Segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Ganaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Sdika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Benoit-Cattin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMRM MRS Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 IEEE 15th International Symposium on Biomedical Imaging (ISBI 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Washington, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISBI.2018.8363652⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01904680v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01812045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MRI-based radiomic to assess lipomatous soft tissue tumors malignancy: a pilot study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards handling artefacts in Convolutional Neural Networks-based MRS quantification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nima Hatami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Sdika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Ratiney</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Society of Magnetic Resonance in Medicine and European Society of Magnetic Resonance in Medicine and Biology joint Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">ISMRM MRS Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Utrecht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01921659v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-supervised learning for segmentation under semantic constraint</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">MRI-based radiomic to assess lipomatous soft tissue tumors malignancy: a pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Leporq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Bouhamama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bihane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Sdika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MICCAI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Grenada, Spain</w:t>
+              <w:t xml:space="preserve">International Society of Magnetic Resonance in Medicine and European Society of Magnetic Resonance in Medicine and Biology joint Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01904641v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01921659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Segmentation of the Cerebral Ventricle in Neonates Using Deep Learning with 3D Reconstructed Freehand Ultrasound Imaging</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Sciolla</w:t>
+                <w:t xml:space="preserve">Semi-supervised learning for segmentation under semantic constraint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Ganaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Benoit-Cattin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE International Ultrasonics Symposium (IUS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MICCAI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Grenada, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02043054v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Detection of the Spinal Cord Centerline using Machine Learning and Global Nonlinear Optimization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automatic Segmentation of the Cerebral Ventricle in Neonates Using Deep Learning with 3D Reconstructed Freehand Ultrasound Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Sciolla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoyu Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Callot</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe Quétin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche en Imagerie et Technologies pour la Santé - RITS 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 IEEE International Ultrasonics Symposium (IUS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Kobe, Japan. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2018.8580214⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01721389v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02043054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D MRI Segmentation of muscle through 2D multi-label propagation at 7T</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin C. Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Le Troter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bendahan David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th Annual Scientific Meeting of the European Society of Magnetic Resonance in Medicine and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Society of Magnetic Resonance in Medicine and Biology, Oct 2017, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04077604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OptiC: Robust and Automatic Spinal Cord Localization on a Large Variety of MRI Data Using a Distance Transform Based Global Optimization</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Allan R. Martin</w:t>
+                <w:t xml:space="preserve">Automatic Detection of the Spinal Cord Centerline using Machine Learning and Global Nonlinear Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael G. Fehlings</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">V. Callot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Image Computing and Computer-Assisted Intervention − MICCAI 2017</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Recherche en Imagerie et Technologies pour la Santé - RITS 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01713965v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01721389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust real time motion compensation for intraoperative video processing during neurosurgery</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Rousseau</w:t>
+                <w:t xml:space="preserve">OptiC: Robust and Automatic Spinal Cord Localization on a Large Variety of MRI Data Using a Distance Transform Based Global Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charley Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin de Leener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allan R. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael G. Fehlings</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 13th International Symposium on Biomedical Imaging (ISBI 2016)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISBI.2016.7493445⟩</w:t>
+              <w:t xml:space="preserve">Medical Image Computing and Computer-Assisted Intervention − MICCAI 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Québec, Canada. pp.712-719, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-66185-8_80⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01451713v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01713965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the spatial resolution and SNR of rat brain T2-weighted MR images: application of a super-resolution method</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Robust real time motion compensation for intraoperative video processing during neurosurgery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">P.-A. Libourel</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Alston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mahieu-Williame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Guyotat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMRM 23rd Annual Meeting &amp; Exhibition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE 13th International Symposium on Biomedical Imaging (ISBI 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Prague, Czech Republic. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISBI.2016.7493445⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01288505v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01451713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple labels point-set registration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId315" w:history="1">
+                <w:t xml:space="preserve">Improving the spatial resolution and SNR of rat brain T2-weighted MR images: application of a super-resolution method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. van Reeth van Reeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Sdika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-H. Luppi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-A. Libourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE 12th International Symposium on Biomedical Imaging (ISBI)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ISMRM 23rd Annual Meeting &amp; Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Toronto, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01272177v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01288505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration de résolution spatiale et SNR d’images cérébrales pondérées T2 de rat : application de la super-résolution</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michaël Sdika</w:t>
+                <w:t xml:space="preserve">Multiple labels point-set registration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. van Reeth van Reeth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Sdika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-H. Luppi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-A. Libourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Gaillard</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">O. Beuf</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Congrès de la SFRMBM</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2015 IEEE 12th International Symposium on Biomedical Imaging (ISBI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, New-York, United States. pp.609 - 612, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISBI.2015.7163947⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01288527v1</w:t>
+                <w:t xml:space="preserve">hal-01272177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MNI-Poly-AMU Average Anatomical Template for Automatic Spinal Cord Measurements</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gaëtan Lévêque</w:t>
+                <w:t xml:space="preserve">Amélioration de résolution spatiale et SNR d’images cérébrales pondérées T2 de rat : application de la super-résolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric van Reeth van Reeth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Sdika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Benhamou</w:t>
+                <w:t xml:space="preserve">Pierre-Hervé Luppi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Antoine Libourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMRM-ESMRMB Annual Meeting 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Milan, Italy</w:t>
+              <w:t xml:space="preserve">2ème Congrès de la SFRMBM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01117634v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01288527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atlas of White-Matter Tracts in the Human Spinal Cord</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId327" w:history="1">
+                <w:t xml:space="preserve">MNI-Poly-AMU Average Anatomical Template for Automatic Spinal Cord Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.S. Fonov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Le Troter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Taso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Benhamou</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMRM-ESMRMB Annual Meeting 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01117699v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01117634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of a 2D Spinal Cord Probabilistic Atlas. Application to FA Measurement and VBM Study of the GM Atrophy Occurring with Age</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Atlas of White-Matter Tracts in the Human Spinal Cord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Benhamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.S. Fonov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Taso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Le Troter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Cohen-Adad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMRM-ESMRMB Annual Meeting 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2014, Milan, France</w:t>
+              <w:t xml:space="preserve">, May 2014, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01117689v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01117699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Démonstrateur en imagerie à vocation diagnostique dans le cadre de l'AVC</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Frindel</w:t>
+                <w:t xml:space="preserve">Validation of a 2D Spinal Cord Probabilistic Atlas. Application to FA Measurement and VBM Study of the GM Atrophy Occurring with Age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Taso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Le Troter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Sdika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.S. Fonov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Rositi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">T.-H. Cho</w:t>
+                <w:t xml:space="preserve">J. Cohen-Adad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4èmes Journées Démonstrateurs 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Angers, France</w:t>
+              <w:t xml:space="preserve">ISMRM-ESMRMB Annual Meeting 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Milan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00849981v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01117689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liver perfusion quantification with MR-DCE imaging at 3.0 T for liver fibrosis assessment in patients with chronic liver diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Leporq</w:t>
+                <w:t xml:space="preserve">Démonstrateur en imagerie à vocation diagnostique dans le cadre de l'AVC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Frindel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rositi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Pilleul</w:t>
+                <w:t xml:space="preserve">F. Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Dumortier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thibaud Lefort</w:t>
+                <w:t xml:space="preserve">T.-H. Cho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMRM 21st Annual Meeting &amp; Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Salt-Lake City, United States. pp.3911</w:t>
+              <w:t xml:space="preserve">4èmes Journées Démonstrateurs 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01128036v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00849981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a biochemical and structure specific quantitative analysis of the mouse brain using Magnetic Resonance Spectroscopic Imaging at 11.7T</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">O. Beuf</w:t>
+                <w:t xml:space="preserve">Liver perfusion quantification with MR-DCE imaging at 3.0 T for liver fibrosis assessment in patients with chronic liver diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Leporq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Pilleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Dumortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Le Fur</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Olivier Guillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Thématiques GDR "Imagerie in vivo" (IMAGIV)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Paris, Unknown Region</w:t>
+              <w:t xml:space="preserve">ISMRM 21st Annual Meeting &amp; Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Salt-Lake City, United States. pp.3911</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01879479v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01128036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Recombination of Multi-Coils CSI Data using Image Based Sensitivity Map</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards a biochemical and structure specific quantitative analysis of the mouse brain using Magnetic Resonance Spectroscopic Imaging at 11.7T</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ratiney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Beuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Le Fur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. . Cozzone</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cavassila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th Annual meeting of the ISMRM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Montreal, Canada. pp.3478</w:t>
+              <w:t xml:space="preserve">Journées Thématiques GDR "Imagerie in vivo" (IMAGIV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Paris, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01902502v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01879479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vascular Alterations and Recruitment in Spinal Cord Injury Revealed by Multislice Arterial Spin Labeling (ASL) Perfusion Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Duhamel</w:t>
+                <w:t xml:space="preserve">Optimal Recombination of Multi-Coils CSI Data using Image Based Sensitivity Map</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Sdika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Le Fur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tanguy Marqueste</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. . Cozzone</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMRM-ESMRMB Joint Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Stockholm, Sweden. pp.5092</w:t>
+              <w:t xml:space="preserve">20th Annual meeting of the ISMRM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Montreal, Canada. pp.3478</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01902500v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01902502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi Atlas Segmentation of Rat Leg Muscles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vascular Alterations and Recruitment in Spinal Cord Injury Revealed by Multislice Arterial Spin Labeling (ASL) Perfusion Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Marqueste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Tonson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. . Cozzone</w:t>
+                <w:t xml:space="preserve">M. Tachrount</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Bendahan</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Decherchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th Annual meeting of the ISMRM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Montreal, Canada. pp.2562</w:t>
+              <w:t xml:space="preserve">ISMRM-ESMRMB Joint Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Stockholm, Sweden. pp.5092</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01902503v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01902500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short Echo Time H1 Chemical Shift Imaging data quantification in the mouse brain at 11.7T using a constrained parametric macromolecular model</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi Atlas Segmentation of Rat Leg Muscles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Cavassila</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tonson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. . Cozzone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bendahan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMRM-ESMRMB Joint Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Stockholm, Sweden</w:t>
+              <w:t xml:space="preserve">20th Annual meeting of the ISMRM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Montreal, Canada. pp.2562</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01879492v1</w:t>
+                <w:t xml:space="preserve">hal-01902503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation of the Structure of the Mouse Spinal Cord on DTI images</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Short Echo Time H1 Chemical Shift Imaging data quantification in the mouse brain at 11.7T using a constrained parametric macromolecular model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ratiney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Le Fur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">P.J. Cozzone</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cavassila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMRM-ESMRMB Joint Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, Stockholm, Sweden. pp.5115</w:t>
+              <w:t xml:space="preserve">, 2010, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01902504v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01879492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fully Automated White Matter/Gray Matter Segmentation of Mice Spinal Cord on DTI Images</w:t>
+                <w:t xml:space="preserve">Segmentation of the Structure of the Mouse Spinal Cord on DTI images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Callot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Hebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.J. Cozzone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMRM-ESMRMB Joint Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, Stockholm, Sweden. pp.442</w:t>
+              <w:t xml:space="preserve">, 2010, Stockholm, Sweden. pp.5115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01902505v1</w:t>
+                <w:t xml:space="preserve">hal-01902504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards structure specific macromolecular content of mouse brain from Chemical Shift Imaging data at 11.7T</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Fully Automated White Matter/Gray Matter Segmentation of Mice Spinal Cord on DTI Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">S. Cavassila</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Callot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Hebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.J. Cozzone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMRM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Hawai, United States. pp.3293</w:t>
+              <w:t xml:space="preserve">ISMRM-ESMRMB Joint Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Stockholm, Sweden. pp.442</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01879496v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01902505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative assessment of the brain macromolecular content in a mouse model of neuro-inflammation from chemical shift imaging data at 11.7T</w:t>
+                <w:t xml:space="preserve">Towards structure specific macromolecular content of mouse brain from Chemical Shift Imaging data at 11.7T</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ratiney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Sdika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Beuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Le Fur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cavassila</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESMRMB</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Antalya, Turkey. pp.39</w:t>
+              <w:t xml:space="preserve">ISMRM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Hawai, United States. pp.3293</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01879500v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01879496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective Voigt model estimation using multiple random starting values and parameter bounds settings for in vivo hepatic 1H Magnetic Resonance Spectroscopy data</w:t>
+                <w:t xml:space="preserve">Quantitative assessment of the brain macromolecular content in a mouse model of neuro-inflammation from chemical shift imaging data at 11.7T</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ratiney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Le Fur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Sdika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bucur</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">O. Beuf</w:t>
+                <w:t xml:space="preserve">M. Touret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Pilleul</w:t>
+                <w:t xml:space="preserve">A. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging: From Nano to Macro</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ESMRMB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Antalya, Turkey. pp.39</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01879508v1</w:t>
+                <w:t xml:space="preserve">hal-01879500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regional Estimation of T1 Metabolite Relaxation using 2D MRSI and a Bootstrap Approach at 1.5T</w:t>
+                <w:t xml:space="preserve">Effective Voigt model estimation using multiple random starting values and parameter bounds settings for in vivo hepatic 1H Magnetic Resonance Spectroscopy data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ratiney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bucur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Sdika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Beuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.M. Noworolski</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">R.G. Henry</w:t>
+                <w:t xml:space="preserve">F. Pilleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Int. Soc. Magnetic Resonance in Medicine, 14th Scientific Meeting and Exhibition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging: From Nano to Macro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Paris, France. pp.1529-1532, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISBI.2008.4541300⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01879435v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01879508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-Parametric estimation in In vivo MR Spectroscopy</w:t>
+                <w:t xml:space="preserve">Regional Estimation of T1 Metabolite Relaxation using 2D MRSI and a Bootstrap Approach at 1.5T</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ratiney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E. Capobianco</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.M. Noworolski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Cudalbu</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Srinivasan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.G. Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ProRISC, IEEE Benelux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Veldhoven, The, Netherlands. pp.658-667</w:t>
+              <w:t xml:space="preserve">Int. Soc. Magnetic Resonance in Medicine, 14th Scientific Meeting and Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Seattle, Washington, USA, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01879442v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01879435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Semi-Parametric estimation in In vivo MR Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ratiney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Capobianco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Sdika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rabeson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cudalbu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ProRISC, IEEE Benelux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Veldhoven, The, Netherlands. pp.658-667</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01879442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">PhotoMole: retrieval from a database of natural images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthijs Douze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cordelia Schmid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CVPR'05 - IEEE Computer Society Conference on Computer Vision and Pattern Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2005, San Diego, United States. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01902510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13752,435 +13847,435 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liver Steatosis Assesment for Transplantation : Vitamin A Fluorescence and Near-Infrared Spectroscopy</w:t>
+                <w:t xml:space="preserve">Assessment of Liver Graft Viability through Fluorescence-Based Cellular Function Monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Uzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Arthur Gautheron</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sdika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESOT 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WTC 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, San Francisco, United States. American Journal of Transplantation, 25 (8), pp.S570, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ajt.2025.07.1330⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05424000v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05423794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Liver Graft Viability through Fluorescence-Based Cellular Function Monitoring</w:t>
+                <w:t xml:space="preserve">Liver Steatosis Assesment for Transplantation : Vitamin A Fluorescence and Near-Infrared Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Uzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">X. Muller</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Boulanger</w:t>
+                <w:t xml:space="preserve">Pauline Brige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Chopinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Gautheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WTC 2025</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ESOT 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Londres, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05423794v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05424000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A-priori Free Spectral Unmixing based on Tensor Low-rank Decomposition for Intraoperative Hyperspectral Functional Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Caredda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy E Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Guyotat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiébaud Picart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISOTT 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05434416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring Liver Viability: Fluorescence Spectroscopy of Cellular Metabolites in Ischemia-Reperfusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Uzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14239,87 +14334,87 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESOT 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05423970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domain adaptation for MRS deep learning quantification methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Hachicha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14334,73 +14429,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESMRMB 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05313762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining NIR Spectroscopy and Fluorescence for Liver Steatosis Assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Uzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14422,706 +14517,706 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chopinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Brige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WTC 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, San Francisco, United States. American Journal of Transplantation, 25 (8), pp.S747, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ajt.2025.07.1763⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05423804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latent space separation for tissue characterization in ultrasound images using deep learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Muleki Seya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Wargnier-Dauchelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Ultrasonic Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Utrecht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05495349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated registration of intraoperative optical images with preoperative MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Caredda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Van-Reeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernand Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiébaud Picart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFRMBM 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05434396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Unsupervised Image to Template Registration Without Image Similarity Loss</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Valentine Wargnier-Dauchelle</w:t>
+                <w:t xml:space="preserve">Quantification de graisse pour la stéatose hépatique par spectroscopie proche infrarouge en réflectance diffuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Uzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Chopinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Montcel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale, IABM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2024, Grenoble, France</w:t>
+              <w:t xml:space="preserve">RITS 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Aubières, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04531824v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05442274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification de graisse pour la stéatose hépatique par spectroscopie proche infrarouge en réflectance diffuse</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Uzel</w:t>
+                <w:t xml:space="preserve">Robust Unsupervised Image to Template Registration Without Image Similarity Loss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slim Hachicha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Wargnier-Dauchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Montcel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RITS 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Aubières, France</w:t>
+              <w:t xml:space="preserve">Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale, IABM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05442274v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04531824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HyperProbe: Transforming brain surgery by advancing functional-guided neuronavigational imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Caredda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Giannoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Ezhov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adithep Kawinkij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RITS 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Aubière / Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04958946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction et apprentissage sous contraintes de réseaux monotones pour une classification interprétable et la détection d'anomalies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Wargnier-Dauchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15176,73 +15271,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04531799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une contrainte faiblement supervisée sur les attributions basées sur le gradient pour une classification interprétable et la détection d'anomalies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Wargnier-Dauchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15251,253 +15346,253 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Durand-Dubief</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Cotton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Sdika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale (IABM 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04239875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital modeling of a heterogeneous and dynamic brain phantom: application to the choice of an RGB camera for intraoperative functional brain mapping studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Caredda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mahieu-Williame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Sablong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Montcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conferences on Biomedical Optics 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Munchen, Germany. SPIE, pp.76, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2670750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04181637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental decorrelation requirement for robust estimation of fluorophores using multiple-wavelength excitation fluorescence spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Gautheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15506,271 +15601,271 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Guyotat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiébaud Picart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Alston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diffuse Optical Spectroscopy and Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Munich, France. SPIE; SPIE, Proc. SPIE, pp.87, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2670879⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04187600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards quantitative multispectral excitation fluorescence spectroscopy for intraoperative assistance in glioma resection in neurosurgery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Gautheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Duveiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Simonot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée partenariat du LabEx PRIMES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03700745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of intraoperative functional brain map obtained with RGB imaging with preoperative functional brain map obtained with functional magnetic Resonance imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Josset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Caredda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15778,110 +15873,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric van Reeth van Reeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mahieu-Williame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Sablong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">fNIRS 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03420561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real time intraoperative functional brain mapping using a RGB camera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Caredda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15940,73 +16035,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque RITS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02142491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intraoperative functional brain mapping based on RGB imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Caredda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16065,73 +16160,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">fNIRS UK</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Birmingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02894964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuroimagerie fonctionnelle multispectrale interventionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Caredda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16153,150 +16248,150 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Sablong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Alston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OptDiag 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02894966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MRI-Based Radiomic to Assess Lipomatous Soft Tissue Tumors Malignancy: A Pilot Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Leporq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Bouhamama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bihane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16315,113 +16410,113 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum de la recherche en Cancérologie 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01990614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmentation des muscles individuels en IRM basée sur des approches de recalage non-linéaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin C. Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Le Troter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16436,100 +16531,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Congrès de la Société Française de Résonance Magnétique en Biologie et Médecine (SFRMBM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Bordeaux, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01560300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An accurate supervised segmentation of 3D individual lower leg muscles from 7T-MRI using label propagation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin C. Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16557,100 +16652,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MYO-MRI, Imaging in Neuromuscular Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02000564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmentation d’images IRM à 7T des muscles individuels basée sur des approches de propagation de masques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin C. Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16678,87 +16773,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15es Journées de la Société Française de Myologie (JSFM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Colmar, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02000426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repeatability and reproducibility of in vivo magnetic resonance T1rho relaxation time measurements of hip cartilage at 3T</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angéline Nemeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Di Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16766,88 +16861,88 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMRM 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Singapour, Singapore. pp.Abstract #4490</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01434177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16857,160 +16952,160 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Twelve Years of LabEx PRIMES (2012-2024)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Peyrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Dauvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Dauvergne</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Olivier Beuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Zenodo, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.14794956⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04928878v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17020,143 +17115,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de traitement d'un tissu biologique vivant avec auto-calibrage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Caredda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Montcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mahieu-Williame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Sablong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: 2103802. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04142155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17166,117 +17261,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation de la dynamique du système de déplacements urbains : une plate-forme de modélisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Raux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hermemier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00093625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17286,51 +17381,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluorescence spectroscopy precorrection model robust to large variability of optical properties: application to point of care quantitative liver graft viability assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Uzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17382,65 +17477,65 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05590468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId427"/>
+      <w:footerReference w:type="default" r:id="rId430"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -17587,51 +17682,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590467v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Uzel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gautheron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lopez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rossignol" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Muller" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.587424" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776992v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Wargnier-Dauchelle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grenier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Durand-Dubief" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cotton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Sdika" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2024.111186" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820344v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chopinet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brustlein" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Moyon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics14202292" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369614v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Caredda" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cohen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mahieu-Williame" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Sablong" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.491292" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214565v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Vaziri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huawei Liu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Xie" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Ratiney" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2023.1219343" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110698v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2023.3282789" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188757v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sdika" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H&#233;bert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Montcel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2023.3299689" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170059v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. van Reeth" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2023.120286" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148181v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Martin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sciolla" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Quetin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delachartre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2021.104268" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423345v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Schneider" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics11112067" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568247v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caredda" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mahieu-Williame" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sablong" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guyotat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2020.04.004" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908361v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Guyotat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10155158" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107185v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Leporq" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bouhamama" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Pilleul" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lame" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bihane" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40644-020-00354-7" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009072v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Daviller" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ratiney" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Croisille" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2019.103455" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H2M7GPC2-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956237v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/mcom/3419" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135018v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2019.05.001" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425832v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Alston" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.NPh.6.4.045015" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974104v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rousseau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2018.12.005" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275956v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Ganaye" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill Triggs" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Benoit-Cattin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2019.101551" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690881v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charley Gros" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin de Leener" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Dupont" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Martin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fehlings" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2017.12.001" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560104v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Nemeth" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Di Marco" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Boutitie" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sdika" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Grenier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.25799" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375862v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tonson" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Fur" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick J Cozzone" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bendahan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10334-015-0511-6" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01414352v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Taso" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Troter" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cohen-Adad" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Arnoux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2015.05.034" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SWHK5M49-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799683v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric van Reeth van Reeth" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geetha Soujanya" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cervenansky" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chueh Loo Poh" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375850v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.4935946" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117512v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.S. Fonov" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Troter" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taso" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Leener" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2014.08.057" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977517v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Merhej" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ratiney" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Diab" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khalil" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.3100" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R9TP8G0V-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097040v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Taso" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Le Troter" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sdika" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Ranjeva" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Guye" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902498v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/120879920" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902499v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Gourraud" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Khankhanian" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.G. Henry" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beheshtian" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/aws363" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617749v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chung" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Courcot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Moffat" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rae" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617791v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2009.12.004" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902507v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pelletier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.20566" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6D7321E41EADEC99E79C82A6EEA88FE87E9E9A6A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902508v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pelletier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Berman" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2007.10.039" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073305v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2007.905820" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443421v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Noworolski" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Srinivasan" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. G. Henry" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548616v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2006.871980" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443422v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Coenradie" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cavassila" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. van Ormondt" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298892v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maitre" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Bretin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ducros" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776927v3" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-E Thiboud" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Wargnier-Dauchelle" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lefort" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Duchateau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423810v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Brige" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ECBO.2025.M4B.1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385068v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Van-Reeth" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Fort" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi&#233;baud Picart" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ECBO.2025.M3A.15" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971677v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Elliott Thiboud" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lefort" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duchateau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269500v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Uzel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Meyronet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ECBO.2025.Th4A.5" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423811v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boulanger" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ECBO.2025.Tu1A.6" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617157v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=antoine uzel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Meyronet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628102v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Montcel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3001895" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533981v2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Phan" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-72104-5_27" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628154v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3017175" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310110v2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI56570.2024.10635884" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480308v2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Vila" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Medernach" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#233;s Gonzalez" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Bonnet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Chatelain" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3641525.3663626" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561863v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617068v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3017172" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628297v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Uzel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Chopinet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Montcel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617079v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3022093" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959009v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Giannoni" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lange" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Ezhov" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adithep Kawinkij" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661800v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3016632" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561860v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279251v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2669268" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183379v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Hachicha" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Le" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181635v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2670506" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006057v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Des Ligneris" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Glatard" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI53787.2023.10230482" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687220v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Josset" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2621507" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687207v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2621235" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700652v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665499v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu H&#233;bert" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2620945" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597733v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212961v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261989v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519714v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Xie" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Li" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262003v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien C Schneider" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262012v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212945v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI48211.2021.9434074" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539551v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2545968" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129946v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nima Hatami" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266792v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142540v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142519v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148378v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2019.8925799" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904617v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902495v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Sablong" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Alston" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812045v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2018.8363652" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904680v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921659v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904641v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043054v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyu Wang" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Qu&#233;tin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2018.8580214" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721389v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Callot" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077604v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin C. Ogier" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Four&#233;" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bendahan David" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713965v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan R. Martin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael G. Fehlings" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66185-8_80" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451713v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2016.7493445" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288505v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. van Reeth van Reeth" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gaillard" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-H. Luppi" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Libourel" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272177v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Beuf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2015.7163947" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288527v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaillard" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Herv&#233; Luppi" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Antoine Libourel" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117634v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benhamou" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117699v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117689v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cohen-Adad" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849981v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Frindel" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rositi" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chauveau" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-H. Cho" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128036v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pilleul" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dumortier" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guillaud" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Lefort" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879479v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Fur" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902502v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. . Cozzone" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902500v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duhamel" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Marqueste" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tachrount" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Decherchi" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902503v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tonson" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bendahan" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879492v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902504v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hebert" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Cozzone" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902505v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879496v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879500v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Touret" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bernard" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879508v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bucur" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pilleul" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2008.4541300" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879435v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Noworolski" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879442v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Capobianco" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rabeson" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cudalbu" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902510v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthijs Douze" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cordelia Schmid" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424000v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423794v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rossignol" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Muller" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajt.2025.07.1330" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434416v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my E Cohen" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423970v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313762v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423804v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajt.2025.07.1763" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495349v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moyne" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Muleki Seya" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434396v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531824v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442274v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958946v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531799v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239875v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Cotton" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181637v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2670750" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187600v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2670879" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700745v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Duveiller" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Simonot" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420561v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142491v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894964v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894966v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alston" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990614v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lame" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560300v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02000564v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02000426v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434177v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Nemeth" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beuf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928878v2" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Peyrin" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dauvergne" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Adam" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14794956" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142155v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00093625v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Raux" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hermemier" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590468v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590467v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Uzel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gautheron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lopez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rossignol" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Muller" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.587424" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776992v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Wargnier-Dauchelle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grenier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Durand-Dubief" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cotton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Sdika" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2024.111186" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820344v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chopinet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brustlein" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Moyon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics14202292" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110698v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2023.3282789" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214565v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Vaziri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huawei Liu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Xie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Ratiney" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2023.1219343" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369614v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Caredda" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cohen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mahieu-Williame" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Sablong" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.491292" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188757v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sdika" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H&#233;bert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Montcel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2023.3299689" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170059v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. van Reeth" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2023.120286" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148181v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Martin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sciolla" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Quetin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delachartre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2021.104268" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423345v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Schneider" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics11112067" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568247v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caredda" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mahieu-Williame" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sablong" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guyotat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2020.04.004" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908361v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Guyotat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10155158" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107185v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Leporq" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bouhamama" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Pilleul" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lame" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bihane" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40644-020-00354-7" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009072v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Daviller" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ratiney" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Croisille" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2019.103455" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H2M7GPC2-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956237v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/mcom/3419" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135018v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2019.05.001" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974104v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Alston" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rousseau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2018.12.005" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275956v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Ganaye" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill Triggs" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Benoit-Cattin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2019.101551" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425832v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.NPh.6.4.045015" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690881v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charley Gros" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin de Leener" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Dupont" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Martin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fehlings" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2017.12.001" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560104v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Nemeth" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Di Marco" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Boutitie" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sdika" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Grenier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.25799" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375862v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tonson" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Fur" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick J Cozzone" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bendahan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10334-015-0511-6" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01414352v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Taso" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Troter" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cohen-Adad" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Arnoux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2015.05.034" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SWHK5M49-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799683v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric van Reeth van Reeth" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geetha Soujanya" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cervenansky" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chueh Loo Poh" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375850v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.4935946" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117512v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.S. Fonov" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Troter" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taso" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Leener" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2014.08.057" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977517v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Merhej" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ratiney" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Diab" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khalil" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.3100" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R9TP8G0V-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097040v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Taso" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Le Troter" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sdika" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Ranjeva" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Guye" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902498v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/120879920" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902499v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Gourraud" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Khankhanian" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.G. Henry" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beheshtian" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/aws363" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617749v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chung" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Courcot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Moffat" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rae" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617791v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2009.12.004" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902507v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pelletier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.20566" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6D7321E41EADEC99E79C82A6EEA88FE87E9E9A6A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902508v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pelletier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Berman" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2007.10.039" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073305v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2007.905820" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443421v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Noworolski" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Srinivasan" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. G. Henry" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548616v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2006.871980" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443422v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Coenradie" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cavassila" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. van Ormondt" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607239v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pierrard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marc Jodoin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298892v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maitre" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Bretin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ducros" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971677v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Elliott Thiboud" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lefort" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duchateau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269500v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Uzel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Meyronet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ECBO.2025.Th4A.5" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385068v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Van-Reeth" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Fort" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi&#233;baud Picart" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ECBO.2025.M3A.15" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776927v3" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-E Thiboud" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Wargnier-Dauchelle" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lefort" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Duchateau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423810v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Brige" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ECBO.2025.M4B.1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423811v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boulanger" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ECBO.2025.Tu1A.6" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533981v2" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Phan" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-72104-5_27" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617157v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=antoine uzel" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Meyronet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628102v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Montcel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3001895" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628154v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3017175" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310110v2" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI56570.2024.10635884" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561863v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480308v2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Vila" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Medernach" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#233;s Gonzalez" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Bonnet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Chatelain" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3641525.3663626" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617068v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3017172" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628297v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Uzel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Chopinet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Montcel" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617079v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3022093" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959009v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Giannoni" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lange" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Ezhov" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adithep Kawinkij" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661800v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3016632" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561860v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279251v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2669268" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183379v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Hachicha" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Le" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181635v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2670506" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006057v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Des Ligneris" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Glatard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI53787.2023.10230482" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687220v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Josset" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2621507" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687207v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2621235" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700652v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665499v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu H&#233;bert" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2620945" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597733v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212961v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261989v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519714v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Xie" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Li" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262003v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien C Schneider" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262012v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212945v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI48211.2021.9434074" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539551v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2545968" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266792v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142540v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129946v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nima Hatami" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142519v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148378v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2019.8925799" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902495v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Sablong" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Alston" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904617v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812045v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2018.8363652" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904680v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921659v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904641v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043054v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyu Wang" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Qu&#233;tin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2018.8580214" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077604v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin C. Ogier" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Four&#233;" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bendahan David" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721389v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Callot" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713965v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan R. Martin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael G. Fehlings" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66185-8_80" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451713v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2016.7493445" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288505v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. van Reeth van Reeth" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gaillard" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-H. Luppi" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Libourel" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272177v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Beuf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2015.7163947" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288527v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaillard" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Herv&#233; Luppi" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Antoine Libourel" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117634v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benhamou" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117699v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117689v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cohen-Adad" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849981v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Frindel" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rositi" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chauveau" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-H. Cho" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128036v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pilleul" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dumortier" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guillaud" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Lefort" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879479v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Fur" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902502v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. . Cozzone" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902500v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duhamel" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Marqueste" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tachrount" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Decherchi" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902503v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tonson" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bendahan" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879492v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902504v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hebert" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Cozzone" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902505v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879496v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879500v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Touret" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bernard" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879508v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bucur" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pilleul" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2008.4541300" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879435v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Noworolski" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879442v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Capobianco" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rabeson" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cudalbu" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902510v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthijs Douze" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cordelia Schmid" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423794v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rossignol" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Muller" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajt.2025.07.1330" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424000v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434416v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my E Cohen" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423970v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313762v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423804v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajt.2025.07.1763" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495349v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moyne" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Muleki Seya" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434396v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442274v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531824v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958946v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531799v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239875v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Cotton" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181637v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2670750" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187600v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2670879" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700745v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Duveiller" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Simonot" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420561v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142491v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894964v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894966v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alston" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990614v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lame" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560300v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02000564v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02000426v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434177v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Nemeth" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beuf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928878v2" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Peyrin" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dauvergne" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Adam" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14794956" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142155v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00093625v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Raux" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hermemier" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590468v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>