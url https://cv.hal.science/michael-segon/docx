--- v0 (2026-03-15)
+++ v1 (2026-05-05)
@@ -185,51 +185,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Segon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Céreq Bref</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 2025/14 (478), pp.1-4</w:t>
+              <w:t xml:space="preserve">, 2025, 478</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05419425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -1736,410 +1736,639 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01880136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autonomie et responsabilisation des déménageurs : analyse croisée d’une politique sectorielle et du travail réel sur les chantiers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Quenson</w:t>
+                <w:t xml:space="preserve">Les 15 à 20 heures d’activités dans le Contrat d’engagement jeune : un changement d’environnement pour les conseillères en Missions locales ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Cayol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Ihaddadene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouck Manez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïck Legreneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Segon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées internationales de sociologie du travail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre Pierre Naville - Printemps - Université Paris Saclay, Jul 2024, Evry Courcouronnes, France</w:t>
+              <w:t xml:space="preserve">Congrès « Environnement(s) et inégalités » RT6 Politiques sociales, Protection sociale et Solidarités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française de sociologie, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04634257v1</w:t>
+                <w:t xml:space="preserve">hal-05592699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Le travail des déménageurs saisi par les discours managériaux et l'observation des chantiers : des formes d'autonomie relatives mais réelles »</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Quenson</w:t>
+                <w:t xml:space="preserve">Du workfirst au workfare ? La genèse du Contrat d’engagement jeune (CEJ)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brusadelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Ihaddadene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïck Legreneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Segon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« Quand on veut on peut ? Le pouvoir d’agir des salariés en emploi peu qualifié ».</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Céreq, Jun 2024, Marseille (13), France</w:t>
+              <w:t xml:space="preserve">7ème Journée du Céreq au LEST, Vers un workfare à la française ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LEST; Céreq, May 2024, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04634259v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05592723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le changement c’est maintenant ? Analyse qualitative des rapports au travail des porteurs de projets de réorientation en temps de crise sanitaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Alfonsi</w:t>
+                <w:t xml:space="preserve">Autonomie et responsabilisation des déménageurs : analyse croisée d’une politique sectorielle et du travail réel sur les chantiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Quenson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Segon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trajectoires et carrières contemporaines : nouvelles perspectives méthodologiques : XXVIIèmes journées du longitudinal, Grenoble, 23-24 juin 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées internationales de sociologie du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Pierre Naville - Printemps - Université Paris Saclay, Jul 2024, Evry Courcouronnes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04236965v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04634257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les temporalités du dévoilement du « handicap » au travail : analyse à partir des candidatures des ancien.ne.s « étudiant.e.s handicapé.e.s »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« Le travail des déménageurs saisi par les discours managériaux et l'observation des chantiers : des formes d'autonomie relatives mais réelles »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Quenson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Segon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sélections, du système éducatif au marché du travail. XXVIèmes journées du longitudinal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">« Quand on veut on peut ? Le pouvoir d’agir des salariés en emploi peu qualifié ».</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Céreq, Jun 2024, Marseille (13), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04074029v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04634259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le changement c’est maintenant ? Analyse qualitative des rapports au travail des porteurs de projets de réorientation en temps de crise sanitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Alfonsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Segon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trajectoires et carrières contemporaines : nouvelles perspectives méthodologiques : XXVIIèmes journées du longitudinal, Grenoble, 23-24 juin 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire de sciences sociales (Pacte); Centre d'études et de recherches sur les qualifications (Céreq), Jun 2022, Grenoble, France. pp.211-221, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.cereq.1994⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04236965v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les temporalités du dévoilement du « handicap » au travail : analyse à partir des candidatures des ancien.ne.s « étudiant.e.s handicapé.e.s »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Segon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sélections, du système éducatif au marché du travail. XXVIèmes journées du longitudinal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d'études et de recherches sur les qualifications (Céreq); Centre d'étude et recherche travail organisation pouvoir (CERTOP), Nov 2020, Toulouse, France. pp.643-655, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.cereq.1659⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04074029v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les parcours d'insertion des anciens étudiants handicapés : état des lieux statistique et perspectives de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Segon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2181,65 +2410,65 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Territoire, Emploi et Politiques Publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02964502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId58"/>
+      <w:footerReference w:type="default" r:id="rId64"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2386,51 +2615,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05419425v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Beaup&#232;re" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Berthaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gosseaume" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;ck Legreneur" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Segon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466120v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Roux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35819/scientiatec.v10i2.7360" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04233021v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Galli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gayraud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03125843v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Brisset" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.077.0117" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03161936v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.071.0111" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03161939v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maks Banens" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Champely" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.141.0216" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01447411v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03161943v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.065.0077" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466095v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lecavalierbleu.com/livre/quand-on-veut-on-peut/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004297v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ferez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Thomas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04712171v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra d'Agostino" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Cadet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Michun" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segon Micha&#235;l" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416973v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Quenson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Quintero" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric S&#233;chaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466091v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04516551v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01880136v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017MON30097" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634257v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634259v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04236965v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Alfonsi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cereq.1994" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04074029v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cereq.1659" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964502v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05419425v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Beaup&#232;re" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Berthaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gosseaume" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;ck Legreneur" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Segon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466120v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Roux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35819/scientiatec.v10i2.7360" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04233021v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Galli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gayraud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03125843v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Brisset" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.077.0117" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03161936v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.071.0111" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03161939v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maks Banens" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Champely" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.141.0216" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01447411v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03161943v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.065.0077" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466095v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lecavalierbleu.com/livre/quand-on-veut-on-peut/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004297v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ferez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Thomas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04712171v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra d'Agostino" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Cadet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Michun" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segon Micha&#235;l" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416973v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Quenson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Quintero" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric S&#233;chaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466091v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04516551v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01880136v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017MON30097" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592699v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cayol" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ihaddadene" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Manez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592723v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brusadelli" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634257v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634259v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04236965v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Alfonsi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cereq.1994" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04074029v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cereq.1659" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964502v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>