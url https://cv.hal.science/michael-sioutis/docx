--- v0 (2026-03-19)
+++ v1 (2026-04-08)
@@ -1402,248 +1402,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03301105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic referee: A neural-symbolic framework for enhancing geospatial semantic segmentation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Collective singleton-based consistency for qualitative constraint networks: Theory and practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Sioutis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Paparrizou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjan Alirezaie</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Amy Loutfi</w:t>
+                <w:t xml:space="preserve">Jean-François Condotta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Journal Of Semantic Web</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/SW-190362⟩</w:t>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 797, pp.17-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2019.02.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02510007v1</w:t>
+                <w:t xml:space="preserve">hal-02067896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collective singleton-based consistency for qualitative constraint networks: Theory and practice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Semantic referee: A neural-symbolic framework for enhancing geospatial semantic segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjan Alirezaie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Längkvist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Sioutis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Condotta</w:t>
+                <w:t xml:space="preserve">Amy Loutfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 797, pp.17-41. </w:t>
+              <w:t xml:space="preserve">Open Journal Of Semantic Web</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (5), pp.863-880. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tcs.2019.02.028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3233/SW-190362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02067896v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02510007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring Directional Path-Consistency for Solving Constraint Networks</w:t>
               </w:r>
@@ -1863,51 +1863,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Sioutis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yakoub Salhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Condotta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Knowledge Engineering Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 32, pp.e4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1954,51 +1954,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Efficient Approach for Tackling Large Real World Qualitative Spatial Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Sioutis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Condotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolis Koubarakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3132,209 +3132,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04290663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualitative Spatial and Temporal Reasoning: Current Status and Future Challenges</w:t>
+                <w:t xml:space="preserve">Towards Robust Qualitative Spatio-Temporal Reasoning for Hybrid AI Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Sioutis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Diedrich Wolter</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hua Meng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thirtieth International Joint Conference on Artificial Intelligence (IJCAI-21)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Montreal, Canada. pp.4594-4601, </w:t>
+              <w:t xml:space="preserve">16th International Conference on Intelligent Systems and Knowledge Engineering (ISKE 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Chengdu, China. pp.426-430, </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24963/IJCAI.2021/624⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISKE54062.2021.9755429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04290657v1</w:t>
+                <w:t xml:space="preserve">hal-04290670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Robust Qualitative Spatio-Temporal Reasoning for Hybrid AI Systems</w:t>
+                <w:t xml:space="preserve">Qualitative Spatial and Temporal Reasoning: Current Status and Future Challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Sioutis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hua Meng</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diedrich Wolter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Intelligent Systems and Knowledge Engineering (ISKE 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Chengdu, China. pp.426-430, </w:t>
+              <w:t xml:space="preserve">Thirtieth International Joint Conference on Artificial Intelligence (IJCAI-21)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Montreal, Canada. pp.4594-4601, </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISKE54062.2021.9755429⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24963/IJCAI.2021/624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04290670v1</w:t>
+                <w:t xml:space="preserve">hal-04290657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Robust Vs Fast Solving of Qualitative Constraints</w:t>
               </w:r>
@@ -3838,226 +3838,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02568298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche SAT incrémentale pour raisonner efficacement sur les réseaux de contraintes qualitatives</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards Leveraging Backdoors in Qualitative Constraint Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Sioutis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomi Janhunen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> JFPC 2019 - Actes des 15es Journées Francophones de Programmation par Contraintes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">43rd German Conference on Artificial Intelligence (KI 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Kassel, Germany. pp.308-315, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-30179-8_27⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02271390v1</w:t>
+                <w:t xml:space="preserve">hal-02510016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Leveraging Backdoors in Qualitative Constraint Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une approche SAT incrémentale pour raisonner efficacement sur les réseaux de contraintes qualitatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Glorian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Lagniez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Montmirail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Sioutis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tomi Janhunen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43rd German Conference on Artificial Intelligence (KI 2019)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve"> JFPC 2019 - Actes des 15es Journées Francophones de Programmation par Contraintes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Albi, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02510016v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02271390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Utility of Neighbourhood Singleton-Style Consistencies for Qualitative Constraint-Based Spatial and Temporal Reasoning.</w:t>
               </w:r>
@@ -4141,330 +4141,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02414893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Hybrid Evolutionary Algorithm for Maximizing Satisfiability in Temporal or Spatial Qualitative Constraints</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Issam Nouaouri</w:t>
+                <w:t xml:space="preserve">An Incremental SAT-Based Approach to Reason Efficiently on Qualitative Constraint Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Glorian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Lagniez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Montmirail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Sioutis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lamjed Ben Said</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Hellenic Conference on Artificial Intelligence (SETN 2018)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3200947.3201021⟩</w:t>
+              <w:t xml:space="preserve">24th International Conference on Principles and Practice of Constraint Programming (CP'18)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Lille, France. pp.160-178, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-98334-9_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02067920v1</w:t>
+                <w:t xml:space="preserve">hal-02067915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Incremental SAT-Based Approach to Reason Efficiently on Qualitative Constraint Networks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Valentin Montmirail</w:t>
+                <w:t xml:space="preserve">A Hybrid Evolutionary Algorithm for Maximizing Satisfiability in Temporal or Spatial Qualitative Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Mensi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Condotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issam Nouaouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Sioutis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamjed Ben Said</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Conference on Principles and Practice of Constraint Programming (CP'18)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Lille, France. pp.160-178, </w:t>
+              <w:t xml:space="preserve">10th Hellenic Conference on Artificial Intelligence (SETN 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Patras, Greece. pp.1-9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-98334-9_11⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3200947.3201021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02067915v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02067920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Incremental SAT-Based Approach to Reason Efficiently On Qualitative Constraint Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Glorian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Lagniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Montmirail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Sioutis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4528,51 +4528,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Sioutis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Paparrizou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Condotta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th IEEE International Conference on Tools with Artificial Intelligence (ICTAI 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Boston, United States. pp.110-117, </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4600,222 +4600,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02067927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collective Singleton-Based Consistency for Qualitative Constraint Networks</w:t>
+                <w:t xml:space="preserve">Efficiently Enforcing Path Consistency on Qualitative Constraint Networks by Use of Abstraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Sioutis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Condotta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Symposium on Temporal Representation and Reasoning (TIME 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Mons, Belgium. </w:t>
+              <w:t xml:space="preserve">Twenty-Sixth International Joint Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Melbourne, Australia. pp.1262-1268, </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.TIME.2017.19⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24963/ijcai.2017/175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02067943v1</w:t>
+                <w:t xml:space="preserve">hal-02067933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficiently Enforcing Path Consistency on Qualitative Constraint Networks by Use of Abstraction</w:t>
+                <w:t xml:space="preserve">Collective Singleton-Based Consistency for Qualitative Constraint Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Sioutis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Paparrizou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Condotta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Twenty-Sixth International Joint Conference on Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Melbourne, Australia. pp.1262-1268, </w:t>
+              <w:t xml:space="preserve">24th International Symposium on Temporal Representation and Reasoning (TIME 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Mons, Belgium. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24963/ijcai.2017/175⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.TIME.2017.19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02067933v1</w:t>
+                <w:t xml:space="preserve">hal-02067943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Path Consistency Algorithm for Large Qualitative Constraint Networks</w:t>
               </w:r>
@@ -5000,64 +5000,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A SAT Approach for Maximizing Satisfiability in Qualitative Spatial and Temporal Constraint Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Condotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issam Nouaouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Sioutis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5095,103 +5095,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local Search for Maximizing Satisfiability in Qualitative Spatial and Temporal Constraint Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Condotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Mensi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issam Nouaouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Sioutis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamjed Ben Said</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Artificial Intelligence: Methodology, Systems, and Applications - 17th International Conference (AIMSA 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Varna, Bulgaria. pp.247-258, </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5336,157 +5336,131 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02067967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Practical Approach for Maximizing Satisfiability in Qualitative Spatial and Temporal Constraint Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">On the use and effect of graph decomposition in qualitative spatial and temporal reasoning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Sioutis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yakoub Salhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Condotta</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lamjed Ben Said</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th IEEE International Conference on Tools with Artificial Intelligence (ICTAI 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Vietri sul Mare, Italy. pp.445-452, </w:t>
+              <w:t xml:space="preserve">30th Annual ACM Symposium on Applied Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Salamanca, Spain. pp.1874-1879, </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICTAI.2015.73⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2695664.2695831⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02067980v1</w:t>
+                <w:t xml:space="preserve">hal-02068030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Resolution Method for Modal Logic S5</w:t>
               </w:r>
@@ -5557,131 +5531,157 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02070297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use and effect of graph decomposition in qualitative spatial and temporal reasoning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Practical Approach for Maximizing Satisfiability in Qualitative Spatial and Temporal Constraint Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Condotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Mensi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issam Nouaouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Sioutis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Condotta</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamjed Ben Said</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th Annual ACM Symposium on Applied Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Salamanca, Spain. pp.1874-1879, </w:t>
+              <w:t xml:space="preserve">27th IEEE International Conference on Tools with Artificial Intelligence (ICTAI 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Vietri sul Mare, Italy. pp.445-452, </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2695664.2695831⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICTAI.2015.73⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02068030v1</w:t>
+                <w:t xml:space="preserve">hal-02067980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficiently Characterizing Non-Redundant Constraints in Large Real World Qualitative Spatial Networks</w:t>
               </w:r>
@@ -5693,51 +5693,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Sioutis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanjiang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Condotta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Twenty-Fourth International Joint Conference on Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Buenos Aires, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5775,51 +5775,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ordering Spatio-Temporal Sequences to Meet Transition Constraints: Complexity and Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Sioutis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Condotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yakoub Salhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5886,672 +5886,672 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01385350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized Qualitative Spatio-Temporal Reasoning: Complexity and Tableau Method</w:t>
+                <w:t xml:space="preserve">A Simple Decomposition Scheme for Large Real World Qualitative Constraint Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Sioutis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yakoub Salhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Condotta</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Mazure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automated Reasoning with Analytic Tableaux and Related Methods - 24th International Conference (TABLEAUX 2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Twenty-Eighth International Florida Artificial Intelligence Research Society Conference (FLAIRS 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Hollywood, Florida, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02068048v1</w:t>
+                <w:t xml:space="preserve">hal-02070301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Simple Decomposition Scheme for Large Real World Qualitative Constraint Networks</w:t>
+                <w:t xml:space="preserve">Generalized Qualitative Spatio-Temporal Reasoning: Complexity and Tableau Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Sioutis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Condotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yakoub Salhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Condotta</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Mazure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Twenty-Eighth International Florida Artificial Intelligence Research Society Conference (FLAIRS 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Automated Reasoning with Analytic Tableaux and Related Methods - 24th International Conference (TABLEAUX 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Wroclaw, Poland. pp.54-69, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-24312-2_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02070301v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02068048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tackling Large Qualitative Spatial Networks of Scale-Free-Like Structure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pushing the Envelope in Graph Compression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Liakos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Papakonstantinopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Sioutis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Condotta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Artificial Intelligence: Methods and Applications - 8th Hellenic Conference on AI (SETN 2014)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-07064-3_15⟩</w:t>
+              <w:t xml:space="preserve">23rd ACM International Conference on Information and Knowledge Management (CIKM 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Shanghai, China. pp.1549-1558, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2661829.2662053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02068087v1</w:t>
+                <w:t xml:space="preserve">hal-02068070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Qualitative Spatio-Temporal Framework Based on Point Algebra</w:t>
+                <w:t xml:space="preserve">Triangulation Versus Graph Partitioning for Tackling Large Real World Qualitative Spatial Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Sioutis</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Mazure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Artificial Intelligence: Methodology, Systems, and Applications - 16th International Conference (AIMSA 2014)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-10554-3_11⟩</w:t>
+              <w:t xml:space="preserve">26th IEEE International Conference on Tools with Artificial Intelligence (ICTAI 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Limassol, Cyprus. pp.194-201, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTAI.2014.37⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02068068v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02068082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pushing the Envelope in Graph Compression</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Qualitative Spatio-Temporal Framework Based on Point Algebra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Sioutis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Condotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yakoub Salhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Mazure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd ACM International Conference on Information and Knowledge Management (CIKM 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Shanghai, China. pp.1549-1558, </w:t>
+              <w:t xml:space="preserve">Artificial Intelligence: Methodology, Systems, and Applications - 16th International Conference (AIMSA 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Varna, Bulgaria. pp.117-128, </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2661829.2662053⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-10554-3_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02068070v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02068068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Triangulation Versus Graph Partitioning for Tackling Large Real World Qualitative Spatial Networks</w:t>
+                <w:t xml:space="preserve">Tackling Large Qualitative Spatial Networks of Scale-Free-Like Structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Sioutis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Condotta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th IEEE International Conference on Tools with Artificial Intelligence (ICTAI 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Limassol, Cyprus. pp.194-201, </w:t>
+              <w:t xml:space="preserve">Artificial Intelligence: Methods and Applications - 8th Hellenic Conference on AI (SETN 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Ioannina, Greece. pp.178-191, </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICTAI.2014.37⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-07064-3_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02068082v1</w:t>
+                <w:t xml:space="preserve">hal-02068087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Effect of Locality in Compressing Social Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Liakos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Papakonstantinopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Sioutis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6611,51 +6611,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vertex Incremental Path Consistency for Qualitative Constraint Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Sioutis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Condotta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Artificial Intelligence: Methods and Applications - 8th Hellenic Conference on AI (SETN 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Ioannina, Greece. pp.454-459, </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6702,51 +6702,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incrementally Building Partially Path Consistent Qualitative Constraint Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Sioutis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Condotta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Artificial Intelligence: Methodology, Systems, and Applications - 16th International Conference (AIMSA 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Varna, Bulgaria. pp.104-116, </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6994,295 +6994,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00948947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building Virtual Earth Observatories Using Ontologies, Linked Geospatial Data and Knowledge Discovery Algorithms</w:t>
+                <w:t xml:space="preserve">Building Virtual Earth Observatories Using Ontologies and Linked Geospatial Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolis Koubarakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manos Karpathiotakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kostis Kyzirakos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charalampos Nikolaou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stavros Vassos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">On the Move to Meaningful Internet Systems: {OTM} 2012, Confederated International Conferences: CoopIS, DOA-SVI, and ODBASE 2012</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-33615-7_34⟩</w:t>
+              <w:t xml:space="preserve">Web Reasoning and Rule Systems - 6th International Conference (RR 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Vienna, Austria. pp.229-233, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-33203-6_21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02068121v1</w:t>
+                <w:t xml:space="preserve">hal-02068133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building Virtual Earth Observatories Using Ontologies and Linked Geospatial Data</w:t>
+                <w:t xml:space="preserve">Building Virtual Earth Observatories Using Ontologies, Linked Geospatial Data and Knowledge Discovery Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolis Koubarakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Sioutis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Garbis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manos Karpathiotakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kostis Kyzirakos</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stavros Vassos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Web Reasoning and Rule Systems - 6th International Conference (RR 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Vienna, Austria. pp.229-233, </w:t>
+              <w:t xml:space="preserve">On the Move to Meaningful Internet Systems: {OTM} 2012, Confederated International Conferences: CoopIS, DOA-SVI, and ODBASE 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Rome, Italy. pp.932-949, </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-33203-6_21⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-33615-7_34⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02068133v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02068121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data Models and Query Languages for Linked Geospatial Data</w:t>
               </w:r>
@@ -7560,51 +7560,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Sioutis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyra Ahrens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjan Alirezaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Kerzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8096,51 +8096,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5DD5C446"/>
+    <w:nsid w:val="1CF3C89F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8327,51 +8327,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michael-sioutis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7562-2443" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/199746524" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.enseignementsup-recherche.gouv.fr/fr/des-carrieres-plus-attractives-les-chaires-de-professeur-junior-46095" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umontpellier.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lirmm.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lirmm.fr/coconut/index.php" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://msioutis.gitlab.io/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393597v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Paparrizou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sioutis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2025.102557" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05244460v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakoub Salhi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2024.105198" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04833807v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiguo Long" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingqian Li" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Meng" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13658816.2024.2358405" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290607v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Wehner" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diedrich Wolter" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S10732-023-09517-8" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290676v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianrui Li" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng-Chao Li" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0269888922000054" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290615v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIS.2022.3204561" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290682v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.IC.2021.104787" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290685v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S13218-021-00742-6" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552496v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13218-020-00652-z" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510009v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.2971562" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03301105v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomi Janhunen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510007v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Alirezaie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin L&#228;ngkvist" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Loutfi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SW-190362" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067896v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Condotta" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2019.02.028" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067904v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shufeng Kong" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjiang Li" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/comjnl/bxx122" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067906v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218213018600011" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067922v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S026988891600014X" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067950v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolis Koubarakis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218213015500311" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068109v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostis Kyzirakos" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manos Karpathiotakis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charalampos Nikolaou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavros Vassos" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14778/2367502.2367560" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534824v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05244409v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Thomas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-76235-2_25" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05244447v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-76235-2_31" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290605v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPICS.TIME.2023.12" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04285264v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.TIME.2023.5" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04285257v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA230498" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04285276v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.TIME.2023.16" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04285244v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/kr.2023/59" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290667v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiyuan Hu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPICS.COSIT.2022.5" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290663v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3549737.3549807" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290657v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/IJCAI.2021/624" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290670v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISKE54062.2021.9755429" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290658v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI52525.2021.00128" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290656v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Gao" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongjun Wang" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISKE54062.2021.9755336" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290640v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPICS.TIME.2020.12" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910984v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2020/251" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568298v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46714-2_6" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02271390v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Glorian" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Lagniez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Montmirail" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510016v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30179-8_27" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414893v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.TIME.2019.14" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067920v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mensi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Nouaouri" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamjed Ben Said" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3200947.3201021" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067915v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98334-9_11" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03300778v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067927v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2017.00028" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067943v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.TIME.2017.19" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067933v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2017/175" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067985v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067973v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2903220.2903226" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068000v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067956v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44748-3_24" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067967v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae Hee Lee" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-672-9-828" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067980v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2015.73" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070297v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29007/1zgr" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068030v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2695664.2695831" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068039v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01385350v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Mazure" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Randell" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23868-5_10" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068048v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24312-2_5" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070301v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068087v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07064-3_15" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068068v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10554-3_11" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068070v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Liakos" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Papakonstantinopoulou" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2661829.2662053" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068082v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2014.37" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068074v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06028-6_71" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068095v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07064-3_39" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068065v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10554-3_10" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873047v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouhad Amaneddine" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Condotta" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948947v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Vandenberghe" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brecht Vermeulen" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piet Demeester" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Willner" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Symeon Papavassiliou" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068121v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Garbis" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33615-7_34" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068133v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33203-6_21" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068140v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33158-9_8" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068114v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2012.66" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290612v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyra Ahrens" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Kerzel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA230151" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02052769v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292960v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehul Bhatt" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292964v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John G. Stell" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Renz" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michael-sioutis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7562-2443" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/199746524" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.enseignementsup-recherche.gouv.fr/fr/des-carrieres-plus-attractives-les-chaires-de-professeur-junior-46095" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umontpellier.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lirmm.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lirmm.fr/coconut/index.php" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://msioutis.gitlab.io/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393597v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Paparrizou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sioutis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2025.102557" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05244460v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakoub Salhi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2024.105198" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04833807v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiguo Long" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingqian Li" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Meng" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13658816.2024.2358405" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290607v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Wehner" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diedrich Wolter" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S10732-023-09517-8" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290676v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianrui Li" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng-Chao Li" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0269888922000054" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290615v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIS.2022.3204561" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290682v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.IC.2021.104787" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290685v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S13218-021-00742-6" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552496v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13218-020-00652-z" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510009v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.2971562" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03301105v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomi Janhunen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067896v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Condotta" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2019.02.028" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510007v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Alirezaie" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin L&#228;ngkvist" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Loutfi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SW-190362" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067904v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shufeng Kong" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjiang Li" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/comjnl/bxx122" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067906v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218213018600011" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067922v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S026988891600014X" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067950v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolis Koubarakis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218213015500311" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068109v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostis Kyzirakos" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manos Karpathiotakis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charalampos Nikolaou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavros Vassos" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14778/2367502.2367560" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534824v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05244409v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Thomas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-76235-2_25" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05244447v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-76235-2_31" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290605v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPICS.TIME.2023.12" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04285264v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.TIME.2023.5" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04285257v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA230498" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04285276v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.TIME.2023.16" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04285244v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/kr.2023/59" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290667v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiyuan Hu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPICS.COSIT.2022.5" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290663v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3549737.3549807" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290670v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISKE54062.2021.9755429" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290657v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/IJCAI.2021/624" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290658v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI52525.2021.00128" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290656v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Gao" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongjun Wang" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISKE54062.2021.9755336" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290640v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPICS.TIME.2020.12" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910984v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2020/251" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568298v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46714-2_6" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510016v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30179-8_27" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02271390v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Glorian" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Lagniez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Montmirail" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414893v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.TIME.2019.14" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067915v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98334-9_11" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067920v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mensi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Nouaouri" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamjed Ben Said" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3200947.3201021" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03300778v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067927v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2017.00028" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067933v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2017/175" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067943v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.TIME.2017.19" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067985v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067973v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2903220.2903226" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068000v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067956v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44748-3_24" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067967v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae Hee Lee" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-672-9-828" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068030v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2695664.2695831" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070297v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29007/1zgr" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067980v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2015.73" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068039v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01385350v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Mazure" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Randell" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23868-5_10" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070301v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068048v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24312-2_5" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068070v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Liakos" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Papakonstantinopoulou" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2661829.2662053" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068082v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2014.37" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068068v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10554-3_11" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068087v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07064-3_15" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068074v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06028-6_71" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068095v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07064-3_39" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068065v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10554-3_10" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873047v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouhad Amaneddine" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Condotta" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948947v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Vandenberghe" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brecht Vermeulen" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piet Demeester" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Willner" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Symeon Papavassiliou" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068133v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33203-6_21" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068121v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Garbis" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33615-7_34" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068140v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33158-9_8" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068114v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2012.66" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290612v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyra Ahrens" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Kerzel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA230151" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02052769v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292960v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehul Bhatt" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292964v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John G. Stell" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Renz" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>