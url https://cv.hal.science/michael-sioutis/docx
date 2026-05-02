--- v1 (2026-04-08)
+++ v2 (2026-05-02)
@@ -1402,248 +1402,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03301105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collective singleton-based consistency for qualitative constraint networks: Theory and practice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Semantic referee: A neural-symbolic framework for enhancing geospatial semantic segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjan Alirezaie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Längkvist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Sioutis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Condotta</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amy Loutfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tcs.2019.02.028⟩</w:t>
+              <w:t xml:space="preserve">Open Journal Of Semantic Web</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (5), pp.863-880. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/SW-190362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02067896v1</w:t>
+                <w:t xml:space="preserve">hal-02510007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic referee: A neural-symbolic framework for enhancing geospatial semantic segmentation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Collective singleton-based consistency for qualitative constraint networks: Theory and practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Sioutis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Paparrizou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amy Loutfi</w:t>
+                <w:t xml:space="preserve">Jean-François Condotta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Journal Of Semantic Web</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10 (5), pp.863-880. </w:t>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 797, pp.17-41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/SW-190362⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2019.02.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02510007v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02067896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring Directional Path-Consistency for Solving Constraint Networks</w:t>
               </w:r>
@@ -1863,51 +1863,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Sioutis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yakoub Salhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Condotta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Knowledge Engineering Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 32, pp.e4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1954,51 +1954,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Efficient Approach for Tackling Large Real World Qualitative Spatial Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Sioutis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Condotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolis Koubarakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3132,209 +3132,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04290663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Robust Qualitative Spatio-Temporal Reasoning for Hybrid AI Systems</w:t>
+                <w:t xml:space="preserve">Qualitative Spatial and Temporal Reasoning: Current Status and Future Challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Sioutis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hua Meng</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diedrich Wolter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Intelligent Systems and Knowledge Engineering (ISKE 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Chengdu, China. pp.426-430, </w:t>
+              <w:t xml:space="preserve">Thirtieth International Joint Conference on Artificial Intelligence (IJCAI-21)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Montreal, Canada. pp.4594-4601, </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISKE54062.2021.9755429⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24963/IJCAI.2021/624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04290670v1</w:t>
+                <w:t xml:space="preserve">hal-04290657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualitative Spatial and Temporal Reasoning: Current Status and Future Challenges</w:t>
+                <w:t xml:space="preserve">Towards Robust Qualitative Spatio-Temporal Reasoning for Hybrid AI Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Sioutis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Diedrich Wolter</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hua Meng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thirtieth International Joint Conference on Artificial Intelligence (IJCAI-21)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Montreal, Canada. pp.4594-4601, </w:t>
+              <w:t xml:space="preserve">16th International Conference on Intelligent Systems and Knowledge Engineering (ISKE 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Chengdu, China. pp.426-430, </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24963/IJCAI.2021/624⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISKE54062.2021.9755429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04290657v1</w:t>
+                <w:t xml:space="preserve">hal-04290670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Robust Vs Fast Solving of Qualitative Constraints</w:t>
               </w:r>
@@ -4277,51 +4277,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Hybrid Evolutionary Algorithm for Maximizing Satisfiability in Temporal or Spatial Qualitative Constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Mensi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Condotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issam Nouaouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4528,51 +4528,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Sioutis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Paparrizou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Condotta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th IEEE International Conference on Tools with Artificial Intelligence (ICTAI 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Boston, United States. pp.110-117, </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4619,51 +4619,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficiently Enforcing Path Consistency on Qualitative Constraint Networks by Use of Abstraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Sioutis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Condotta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Twenty-Sixth International Joint Conference on Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Melbourne, Australia. pp.1262-1268, </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4723,51 +4723,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Sioutis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Paparrizou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Condotta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th International Symposium on Temporal Representation and Reasoning (TIME 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Mons, Belgium. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5000,51 +5000,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A SAT Approach for Maximizing Satisfiability in Qualitative Spatial and Temporal Constraint Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Condotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issam Nouaouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5089,599 +5089,599 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02068000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local Search for Maximizing Satisfiability in Qualitative Spatial and Temporal Constraint Networks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Issam Nouaouri</w:t>
+                <w:t xml:space="preserve">On Redundancy in Simple Temporal Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jae Hee Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanjiang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiguo Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Sioutis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lamjed Ben Said</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Artificial Intelligence: Methodology, Systems, and Applications - 17th International Conference (AIMSA 2016)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-44748-3_24⟩</w:t>
+              <w:t xml:space="preserve">22nd European Conference on Artificial Intelligence (ECAI 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, The Hague, Netherlands. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/978-1-61499-672-9-828⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02067956v1</w:t>
+                <w:t xml:space="preserve">hal-02067967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Redundancy in Simple Temporal Networks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Zhiguo Long</w:t>
+                <w:t xml:space="preserve">Local Search for Maximizing Satisfiability in Qualitative Spatial and Temporal Constraint Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Condotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Mensi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issam Nouaouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Sioutis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamjed Ben Said</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd European Conference on Artificial Intelligence (ECAI 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, The Hague, Netherlands. </w:t>
+              <w:t xml:space="preserve">Artificial Intelligence: Methodology, Systems, and Applications - 17th International Conference (AIMSA 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Varna, Bulgaria. pp.247-258, </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/978-1-61499-672-9-828⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-44748-3_24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02067967v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02067956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use and effect of graph decomposition in qualitative spatial and temporal reasoning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Practical Approach for Maximizing Satisfiability in Qualitative Spatial and Temporal Constraint Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Condotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Mensi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issam Nouaouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Sioutis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Condotta</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamjed Ben Said</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th Annual ACM Symposium on Applied Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Salamanca, Spain. pp.1874-1879, </w:t>
+              <w:t xml:space="preserve">27th IEEE International Conference on Tools with Artificial Intelligence (ICTAI 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Vietri sul Mare, Italy. pp.445-452, </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2695664.2695831⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICTAI.2015.73⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02068030v1</w:t>
+                <w:t xml:space="preserve">hal-02067980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Resolution Method for Modal Logic S5</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the use and effect of graph decomposition in qualitative spatial and temporal reasoning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Sioutis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yakoub Salhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michael Sioutis</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Condotta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GCAI 2015. Global Conference on Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Tbilisi, Georgia. pp.252-240, </w:t>
+              <w:t xml:space="preserve">30th Annual ACM Symposium on Applied Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Salamanca, Spain. pp.1874-1879, </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.29007/1zgr⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2695664.2695831⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02070297v1</w:t>
+                <w:t xml:space="preserve">hal-02068030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Practical Approach for Maximizing Satisfiability in Qualitative Spatial and Temporal Constraint Networks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Issam Nouaouri</w:t>
+                <w:t xml:space="preserve">A Resolution Method for Modal Logic S5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yakoub Salhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Sioutis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lamjed Ben Said</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th IEEE International Conference on Tools with Artificial Intelligence (ICTAI 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Vietri sul Mare, Italy. pp.445-452, </w:t>
+              <w:t xml:space="preserve">GCAI 2015. Global Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Tbilisi, Georgia. pp.252-240, </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICTAI.2015.73⟩</w:t>
+                <w:t xml:space="preserve">⟨10.29007/1zgr⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02067980v1</w:t>
+                <w:t xml:space="preserve">hal-02070297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficiently Characterizing Non-Redundant Constraints in Large Real World Qualitative Spatial Networks</w:t>
               </w:r>
@@ -5693,51 +5693,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Sioutis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanjiang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Condotta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Twenty-Fourth International Joint Conference on Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Buenos Aires, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5775,51 +5775,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ordering Spatio-Temporal Sequences to Meet Transition Constraints: Complexity and Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Sioutis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Condotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yakoub Salhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5918,51 +5918,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Sioutis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yakoub Salhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Condotta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Twenty-Eighth International Florida Artificial Intelligence Research Society Conference (FLAIRS 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Hollywood, Florida, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6000,51 +6000,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generalized Qualitative Spatio-Temporal Reasoning: Complexity and Tableau Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Sioutis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Condotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yakoub Salhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6280,235 +6280,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02068082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Qualitative Spatio-Temporal Framework Based on Point Algebra</w:t>
+                <w:t xml:space="preserve">Tackling Large Qualitative Spatial Networks of Scale-Free-Like Structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Sioutis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Condotta</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Mazure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Artificial Intelligence: Methodology, Systems, and Applications - 16th International Conference (AIMSA 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Varna, Bulgaria. pp.117-128, </w:t>
+              <w:t xml:space="preserve">Artificial Intelligence: Methods and Applications - 8th Hellenic Conference on AI (SETN 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Ioannina, Greece. pp.178-191, </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-10554-3_11⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-07064-3_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02068068v1</w:t>
+                <w:t xml:space="preserve">hal-02068087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tackling Large Qualitative Spatial Networks of Scale-Free-Like Structure</w:t>
+                <w:t xml:space="preserve">A Qualitative Spatio-Temporal Framework Based on Point Algebra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Sioutis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Condotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yakoub Salhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Mazure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Artificial Intelligence: Methods and Applications - 8th Hellenic Conference on AI (SETN 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Ioannina, Greece. pp.178-191, </w:t>
+              <w:t xml:space="preserve">Artificial Intelligence: Methodology, Systems, and Applications - 16th International Conference (AIMSA 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Varna, Bulgaria. pp.117-128, </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-07064-3_15⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-10554-3_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02068087v1</w:t>
+                <w:t xml:space="preserve">hal-02068068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Effect of Locality in Compressing Social Networks</w:t>
               </w:r>
@@ -6611,51 +6611,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vertex Incremental Path Consistency for Qualitative Constraint Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Sioutis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Condotta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Artificial Intelligence: Methods and Applications - 8th Hellenic Conference on AI (SETN 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Ioannina, Greece. pp.454-459, </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6702,51 +6702,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incrementally Building Partially Path Consistent Qualitative Constraint Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Sioutis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Condotta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Artificial Intelligence: Methodology, Systems, and Applications - 16th International Conference (AIMSA 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Varna, Bulgaria. pp.104-116, </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6994,295 +6994,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00948947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building Virtual Earth Observatories Using Ontologies and Linked Geospatial Data</w:t>
+                <w:t xml:space="preserve">Building Virtual Earth Observatories Using Ontologies, Linked Geospatial Data and Knowledge Discovery Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolis Koubarakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Sioutis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Garbis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manos Karpathiotakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kostis Kyzirakos</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stavros Vassos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Web Reasoning and Rule Systems - 6th International Conference (RR 2012)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-33203-6_21⟩</w:t>
+              <w:t xml:space="preserve">On the Move to Meaningful Internet Systems: {OTM} 2012, Confederated International Conferences: CoopIS, DOA-SVI, and ODBASE 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Rome, Italy. pp.932-949, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-33615-7_34⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02068133v1</w:t>
+                <w:t xml:space="preserve">hal-02068121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building Virtual Earth Observatories Using Ontologies, Linked Geospatial Data and Knowledge Discovery Algorithms</w:t>
+                <w:t xml:space="preserve">Building Virtual Earth Observatories Using Ontologies and Linked Geospatial Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolis Koubarakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manos Karpathiotakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kostis Kyzirakos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charalampos Nikolaou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stavros Vassos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">On the Move to Meaningful Internet Systems: {OTM} 2012, Confederated International Conferences: CoopIS, DOA-SVI, and ODBASE 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Rome, Italy. pp.932-949, </w:t>
+              <w:t xml:space="preserve">Web Reasoning and Rule Systems - 6th International Conference (RR 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Vienna, Austria. pp.229-233, </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-33615-7_34⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-33203-6_21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02068121v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02068133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data Models and Query Languages for Linked Geospatial Data</w:t>
               </w:r>
@@ -7521,90 +7521,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 19. Neuro-Symbolic Spatio-Temporal Reasoning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jae Hee Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Sioutis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyra Ahrens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjan Alirezaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Kerzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7816,51 +7816,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Sioutis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhiguo Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jae Hee Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehul Bhatt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8096,51 +8096,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1CF3C89F"/>
+    <w:nsid w:val="6CEE4338"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8327,51 +8327,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michael-sioutis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7562-2443" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/199746524" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.enseignementsup-recherche.gouv.fr/fr/des-carrieres-plus-attractives-les-chaires-de-professeur-junior-46095" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umontpellier.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lirmm.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lirmm.fr/coconut/index.php" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://msioutis.gitlab.io/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393597v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Paparrizou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sioutis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2025.102557" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05244460v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakoub Salhi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2024.105198" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04833807v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiguo Long" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingqian Li" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Meng" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13658816.2024.2358405" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290607v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Wehner" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diedrich Wolter" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S10732-023-09517-8" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290676v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianrui Li" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng-Chao Li" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0269888922000054" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290615v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIS.2022.3204561" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290682v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.IC.2021.104787" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290685v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S13218-021-00742-6" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552496v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13218-020-00652-z" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510009v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.2971562" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03301105v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomi Janhunen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067896v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Condotta" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2019.02.028" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510007v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Alirezaie" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin L&#228;ngkvist" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Loutfi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SW-190362" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067904v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shufeng Kong" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjiang Li" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/comjnl/bxx122" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067906v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218213018600011" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067922v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S026988891600014X" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067950v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolis Koubarakis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218213015500311" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068109v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostis Kyzirakos" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manos Karpathiotakis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charalampos Nikolaou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavros Vassos" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14778/2367502.2367560" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534824v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05244409v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Thomas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-76235-2_25" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05244447v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-76235-2_31" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290605v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPICS.TIME.2023.12" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04285264v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.TIME.2023.5" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04285257v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA230498" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04285276v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.TIME.2023.16" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04285244v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/kr.2023/59" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290667v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiyuan Hu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPICS.COSIT.2022.5" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290663v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3549737.3549807" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290670v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISKE54062.2021.9755429" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290657v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/IJCAI.2021/624" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290658v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI52525.2021.00128" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290656v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Gao" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongjun Wang" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISKE54062.2021.9755336" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290640v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPICS.TIME.2020.12" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910984v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2020/251" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568298v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46714-2_6" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510016v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30179-8_27" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02271390v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Glorian" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Lagniez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Montmirail" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414893v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.TIME.2019.14" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067915v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98334-9_11" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067920v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mensi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Nouaouri" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamjed Ben Said" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3200947.3201021" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03300778v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067927v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2017.00028" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067933v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2017/175" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067943v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.TIME.2017.19" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067985v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067973v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2903220.2903226" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068000v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067956v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44748-3_24" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067967v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae Hee Lee" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-672-9-828" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068030v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2695664.2695831" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070297v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29007/1zgr" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067980v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2015.73" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068039v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01385350v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Mazure" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Randell" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23868-5_10" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070301v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068048v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24312-2_5" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068070v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Liakos" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Papakonstantinopoulou" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2661829.2662053" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068082v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2014.37" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068068v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10554-3_11" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068087v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07064-3_15" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068074v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06028-6_71" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068095v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07064-3_39" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068065v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10554-3_10" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873047v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouhad Amaneddine" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Condotta" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948947v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Vandenberghe" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brecht Vermeulen" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piet Demeester" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Willner" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Symeon Papavassiliou" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068133v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33203-6_21" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068121v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Garbis" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33615-7_34" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068140v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33158-9_8" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068114v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2012.66" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290612v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyra Ahrens" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Kerzel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA230151" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02052769v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292960v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehul Bhatt" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292964v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John G. Stell" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Renz" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michael-sioutis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7562-2443" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/199746524" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.enseignementsup-recherche.gouv.fr/fr/des-carrieres-plus-attractives-les-chaires-de-professeur-junior-46095" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umontpellier.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lirmm.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lirmm.fr/coconut/index.php" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://msioutis.gitlab.io/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393597v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Paparrizou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sioutis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2025.102557" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05244460v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakoub Salhi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2024.105198" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04833807v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiguo Long" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingqian Li" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Meng" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13658816.2024.2358405" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290607v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Wehner" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diedrich Wolter" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S10732-023-09517-8" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290676v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianrui Li" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng-Chao Li" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0269888922000054" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290615v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIS.2022.3204561" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290682v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.IC.2021.104787" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290685v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S13218-021-00742-6" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552496v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13218-020-00652-z" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510009v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.2971562" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03301105v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomi Janhunen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510007v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Alirezaie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin L&#228;ngkvist" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Loutfi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SW-190362" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067896v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Condotta" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2019.02.028" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067904v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shufeng Kong" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjiang Li" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/comjnl/bxx122" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067906v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218213018600011" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067922v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S026988891600014X" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067950v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolis Koubarakis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218213015500311" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068109v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostis Kyzirakos" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manos Karpathiotakis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charalampos Nikolaou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavros Vassos" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14778/2367502.2367560" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534824v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05244409v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Thomas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-76235-2_25" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05244447v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-76235-2_31" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290605v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPICS.TIME.2023.12" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04285264v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.TIME.2023.5" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04285257v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA230498" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04285276v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.TIME.2023.16" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04285244v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/kr.2023/59" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290667v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiyuan Hu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPICS.COSIT.2022.5" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290663v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3549737.3549807" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290657v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/IJCAI.2021/624" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290670v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISKE54062.2021.9755429" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290658v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI52525.2021.00128" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290656v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Gao" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongjun Wang" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISKE54062.2021.9755336" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290640v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPICS.TIME.2020.12" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910984v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2020/251" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568298v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46714-2_6" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510016v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30179-8_27" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02271390v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Glorian" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Lagniez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Montmirail" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414893v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.TIME.2019.14" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067915v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98334-9_11" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067920v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mensi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Nouaouri" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamjed Ben Said" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3200947.3201021" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03300778v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067927v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2017.00028" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067933v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2017/175" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067943v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.TIME.2017.19" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067985v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067973v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2903220.2903226" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068000v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067967v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae Hee Lee" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-672-9-828" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067956v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44748-3_24" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067980v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2015.73" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068030v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2695664.2695831" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070297v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29007/1zgr" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068039v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01385350v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Mazure" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Randell" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23868-5_10" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070301v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068048v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24312-2_5" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068070v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Liakos" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Papakonstantinopoulou" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2661829.2662053" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068082v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2014.37" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068087v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07064-3_15" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068068v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10554-3_11" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068074v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06028-6_71" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068095v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07064-3_39" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068065v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10554-3_10" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873047v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouhad Amaneddine" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Condotta" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948947v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Vandenberghe" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brecht Vermeulen" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piet Demeester" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Willner" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Symeon Papavassiliou" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068121v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Garbis" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33615-7_34" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068133v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33203-6_21" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068140v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33158-9_8" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068114v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2012.66" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290612v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyra Ahrens" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Kerzel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA230151" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02052769v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292960v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehul Bhatt" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292964v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John G. Stell" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Renz" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>