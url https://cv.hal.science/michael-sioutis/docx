--- v2 (2026-05-02)
+++ v3 (2026-05-22)
@@ -121,137 +121,158 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">199746524</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=a_QQC-sAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Je m'appelle Michael Sioutis (Μιχαήλ Σιούτης en grec) et, depuis janvier 2023, je suis un </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Junior Professor</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> tenure-track d'Intelligence Artificielle Hybride, affiliée à la Faculté des Sciences de l'</w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Université de Montpellier</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> et de la </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Laboratoire d'Informatique, Robotique et Microélectronique de Montpellier</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. Je travaillerai avec l'équipe </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId15" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">COCONUT</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> et le reste du laboratoire sur l'interaction entre la représentation des connaissances et l'apprentissage automatique, notamment dans le contexte d’atteindre des cadres d’IA informés sur l’espace et le temps.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Veuillez consulter ma </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
+      <w:hyperlink r:id="rId16" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">page d'accueil personnelle</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> pour plus d'informations sur mes publications et le développement de logiciels, et plus de détails sur moi en général.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
@@ -285,1909 +306,1909 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning to resolve inconsistencies in qualitative constraint networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Paparrizou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Sioutis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 133, pp.102557. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.is.2025.102557⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05393597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On prime scenarios in qualitative spatial and temporal reasoning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yakoub Salhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Sioutis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 300 (Special Issue on the 30th International Symposium on Temporal Representation and Reasoning), pp.105198. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ic.2024.105198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-05244460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A machine learning based approach for generating point sketch maps from qualitative directional information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhiguo Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Sioutis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qingqian Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hua Meng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Geographical Information Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 38 (9), pp.1881-1911. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/13658816.2024.2358405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-04833807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On robust vs fast solving of qualitative constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Wehner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Sioutis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diedrich Wolter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Heuristics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 29 (4-6), pp.461-485. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/S10732-023-09517-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04290607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A framework for belief revision under restrictions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhiguo Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hua Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianrui Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heng-Chao Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Sioutis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Knowledge Engineering Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 37, pp.e8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S0269888922000054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04290676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approximating Region Boundaries Based on Qualitative and Quantitative Information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhiguo Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Sioutis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qingqian Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hua Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heng-Chao Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Intelligent Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 37 (6), pp.38-47. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MIS.2022.3204561⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04290615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic branching in qualitative constraint-based reasoning via counting local models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Sioutis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diedrich Wolter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 281, pp.104787. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.IC.2021.104787⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04290682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correction to: Just-In-Time Constraint-Based Inference for Qualitative Spatial and Temporal Reasoning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Sioutis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">KI - Künstliche Intelligenz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 35 (3-4), pp.451-451. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/S13218-021-00742-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04290685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Just-In-Time Constraint-Based Inference for Qualitative Spatial and Temporal Reasoning</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Semi-Supervised Dimensionality Reduction by Linear Compression and Stretching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiguo Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hua Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Sioutis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">KI - Künstliche Intelligenz</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8, pp.27308-27317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2020.2971562⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13218-020-00652-z⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02552496v1</w:t>
+                <w:t xml:space="preserve">hal-02510009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-Supervised Dimensionality Reduction by Linear Compression and Stretching</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Just-In-Time Constraint-Based Inference for Qualitative Spatial and Temporal Reasoning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Sioutis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">KI - Künstliche Intelligenz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13218-020-00652-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2020.2971562⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02510009v1</w:t>
+                <w:t xml:space="preserve">hal-02552496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Neighbourhood Singleton-style Consistencies for Qualitative Spatial and Temporal Reasoning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Sioutis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Sioutis</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anastasia Paparrizou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomi Janhunen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03301105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic referee: A neural-symbolic framework for enhancing geospatial semantic segmentation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marjan Alirezaie</w:t>
+                <w:t xml:space="preserve">Collective singleton-based consistency for qualitative constraint networks: Theory and practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Sioutis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Paparrizou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Längkvist</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Amy Loutfi</w:t>
+                <w:t xml:space="preserve">Jean-François Condotta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Journal Of Semantic Web</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/SW-190362⟩</w:t>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 797, pp.17-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2019.02.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02510007v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02067896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collective singleton-based consistency for qualitative constraint networks: Theory and practice</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Semantic referee: A neural-symbolic framework for enhancing geospatial semantic segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjan Alirezaie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Längkvist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Sioutis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Condotta</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amy Loutfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tcs.2019.02.028⟩</w:t>
+              <w:t xml:space="preserve">Open Journal Of Semantic Web</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (5), pp.863-880. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/SW-190362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02067896v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02510007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring Directional Path-Consistency for Solving Constraint Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shufeng Kong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanjiang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Sioutis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Computer Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 61 (9), pp.1338-1350. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/comjnl/bxx122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02067904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leveraging Variable Elimination for Efficiently Reasoning about Qualitative Constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Sioutis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhiguo Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanjiang Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal on Artificial Intelligence Tools</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 27 (04), pp.1860001. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0218213018600011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02067906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studying the use and effect of graph decomposition in qualitative spatial and temporal reasoning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Sioutis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yakoub Salhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Condotta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Knowledge Engineering Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 32, pp.e4. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S026988891600014X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02067922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Efficient Approach for Tackling Large Real World Qualitative Spatial Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Sioutis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Condotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolis Koubarakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal on Artificial Intelligence Tools</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 25 (02), pp.1550031. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1142/S0218213015500311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02067950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TELEIOS: A Database-Powered Virtual Earth Observatory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolis Koubarakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kostis Kyzirakos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manos Karpathiotakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charalampos Nikolaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stavros Vassos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the VLDB Endowment (PVLDB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 5 (12), pp.2010-2013. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.14778/2367502.2367560⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02068109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2197,5307 +2218,5307 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning to Resolve Inconsistencies in Qualitative Constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Paparrizou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Sioutis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2026 - 27e Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Tours, Feb 2026, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05534824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Reinforcement Learning Approach for Resolving Inconsistencies in Qualitative Constraint Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Paparrizou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Sioutis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SUM 2024 - 16th International Conference on Scalable Uncertainty Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Palermo, Italy. pp.340-353, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-76235-2_25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-05244409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compact Solution Representation in Qualitative Constraint-Based Reasoning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yakoub Salhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Sioutis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SUM 2024 - 16th International Conference on Scalable Uncertainty Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Palermo, Italy. pp.421-428, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-76235-2_31⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-05244447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Embarrassingly Greedy Inconsistency Resolution of Qualitative Constraint Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Sioutis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TIME 2023 - 30th International Symposium on Temporal Representation and Reasoning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Athènes, Greece. pp.12:1-12:12, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPICS.TIME.2023.12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04290605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prime Scenarios in Qualitative Spatial and Temporal Reasoning</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">A Paraconsistency Framework for Inconsistency Handling in Qualitative Spatial and Temporal Reasoning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yakoub Salhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Sioutis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TIME 2023 - 30th International Symposium on Temporal Representation and Reasoning</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECAI 2023 - 26th European Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Kraków, Poland. pp.2049-2056, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/FAIA230498⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.TIME.2023.5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04285264v1</w:t>
+                <w:t xml:space="preserve">hal-04285257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Paraconsistency Framework for Inconsistency Handling in Qualitative Spatial and Temporal Reasoning</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Prime Scenarios in Qualitative Spatial and Temporal Reasoning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yakoub Salhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Sioutis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECAI 2023 - 26th European Conference on Artificial Intelligence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TIME 2023 - 30th International Symposium on Temporal Representation and Reasoning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Athènes, Greece. pp.5:1-5:14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.TIME.2023.5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/FAIA230498⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04285257v1</w:t>
+                <w:t xml:space="preserve">hal-04285264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Decomposition Framework for Inconsistency Handling in Qualitative Spatial and Temporal Reasoning (Extended Abstract)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yakoub Salhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Sioutis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TIME 2023 - 30th International Symposium on Temporal Representation and Reasoning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Athènes, Greece. pp.16:1-16:3, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.TIME.2023.16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04285276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Decomposition Framework for Inconsistency Handling in Qualitative Spatial and Temporal Reasoning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yakoub Salhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Sioutis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">KR 2023 - 20th International Conference on Principles of Knowledge Representation and Reasoning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Rhodes, Greece. pp.604-613, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24963/kr.2023/59⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04285244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Incremental Algorithm for Handling Qualitative Spatio-Temporal Information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhiguo Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiyuan Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hua Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Sioutis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Conference on Spatial Information Theory (COSIT 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Kobe, Japan. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4230/LIPICS.COSIT.2022.5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04290667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid AI Systems Grounded on Qualitative Spatio-Temporal Reasoning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Sioutis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhiguo Long</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Hellenic Conference on Artificial Intelligence (SETN 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Corfu, Greece. pp.1-1, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3549737.3549807⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04290663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualitative Spatial and Temporal Reasoning: Current Status and Future Challenges</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Towards Robust Qualitative Spatio-Temporal Reasoning for Hybrid AI Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Sioutis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Diedrich Wolter</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hua Meng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thirtieth International Joint Conference on Artificial Intelligence (IJCAI-21)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th International Conference on Intelligent Systems and Knowledge Engineering (ISKE 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Chengdu, China. pp.426-430, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISKE54062.2021.9755429⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24963/IJCAI.2021/624⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04290657v1</w:t>
+                <w:t xml:space="preserve">hal-04290670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Robust Qualitative Spatio-Temporal Reasoning for Hybrid AI Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Qualitative Spatial and Temporal Reasoning: Current Status and Future Challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Sioutis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hua Meng</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diedrich Wolter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Intelligent Systems and Knowledge Engineering (ISKE 2021)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Thirtieth International Joint Conference on Artificial Intelligence (IJCAI-21)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Montreal, Canada. pp.4594-4601, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24963/IJCAI.2021/624⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISKE54062.2021.9755429⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04290670v1</w:t>
+                <w:t xml:space="preserve">hal-04290657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Robust Vs Fast Solving of Qualitative Constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Wehner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Sioutis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diedrich Wolter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33rd IEEE International Conference on Tools with Artificial Intelligence (ICTAI 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Washington, United States. pp.801-805, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTAI52525.2021.00128⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04290658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Large-Scale Qualitative Spatio-Temporal Constraint Redundancy Removal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiyuan Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yang Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhiguo Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongjun Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianrui Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference on Intelligent Systems and Knowledge Engineering (ISKE 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Chengdu, China. pp.398-405, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISKE54062.2021.9755336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04290656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Branching in Qualitative Constraint Networks via Counting Local Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Sioutis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diedrich Wolter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th International Symposium on Temporal Representation and Reasoning (TIME 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Bozen-Bolzano, Italy. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPICS.TIME.2020.12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04290640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Robustness in Qualitative Constraint Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Sioutis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhiguo Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomi Janhunen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Twenty-Ninth International Joint Conference on Artificial Intelligence and Seventeenth Pacific Rim International Conference on Artificial Intelligence {IJCAI-PRICAI-20}</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Yokohama, Japan. pp.1813-1819, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24963/ijcai.2020/251⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02910984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allen’s Interval Algebra Makes the Difference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomi Janhunen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Sioutis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd International Conference on Applications of Declarative Programming and Knowledge Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Cottbus, Germany. pp.89-98, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-46714-2_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02568298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Leveraging Backdoors in Qualitative Constraint Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Une approche SAT incrémentale pour raisonner efficacement sur les réseaux de contraintes qualitatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Glorian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Lagniez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Montmirail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Sioutis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tomi Janhunen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43rd German Conference on Artificial Intelligence (KI 2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> JFPC 2019 - Actes des 15es Journées Francophones de Programmation par Contraintes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-30179-8_27⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02510016v1</w:t>
+                <w:t xml:space="preserve">hal-02271390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche SAT incrémentale pour raisonner efficacement sur les réseaux de contraintes qualitatives</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Towards Leveraging Backdoors in Qualitative Constraint Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Sioutis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomi Janhunen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> JFPC 2019 - Actes des 15es Journées Francophones de Programmation par Contraintes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">43rd German Conference on Artificial Intelligence (KI 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Kassel, Germany. pp.308-315, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-30179-8_27⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02271390v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02510016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Utility of Neighbourhood Singleton-Style Consistencies for Qualitative Constraint-Based Spatial and Temporal Reasoning.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Sioutis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Sioutis</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anastasia Paparrizou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomi Janhunen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th International Symposium on Temporal Representation and Reasoning (TIME 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Malaga, Spain. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.TIME.2019.14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02414893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Incremental SAT-Based Approach to Reason Efficiently on Qualitative Constraint Networks</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">A Hybrid Evolutionary Algorithm for Maximizing Satisfiability in Temporal or Spatial Qualitative Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Mensi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Condotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issam Nouaouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Sioutis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamjed Ben Said</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Conference on Principles and Practice of Constraint Programming (CP'18)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th Hellenic Conference on Artificial Intelligence (SETN 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Patras, Greece. pp.1-9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3200947.3201021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-98334-9_11⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02067915v1</w:t>
+                <w:t xml:space="preserve">hal-02067920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Hybrid Evolutionary Algorithm for Maximizing Satisfiability in Temporal or Spatial Qualitative Constraints</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">An Incremental SAT-Based Approach to Reason Efficiently on Qualitative Constraint Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Glorian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Lagniez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Montmirail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Sioutis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lamjed Ben Said</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Hellenic Conference on Artificial Intelligence (SETN 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">24th International Conference on Principles and Practice of Constraint Programming (CP'18)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Lille, France. pp.160-178, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-98334-9_11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3200947.3201021⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02067920v1</w:t>
+                <w:t xml:space="preserve">hal-02067915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Incremental SAT-Based Approach to Reason Efficiently On Qualitative Constraint Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Glorian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gael Glorian</w:t>
+                <w:t xml:space="preserve">Jean-Marie Lagniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Lagniez</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Valentin Montmirail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Sioutis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th International Conference on Principles and Practice of Constraint Programming (CP'18)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Lille, France. pp.160--178</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03300778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Lazy Algorithm to Efficiently Approximate Singleton Path Consistency for Qualitative Constraint Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Sioutis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Sioutis</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anastasia Paparrizou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Condotta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th IEEE International Conference on Tools with Artificial Intelligence (ICTAI 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Boston, United States. pp.110-117, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTAI.2017.00028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02067927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficiently Enforcing Path Consistency on Qualitative Constraint Networks by Use of Abstraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Sioutis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Condotta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Twenty-Sixth International Joint Conference on Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Melbourne, Australia. pp.1262-1268, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24963/ijcai.2017/175⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02067933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collective Singleton-Based Consistency for Qualitative Constraint Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Sioutis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Sioutis</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anastasia Paparrizou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Condotta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th International Symposium on Temporal Representation and Reasoning (TIME 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Mons, Belgium. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.TIME.2017.19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02067943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Path Consistency Algorithm for Large Qualitative Constraint Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhiguo Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Sioutis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanjiang Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Twenty-Fifth International Joint Conference on Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02067985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficiently Reasoning about Qualitative Constraints through Variable Elimination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Sioutis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhiguo Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanjiang Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Hellenic Conference on Artificial Intelligence (SETN 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Thessaloniki, Greece. pp.1-10, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2903220.2903226⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02067973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A SAT Approach for Maximizing Satisfiability in Qualitative Spatial and Temporal Constraint Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Condotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issam Nouaouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Sioutis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Principles of Knowledge Representation and Reasoning: Proceedings of the Fifteenth International Conference (KR 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Cape Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02068000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Redundancy in Simple Temporal Networks</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Local Search for Maximizing Satisfiability in Qualitative Spatial and Temporal Constraint Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Condotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Mensi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issam Nouaouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Sioutis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamjed Ben Said</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd European Conference on Artificial Intelligence (ECAI 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, The Hague, Netherlands. </w:t>
+              <w:t xml:space="preserve">Artificial Intelligence: Methodology, Systems, and Applications - 17th International Conference (AIMSA 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Varna, Bulgaria. pp.247-258, </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/978-1-61499-672-9-828⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-44748-3_24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02067967v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02067956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local Search for Maximizing Satisfiability in Qualitative Spatial and Temporal Constraint Networks</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">On Redundancy in Simple Temporal Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jae Hee Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanjiang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiguo Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Sioutis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lamjed Ben Said</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Artificial Intelligence: Methodology, Systems, and Applications - 17th International Conference (AIMSA 2016)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-44748-3_24⟩</w:t>
+              <w:t xml:space="preserve">22nd European Conference on Artificial Intelligence (ECAI 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, The Hague, Netherlands. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/978-1-61499-672-9-828⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02067956v1</w:t>
+                <w:t xml:space="preserve">hal-02067967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Practical Approach for Maximizing Satisfiability in Qualitative Spatial and Temporal Constraint Networks</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">A Resolution Method for Modal Logic S5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yakoub Salhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Sioutis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lamjed Ben Said</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th IEEE International Conference on Tools with Artificial Intelligence (ICTAI 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GCAI 2015. Global Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Tbilisi, Georgia. pp.252-240, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.29007/1zgr⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICTAI.2015.73⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02067980v1</w:t>
+                <w:t xml:space="preserve">hal-02070297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use and effect of graph decomposition in qualitative spatial and temporal reasoning</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">A Practical Approach for Maximizing Satisfiability in Qualitative Spatial and Temporal Constraint Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Condotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Mensi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issam Nouaouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Sioutis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Condotta</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamjed Ben Said</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th Annual ACM Symposium on Applied Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">27th IEEE International Conference on Tools with Artificial Intelligence (ICTAI 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Vietri sul Mare, Italy. pp.445-452, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTAI.2015.73⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2695664.2695831⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02068030v1</w:t>
+                <w:t xml:space="preserve">hal-02067980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Resolution Method for Modal Logic S5</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">On the use and effect of graph decomposition in qualitative spatial and temporal reasoning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Sioutis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yakoub Salhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michael Sioutis</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Condotta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GCAI 2015. Global Conference on Artificial Intelligence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">30th Annual ACM Symposium on Applied Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Salamanca, Spain. pp.1874-1879, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2695664.2695831⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.29007/1zgr⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02070297v1</w:t>
+                <w:t xml:space="preserve">hal-02068030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficiently Characterizing Non-Redundant Constraints in Large Real World Qualitative Spatial Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Sioutis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanjiang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Condotta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Twenty-Fourth International Joint Conference on Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Buenos Aires, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02068039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ordering Spatio-Temporal Sequences to Meet Transition Constraints: Complexity and Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Sioutis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Condotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yakoub Salhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Mazure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David A. Randell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th IFIP International Conference on Artificial Intelligence Applications and Innovations (AIAI 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Bayonne, France. pp.130-150, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-23868-5_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01385350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Simple Decomposition Scheme for Large Real World Qualitative Constraint Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Sioutis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yakoub Salhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Condotta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Twenty-Eighth International Florida Artificial Intelligence Research Society Conference (FLAIRS 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Hollywood, Florida, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02070301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generalized Qualitative Spatio-Temporal Reasoning: Complexity and Tableau Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Sioutis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Condotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yakoub Salhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Mazure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automated Reasoning with Analytic Tableaux and Related Methods - 24th International Conference (TABLEAUX 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Wroclaw, Poland. pp.54-69, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-24312-2_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02068048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pushing the Envelope in Graph Compression</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Tackling Large Qualitative Spatial Networks of Scale-Free-Like Structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Sioutis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Condotta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd ACM International Conference on Information and Knowledge Management (CIKM 2014)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2661829.2662053⟩</w:t>
+              <w:t xml:space="preserve">Artificial Intelligence: Methods and Applications - 8th Hellenic Conference on AI (SETN 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Ioannina, Greece. pp.178-191, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-07064-3_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02068070v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02068087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Triangulation Versus Graph Partitioning for Tackling Large Real World Qualitative Spatial Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">A Qualitative Spatio-Temporal Framework Based on Point Algebra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Sioutis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Condotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yakoub Salhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Mazure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th IEEE International Conference on Tools with Artificial Intelligence (ICTAI 2014)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICTAI.2014.37⟩</w:t>
+              <w:t xml:space="preserve">Artificial Intelligence: Methodology, Systems, and Applications - 16th International Conference (AIMSA 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Varna, Bulgaria. pp.117-128, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-10554-3_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02068082v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02068068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tackling Large Qualitative Spatial Networks of Scale-Free-Like Structure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Pushing the Envelope in Graph Compression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Liakos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Papakonstantinopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Sioutis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Condotta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Artificial Intelligence: Methods and Applications - 8th Hellenic Conference on AI (SETN 2014)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-07064-3_15⟩</w:t>
+              <w:t xml:space="preserve">23rd ACM International Conference on Information and Knowledge Management (CIKM 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Shanghai, China. pp.1549-1558, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2661829.2662053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02068087v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02068070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Qualitative Spatio-Temporal Framework Based on Point Algebra</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Triangulation Versus Graph Partitioning for Tackling Large Real World Qualitative Spatial Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Sioutis</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Mazure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Artificial Intelligence: Methodology, Systems, and Applications - 16th International Conference (AIMSA 2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">26th IEEE International Conference on Tools with Artificial Intelligence (ICTAI 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Limassol, Cyprus. pp.194-201, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTAI.2014.37⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-10554-3_11⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02068068v1</w:t>
+                <w:t xml:space="preserve">hal-02068082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Effect of Locality in Compressing Social Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Liakos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Papakonstantinopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Sioutis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Information Retrieval - 36th European Conference on IR Research (ECIR 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Amsterdam, Netherlands. pp.650-655, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-06028-6_71⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02068074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vertex Incremental Path Consistency for Qualitative Constraint Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Sioutis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Condotta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Artificial Intelligence: Methods and Applications - 8th Hellenic Conference on AI (SETN 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Ioannina, Greece. pp.454-459, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-07064-3_39⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02068095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incrementally Building Partially Path Consistent Qualitative Constraint Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Sioutis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Condotta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Artificial Intelligence: Methodology, Systems, and Applications - 16th International Conference (AIMSA 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Varna, Bulgaria. pp.104-116, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-10554-3_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02068065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Approach to Solve the Minimal Labeling Problem of Temporal and Spatial Qualitative Constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouhad Amaneddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Condotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Sioutis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23th International Joint Conference on Artificial Intelligence (IJCAI'13)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Beijing, China. pp.696-702</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00873047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architecture for the heterogeneous federation of future internet experimentation facilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wim Vandenberghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brecht Vermeulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piet Demeester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Willner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symeon Papavassiliou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Future Network &amp; Mobile Summit 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Lisbon, Portugal. pp.1--11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00948947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building Virtual Earth Observatories Using Ontologies, Linked Geospatial Data and Knowledge Discovery Algorithms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Building Virtual Earth Observatories Using Ontologies and Linked Geospatial Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolis Koubarakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">George Garbis</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manos Karpathiotakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manos Karpathiotakis</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Kostis Kyzirakos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charalampos Nikolaou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stavros Vassos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">On the Move to Meaningful Internet Systems: {OTM} 2012, Confederated International Conferences: CoopIS, DOA-SVI, and ODBASE 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Rome, Italy. pp.932-949, </w:t>
+              <w:t xml:space="preserve">Web Reasoning and Rule Systems - 6th International Conference (RR 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Vienna, Austria. pp.229-233, </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-33615-7_34⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-33203-6_21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02068121v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02068133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building Virtual Earth Observatories Using Ontologies and Linked Geospatial Data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Building Virtual Earth Observatories Using Ontologies, Linked Geospatial Data and Knowledge Discovery Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolis Koubarakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Sioutis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Garbis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manos Karpathiotakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manos Karpathiotakis</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Kostis Kyzirakos</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stavros Vassos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Web Reasoning and Rule Systems - 6th International Conference (RR 2012)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-33203-6_21⟩</w:t>
+              <w:t xml:space="preserve">On the Move to Meaningful Internet Systems: {OTM} 2012, Confederated International Conferences: CoopIS, DOA-SVI, and ODBASE 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Rome, Italy. pp.932-949, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-33615-7_34⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02068133v1</w:t>
+                <w:t xml:space="preserve">hal-02068121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data Models and Query Languages for Linked Geospatial Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolis Koubarakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manos Karpathiotakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manos Karpathiotakis</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Kostis Kyzirakos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charalampos Nikolaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Sioutis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reasoning Web. Semantic Technologies for Advanced Query Answering - 8th International Summer School 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Vienna, Austria. pp.290-328, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-33158-9_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02068140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consistency of Chordal RCC-8 Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Sioutis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolis Koubarakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th IEEE International Conference on Tools with Artificial Intelligence (ICTAI 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Athens, Greece. pp.436-443, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTAI.2012.66⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02068114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7507,163 +7528,163 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 19. Neuro-Symbolic Spatio-Temporal Reasoning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jae Hee Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Sioutis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyra Ahrens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjan Alirezaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Kerzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Compendium of Neurosymbolic Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 369, IOS Press, pp.410-429, 2023, Frontiers in Artificial Intelligence and Applications, 978-1-64368-406-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3233/FAIA230151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04290612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7673,100 +7694,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algorithmic Contributions to Qualitative Constraint-based Spatial and Temporal Reasoning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Sioutis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Artificial Intelligence [cs.AI]. Université d'Artois, 2017. English. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02052769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7776,259 +7797,259 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proceedings of the 2nd International Workshop on Spatio-Temporal Reasoning and Learning (STRL 2023) co-located with the 32nd International Joint Conference on Artificial Intelligence (IJCAI 2023), Macao, S.A.R., August 21, 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Sioutis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhiguo Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jae Hee Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehul Bhatt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STRL 2023 - 2nd International Workshop on Spatio-Temporal Reasoning and Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Macao, China. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04292960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proceedings of the 1st International Workshop on Spatio-Temporal Reasoning and Learning (STRL 2022) co-located with the 31st International Joint Conference on Artificial Intelligence and the 25th European Conference on Artificial Intelligence (IJCAI 2022, ECAI 2022), Vienna, Austria, July 24, 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Sioutis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhiguo Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John G. Stell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jochen Renz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STRL 2022 - 1st International Workshop on Spatio-Temporal Reasoning and Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Vienne, Austria. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04292964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId200"/>
+      <w:footerReference w:type="default" r:id="rId201"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8096,51 +8117,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6CEE4338"/>
+    <w:nsid w:val="3CB04866"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8327,51 +8348,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michael-sioutis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7562-2443" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/199746524" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.enseignementsup-recherche.gouv.fr/fr/des-carrieres-plus-attractives-les-chaires-de-professeur-junior-46095" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umontpellier.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lirmm.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lirmm.fr/coconut/index.php" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://msioutis.gitlab.io/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393597v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Paparrizou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sioutis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2025.102557" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05244460v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakoub Salhi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2024.105198" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04833807v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiguo Long" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingqian Li" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Meng" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13658816.2024.2358405" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290607v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Wehner" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diedrich Wolter" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S10732-023-09517-8" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290676v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianrui Li" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng-Chao Li" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0269888922000054" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290615v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIS.2022.3204561" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290682v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.IC.2021.104787" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290685v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S13218-021-00742-6" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552496v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13218-020-00652-z" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510009v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.2971562" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03301105v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomi Janhunen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510007v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Alirezaie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin L&#228;ngkvist" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Loutfi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SW-190362" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067896v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Condotta" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2019.02.028" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067904v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shufeng Kong" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjiang Li" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/comjnl/bxx122" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067906v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218213018600011" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067922v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S026988891600014X" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067950v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolis Koubarakis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218213015500311" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068109v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostis Kyzirakos" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manos Karpathiotakis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charalampos Nikolaou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavros Vassos" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14778/2367502.2367560" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534824v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05244409v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Thomas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-76235-2_25" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05244447v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-76235-2_31" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290605v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPICS.TIME.2023.12" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04285264v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.TIME.2023.5" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04285257v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA230498" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04285276v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.TIME.2023.16" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04285244v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/kr.2023/59" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290667v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiyuan Hu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPICS.COSIT.2022.5" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290663v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3549737.3549807" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290657v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/IJCAI.2021/624" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290670v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISKE54062.2021.9755429" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290658v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI52525.2021.00128" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290656v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Gao" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongjun Wang" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISKE54062.2021.9755336" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290640v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPICS.TIME.2020.12" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910984v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2020/251" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568298v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46714-2_6" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510016v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30179-8_27" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02271390v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Glorian" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Lagniez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Montmirail" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414893v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.TIME.2019.14" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067915v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98334-9_11" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067920v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mensi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Nouaouri" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamjed Ben Said" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3200947.3201021" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03300778v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067927v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2017.00028" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067933v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2017/175" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067943v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.TIME.2017.19" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067985v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067973v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2903220.2903226" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068000v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067967v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae Hee Lee" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-672-9-828" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067956v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44748-3_24" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067980v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2015.73" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068030v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2695664.2695831" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070297v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29007/1zgr" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068039v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01385350v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Mazure" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Randell" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23868-5_10" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070301v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068048v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24312-2_5" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068070v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Liakos" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Papakonstantinopoulou" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2661829.2662053" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068082v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2014.37" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068087v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07064-3_15" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068068v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10554-3_11" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068074v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06028-6_71" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068095v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07064-3_39" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068065v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10554-3_10" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873047v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouhad Amaneddine" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Condotta" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948947v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Vandenberghe" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brecht Vermeulen" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piet Demeester" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Willner" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Symeon Papavassiliou" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068121v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Garbis" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33615-7_34" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068133v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33203-6_21" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068140v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33158-9_8" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068114v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2012.66" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290612v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyra Ahrens" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Kerzel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA230151" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02052769v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292960v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehul Bhatt" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292964v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John G. Stell" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Renz" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michael-sioutis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7562-2443" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/199746524" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=a_QQC-sAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.enseignementsup-recherche.gouv.fr/fr/des-carrieres-plus-attractives-les-chaires-de-professeur-junior-46095" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umontpellier.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lirmm.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lirmm.fr/coconut/index.php" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://msioutis.gitlab.io/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393597v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Paparrizou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sioutis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2025.102557" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05244460v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakoub Salhi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2024.105198" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04833807v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiguo Long" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingqian Li" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Meng" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13658816.2024.2358405" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290607v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Wehner" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diedrich Wolter" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S10732-023-09517-8" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290676v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianrui Li" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng-Chao Li" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0269888922000054" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290615v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIS.2022.3204561" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290682v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.IC.2021.104787" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290685v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S13218-021-00742-6" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510009v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.2971562" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552496v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13218-020-00652-z" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03301105v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomi Janhunen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067896v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Condotta" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2019.02.028" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510007v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Alirezaie" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin L&#228;ngkvist" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Loutfi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SW-190362" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067904v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shufeng Kong" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjiang Li" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/comjnl/bxx122" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067906v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218213018600011" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067922v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S026988891600014X" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067950v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolis Koubarakis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218213015500311" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068109v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostis Kyzirakos" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manos Karpathiotakis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charalampos Nikolaou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavros Vassos" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14778/2367502.2367560" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534824v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05244409v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Thomas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-76235-2_25" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05244447v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-76235-2_31" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290605v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPICS.TIME.2023.12" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04285257v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA230498" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04285264v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.TIME.2023.5" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04285276v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.TIME.2023.16" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04285244v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/kr.2023/59" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290667v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiyuan Hu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPICS.COSIT.2022.5" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290663v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3549737.3549807" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290670v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISKE54062.2021.9755429" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290657v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/IJCAI.2021/624" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290658v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI52525.2021.00128" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290656v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Gao" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongjun Wang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISKE54062.2021.9755336" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290640v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPICS.TIME.2020.12" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910984v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2020/251" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568298v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46714-2_6" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02271390v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Glorian" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Lagniez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Montmirail" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510016v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30179-8_27" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414893v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.TIME.2019.14" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067920v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mensi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Nouaouri" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamjed Ben Said" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3200947.3201021" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067915v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98334-9_11" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03300778v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067927v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2017.00028" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067933v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2017/175" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067943v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.TIME.2017.19" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067985v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067973v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2903220.2903226" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068000v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067956v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44748-3_24" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067967v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae Hee Lee" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-672-9-828" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070297v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29007/1zgr" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067980v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2015.73" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068030v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2695664.2695831" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068039v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01385350v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Mazure" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Randell" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23868-5_10" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070301v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068048v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24312-2_5" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068087v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07064-3_15" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068068v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10554-3_11" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068070v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Liakos" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Papakonstantinopoulou" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2661829.2662053" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068082v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2014.37" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068074v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06028-6_71" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068095v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07064-3_39" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068065v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10554-3_10" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873047v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouhad Amaneddine" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Condotta" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948947v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Vandenberghe" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brecht Vermeulen" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piet Demeester" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Willner" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Symeon Papavassiliou" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068133v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33203-6_21" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068121v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Garbis" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33615-7_34" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068140v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33158-9_8" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068114v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2012.66" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290612v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyra Ahrens" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Kerzel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA230151" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02052769v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292960v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehul Bhatt" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292964v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John G. Stell" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Renz" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>