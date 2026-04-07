--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -100,579 +100,579 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Tournant autoritaire dans les états conservateurs et restriction des libertés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Stambolis-Ruhstorfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les élections présidentielles américaines 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Françoise Buisson, Dec 2024, Pau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Abortion Politics: Transatlantic Circulations between France and the United States</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Stambolis-Ruhstorfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Council for European Studies 30th International Conference of Europeanists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04860168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Anti-Abortion Activists use Experts to Legitimize their Claims</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Stambolis-Ruhstorfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">55ème Congrès de l’Association Française d’Études Américaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04860180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Françoise Buisson, Dec 2024, Pau, France</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Legal Frames, Scientific “Expertise,” and Abortion Debates in the United States</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Stambolis-Ruhstorfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">American Sociological Association Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Legal Frames, Scientific “Expertise,” and Abortion Debates in the United States</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liaisons dangereuses : la place des scientifiques dans les débatspolitiques sur le changement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Stambolis-Ruhstorfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le militantisme académique : perspectives juridiques et comparées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marie Padilla; David Diallo, Dec 2024, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conférence introductive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Stambolis-Ruhstorfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'études Genre et Justice : perspectives croisées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maureen Bal; Ophélie Colomb; Raphaël Demias-Morisset; Rym Fassi, Sep 2023, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How Experts See Politics: Boundary Work and Issue Framing on Climate Change and LGBT Families</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Stambolis-Ruhstorfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Sociological Association Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2024, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">, Aug 2023, Philadelphia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Marie Padilla; David Diallo, Dec 2024, Bordeaux, France</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conférence inaugurale - Luttes pour les familles homoparentales en France et aux Etats-Unis : les experts et la réification de la famille hétérosexuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Stambolis-Ruhstorfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'étude Genre et Justice : perspectives croisées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maureen Bal; Ophélie Colomb; Raphaël Demias-Morisset; Rym Fassi-Fihri, Nov 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...137 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04860130v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04860129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Participation à la table ronde : Le rôle du scientifique dans les décisions politiquesen lien avec le changement climatique</w:t>
               </w:r>
@@ -4377,51 +4377,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860168v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Stambolis-Ruhstorfer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860180v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860190v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860138v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860187v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860133v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860130v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860129v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860121v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860183v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860127v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860178v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860166v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860119v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860108v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860176v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860111v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860124v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860117v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860132v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03177494v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Tricou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03176508v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934224v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christen Bryson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.16593" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847168v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Jaafar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magally Torres-Leguizamon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Duplessy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.hs2.0109" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847165v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-03425894v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gross" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.046.0075" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916235v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Descoutures" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/issj.12241" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208440v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123644v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14742837.2018.1482206" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513633v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sena.12224" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123639v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Saguy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/socf.12121" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123638v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mignon R Moore" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-soc-071312-145643" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123642v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/ajcs.2013.11" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652914v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860034v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/issj.12248" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070532v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847161v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gayle Kaufman" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Roberts" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brittany Ralph" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852200v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860056v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852207v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852210v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860021v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514232v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514211v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860030v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514228v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03148604v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513643v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520384v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514214v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563244v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860069v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860190v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Stambolis-Ruhstorfer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860168v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860180v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860138v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860187v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860129v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860133v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860130v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860121v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860183v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860127v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860178v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860166v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860119v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860108v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860176v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860111v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860124v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860117v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860132v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03177494v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Tricou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03176508v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934224v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christen Bryson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.16593" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847168v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Jaafar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magally Torres-Leguizamon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Duplessy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.hs2.0109" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847165v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-03425894v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gross" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.046.0075" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916235v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Descoutures" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/issj.12241" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208440v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123644v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14742837.2018.1482206" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513633v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sena.12224" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123639v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Saguy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/socf.12121" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123638v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mignon R Moore" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-soc-071312-145643" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123642v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/ajcs.2013.11" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652914v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860034v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/issj.12248" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070532v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847161v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gayle Kaufman" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Roberts" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brittany Ralph" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852200v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860056v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852207v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852210v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860021v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514232v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514211v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860030v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514228v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03148604v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513643v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520384v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514214v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563244v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860069v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>