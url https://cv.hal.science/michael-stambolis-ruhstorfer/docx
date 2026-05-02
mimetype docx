--- v1 (2026-04-07)
+++ v2 (2026-05-02)
@@ -100,1200 +100,1200 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Abortion Politics: Transatlantic Circulations between France and the United States</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Stambolis-Ruhstorfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Council for European Studies 30th International Conference of Europeanists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Tournant autoritaire dans les états conservateurs et restriction des libertés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Stambolis-Ruhstorfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les élections présidentielles américaines 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Françoise Buisson, Dec 2024, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04860190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Lyon, France</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How Anti-Abortion Activists use Experts to Legitimize their Claims</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Stambolis-Ruhstorfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">55ème Congrès de l’Association Française d’Études Américaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Aix-en-Provence, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Legal Frames, Scientific “Expertise,” and Abortion Debates in the United States</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Stambolis-Ruhstorfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">American Sociological Association Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Legal Frames, Scientific “Expertise,” and Abortion Debates in the United States</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liaisons dangereuses : la place des scientifiques dans les débatspolitiques sur le changement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Stambolis-Ruhstorfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le militantisme académique : perspectives juridiques et comparées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marie Padilla; David Diallo, Dec 2024, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How Experts See Politics: Boundary Work and Issue Framing on Climate Change and LGBT Families</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Stambolis-Ruhstorfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Sociological Association Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2024, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">, Aug 2023, Philadelphia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Marie Padilla; David Diallo, Dec 2024, Bordeaux, France</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conférence inaugurale - Luttes pour les familles homoparentales en France et aux Etats-Unis : les experts et la réification de la famille hétérosexuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Stambolis-Ruhstorfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'étude Genre et Justice : perspectives croisées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maureen Bal; Ophélie Colomb; Raphaël Demias-Morisset; Rym Fassi-Fihri, Nov 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conférence introductive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Stambolis-Ruhstorfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'études Genre et Justice : perspectives croisées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maureen Bal; Ophélie Colomb; Raphaël Demias-Morisset; Rym Fassi, Sep 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04860129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Philadelphia, United States</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Participation à la table ronde : Le rôle du scientifique dans les décisions politiquesen lien avec le changement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Stambolis-Ruhstorfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres du Master 2 INTEX (INnovation Territoriale et EXpérimentation)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hugo Boislève; Justine Bousquet; Gabrielle Jacques; Giannine Nunes; Victorine Perrolat-Garcia, Jan 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Maureen Bal; Ophélie Colomb; Raphaël Demias-Morisset; Rym Fassi-Fihri, Nov 2023, Bordeaux, France</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La politisation des scientifiques : le cas du changement climatique et des familles LGBT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Stambolis-Ruhstorfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3e Congrès de l'Institut du Genre - No(s) Futur(s) Genre : bouleversements, utopies, impatiences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Hugo Boislève; Justine Bousquet; Gabrielle Jacques; Giannine Nunes; Victorine Perrolat-Garcia, Jan 2023, Bordeaux, France</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Participation à la table ronde : La crise climatique gagne pendant que la croisière s'amuse!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Stambolis-Ruhstorfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Festival pyrénéen de l'image de la nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Denis Cheissoux, Sep 2023, Cauterets, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Toulouse, France</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860127v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Can Experts Scream? Sounding Credible and the Limits of Scientific Neutrality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Stambolis-Ruhstorfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">54ème Congrès de l’Association Française d’Études Américaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Denis Cheissoux, Sep 2023, Cauterets, France</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Participation à la table ronde: La liberté académique en péril ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Stambolis-Ruhstorfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">53ème Congrès annuel de l’Association Française d'Études Américaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sébastien Mort, Jun 2022, Pessac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Dijon, France</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CRT &amp; Queer Theory &amp; Woke, Oh My! Moral Panics and Rightwing Politics in 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Stambolis-Ruhstorfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biden - Year 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jennifer Merchant, Feb 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860111v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Experts See Politics: Boundary Work and Issue Framing in the US and France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Stambolis-Ruhstorfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Council for European Studies 28th International Conference of Europeanists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04860166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Participation à la table ronde : Devons-nous refuser d'être expert ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Stambolis-Ruhstorfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assemblée Générale du département CHANGES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cédric Brun; Mathieu Montalban; Caroline Dufy, Dec 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04860119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">En vertu des pouvoirs qui me sont conférés : les experts débattent du mariage homosexuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Stambolis-Ruhstorfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier genre(s) et sexualité(s)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, David Paternotte, Feb 2022, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04860108v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-04860111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sexual Privacy in the US: Rights at Risk</w:t>
               </w:r>
@@ -1676,235 +1676,235 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hormonothérapie injectable et réduction des risques : pratiques, difficultés, santé des personnes trans en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Jaafar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magally Torres-Leguizamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Duplessy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Stambolis-Ruhstorfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Vol. 34 (HS2), pp.109-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spub.hs2.0109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04847168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Introduction : Repenser Roe : Cinquante ans de politique en matière d'avortement aux États-Unis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Stambolis-Ruhstorfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christen Bryson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IdeAs : idées d'Amérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 22, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/ideas.16593⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04934224v1</w:t>
-              </w:r>
-[...115 lines deleted...]
-                <w:t xml:space="preserve">hal-04847168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gold Standard Family: Expertises Pour et Contre Le Mariage Entre Personnes de Même Sexe En France et Aux États-Unis</w:t>
               </w:r>
@@ -3473,50 +3473,123 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02514232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Formes de l’État et sélection des savoirs experts : les controverses sur le mariage et la filiation des couples de personnes de même sexe en France et aux états-Unis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Stambolis-Ruhstorfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Daniel Sabbagh and Maude Simonet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De l’autre côté du miroir: comparaisons franco-américaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.89-102, 2018, 978-2753573154</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La lutte contre la « théorie du genre » en France : pivot d’une mobilisation religieuse dans un pays sécularisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Stambolis-Ruhstorfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3525,130 +3598,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Campagnes anti-genre en Europe : Des mobilisations contre l’égalité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Lyon, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02514211v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-04860030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La “Multidimensionnalite” Comme Outil de Lutte pour une Justice Raciale et Sexuelle Complète</w:t>
               </w:r>
@@ -4377,51 +4377,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860190v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Stambolis-Ruhstorfer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860168v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860180v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860138v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860187v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860129v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860133v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860130v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860121v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860183v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860127v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860178v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860166v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860119v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860108v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860176v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860111v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860124v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860117v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860132v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03177494v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Tricou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03176508v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934224v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christen Bryson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.16593" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847168v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Jaafar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magally Torres-Leguizamon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Duplessy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.hs2.0109" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847165v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-03425894v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gross" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.046.0075" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916235v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Descoutures" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/issj.12241" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208440v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123644v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14742837.2018.1482206" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513633v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sena.12224" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123639v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Saguy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/socf.12121" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123638v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mignon R Moore" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-soc-071312-145643" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123642v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/ajcs.2013.11" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652914v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860034v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/issj.12248" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070532v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847161v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gayle Kaufman" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Roberts" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brittany Ralph" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852200v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860056v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852207v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852210v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860021v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514232v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514211v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860030v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514228v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03148604v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513643v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520384v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514214v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563244v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860069v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860168v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Stambolis-Ruhstorfer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860190v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860180v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860138v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860187v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860133v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860130v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860129v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860121v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860183v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860127v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860178v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860176v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860111v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860166v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860119v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860108v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860124v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860117v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860132v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03177494v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Tricou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03176508v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847168v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Jaafar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magally Torres-Leguizamon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Duplessy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.hs2.0109" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934224v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christen Bryson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.16593" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847165v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-03425894v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gross" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.046.0075" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916235v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Descoutures" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/issj.12241" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208440v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123644v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14742837.2018.1482206" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513633v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sena.12224" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123639v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Saguy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/socf.12121" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123638v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mignon R Moore" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-soc-071312-145643" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123642v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/ajcs.2013.11" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652914v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860034v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/issj.12248" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070532v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847161v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gayle Kaufman" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Roberts" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brittany Ralph" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852200v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860056v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852207v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852210v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860021v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514232v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860030v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514211v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514228v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03148604v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513643v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520384v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514214v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563244v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860069v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>