--- v0 (2026-03-24)
+++ v1 (2026-05-06)
@@ -66,5303 +66,5688 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (42)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (45)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining chronostratigraphy and cyclostratigraphy in Quaternary lacustrine deposits of the Baza Formation (Orce, Granada Geopark, Southern Spain)</w:t>
+                <w:t xml:space="preserve">A Middle Stone Age occupation identified at Baden-Baden in the grasslands of the Free State, South Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josep Parés</w:t>
+                <w:t xml:space="preserve">Maïlys Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Santamaría Barragán</w:t>
+                <w:t xml:space="preserve">Beatrice Bin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dave Anastasio</w:t>
+                <w:t xml:space="preserve">Benoit Longet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudio Berti</w:t>
+                <w:t xml:space="preserve">Michaela Ecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lu Hongliang</w:t>
+                <w:t xml:space="preserve">Nils Andersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.1-22. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 16 (1), pp.12027. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/qua.2025.10041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-026-43246-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05443810v1</w:t>
+                <w:t xml:space="preserve">hal-05588496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archaeological survey of the Modder River dongas, Free State, South Africa</w:t>
+                <w:t xml:space="preserve">Examining indicators of hunter-gatherer mobility in arid environments: The example of the final Middle Paleolithic site of Besor 37 (Northern Negev, Israel)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felipe Cuartero Monteagudo</w:t>
+                <w:t xml:space="preserve">Mae Goder-Goldberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maïlys Richard</w:t>
+                <w:t xml:space="preserve">Onn Crouvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lloyd Rossouw</w:t>
+                <w:t xml:space="preserve">Elisabetta Boaretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael B Toffolo</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lotan Edeltin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liora Kolska Horwitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Southern African Field Archaeology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.36615/safa.20.3540.2025⟩</w:t>
+              <w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 18 (5), pp.110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12520-026-02447-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05090400v1</w:t>
+                <w:t xml:space="preserve">hal-05604266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Early Upper paleolithic deposit of Mughr el-Hamamah (Jordan): Archaeobotanical taphonomy and site formation processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mónica Alonso-Eguiluz</w:t>
+                <w:t xml:space="preserve">Stone Age archaeology of the Riet River dongas, Free State, South Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Longet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Toffolo</w:t>
+                <w:t xml:space="preserve">Will Archer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantel White</w:t>
+                <w:t xml:space="preserve">Sharon Holt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eleni Asouti</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michael B Toffolo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2024.104471⟩</w:t>
+              <w:t xml:space="preserve">Southern African Field Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 21, pp.1-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36615/safa.21.4345.2026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04960723v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05585825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pleistocene archaeology and environments of the Free State, South Africa</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Combining chronostratigraphy and cyclostratigraphy in Quaternary lacustrine deposits of the Baza Formation (Orce, Granada Geopark, Southern Spain)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep Parés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Santamaría Barragán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dave Anastasio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Berti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lu Hongliang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Azania : The journal of the British Institute of History and Archaeology in East Africa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/0067270X.2024.2379724⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/qua.2025.10041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04960086v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05443810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrared spectral library of tooth enamel from African ungulates for accurate electron spin resonance dating</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Archaeological survey of the Modder River dongas, Free State, South Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Cuartero Monteagudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïlys Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lloyd Rossouw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael B Toffolo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maïlys Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41597-024-03725-y⟩</w:t>
+              <w:t xml:space="preserve">Southern African Field Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20, pp.1-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36615/safa.20.3540.2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04679653v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05090400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution multi-technique analysis of a continuous sediment core of the Baza Formation at Barranco León (Guadix-Baza Basin, Granada): First petrophysical results</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Infrared spectral library of tooth enamel from African ungulates for accurate electron spin resonance dating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael B Toffolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïlys Richard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Iberian Geology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (1), pp.890. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41597-024-03725-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s41513-024-00264-8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04960717v1</w:t>
+                <w:t xml:space="preserve">hal-04679653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronology of Upper Paleolithic human activities recorded in a stalagmite at Points Cave (Aiguèze, Gard, France)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Early Upper paleolithic deposit of Mughr el-Hamamah (Jordan): Archaeobotanical taphonomy and site formation processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Valladas</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Mónica Alonso-Eguiluz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Toffolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphan Dubernet</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantel White</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleni Asouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabetta Boaretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoarchaeology: An International Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/gea.22001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 55, pp.104471. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2024.104471⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04498557v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04960723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Living in an ecotone: Late Middle Palaeolithic occupations in the lower Besor Basin, north-western Negev Desert, Israel</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High-resolution multi-technique analysis of a continuous sediment core of the Baza Formation at Barranco León (Guadix-Baza Basin, Granada): First petrophysical results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Boaretto</w:t>
+                <w:t xml:space="preserve">A. Santamaría Barragán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Edeltin</w:t>
+                <w:t xml:space="preserve">J. Parés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L.K. Horwitz</w:t>
+                <w:t xml:space="preserve">S. Colino García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Churruca Clemente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Fujioka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antiquity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15184/aqy.2023.89⟩</w:t>
+              <w:t xml:space="preserve">Journal of Iberian Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s41513-024-00264-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04960137v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04960717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystallinity assessment of anthropogenic calcites using Raman micro-spectroscopy</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chronology of Upper Paleolithic human activities recorded in a stalagmite at Points Cave (Aiguèze, Gard, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïlys Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Pons-Branchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Valladas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Toffolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Dubernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-39842-8⟩</w:t>
+              <w:t xml:space="preserve">Geoarchaeology: An International Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 39 (5), pp.470-484. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/gea.22001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04960098v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04498557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-contextual characterization of pyrogenic aragonite diagenesis in archaeological ash: implications for radiocarbon dating of calcium carbonate in combustion features</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pleistocene archaeology and environments of the Free State, South Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael B Toffolo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15 (11), pp.177. </w:t>
+              <w:t xml:space="preserve">Azania : The journal of the British Institute of History and Archaeology in East Africa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 59 (3), pp.317-351. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12520-023-01874-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/0067270X.2024.2379724⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04960726v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04960086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New ESR dates from Lovedale, Free State, South Africa: implications for the study of tooth diagenesis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maïlys Richard</w:t>
+                <w:t xml:space="preserve">Micro-contextual characterization of pyrogenic aragonite diagenesis in archaeological ash: implications for radiocarbon dating of calcium carbonate in combustion features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Toffolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ifat Kaplan-Ashiri</w:t>
+                <w:t xml:space="preserve">Lior Regev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jesús Alonso María</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Edwige Pons-Branchu</w:t>
+                <w:t xml:space="preserve">Eugenia Mintz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Dubernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Dapoigny</w:t>
+                <w:t xml:space="preserve">Francesco Berna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">South African Archaeological Bulletin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (11), pp.177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12520-023-01874-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04378183v2</w:t>
+                <w:t xml:space="preserve">hal-04960726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palaeoenvironments and chronology of the Damvlei Later Stone Age site, Free State, South Africa</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chantal Tribolo</w:t>
+                <w:t xml:space="preserve">Crystallinity assessment of anthropogenic calcites using Raman micro-spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael B Toffolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liora Kolska Horwitz</w:t>
+                <w:t xml:space="preserve">Iddo Pinkas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Álvaro Gallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lloyd Rossouw</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elisabetta Boaretto</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">South African Archaeological Bulletin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.12971. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-39842-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04378185v2</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04960098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dolomite in archaeological plaster: An FTIR study of the plaster floors at Neolithic Motza, Israel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yonah Maor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Toffolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yishay Feldman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacob Vardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamoudi Khalaily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 48, pp.103862. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jasrep.2023.103862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04960758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human occupation of the semi-arid grasslands of South Africa during MIS 4: New archaeological and paleoecological evidence from Lovedale, Free State</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chantal Tribolo</w:t>
+                <w:t xml:space="preserve">New ESR dates from Lovedale, Free State, South Africa: implications for the study of tooth diagenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïlys Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Britt Bousman</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lloyd Rossouw</w:t>
+                <w:t xml:space="preserve">Ifat Kaplan-Ashiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesús Alonso María</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Pons-Branchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dapoigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">South African Archaeological Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 78 (219), pp.95-103</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03920438v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04378183v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the effect of diagenesis on ESR dating of Middle Stone Age tooth samples from the open-air site of Lovedale, Free State, South Africa</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ifat Kaplan-Ashiri</w:t>
+                <w:t xml:space="preserve">Palaeoenvironments and chronology of the Damvlei Later Stone Age site, Free State, South Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Toffolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Alvaro Gallo</w:t>
+                <w:t xml:space="preserve">Chantal Tribolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liora Kolska Horwitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lloyd Rossouw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Britt Bousman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Geochronology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">South African Archaeological Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 78 (219), pp.57-74</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03607523v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04378185v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The early Pre-Pottery Neolithic B site at Nesher-Ramla Quarry, Israel</w:t>
+                <w:t xml:space="preserve">Living in an ecotone: Late Middle Palaeolithic occupations in the lower Besor Basin, north-western Negev Desert, Israel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micka Ullman</w:t>
+                <w:t xml:space="preserve">M. Goder-Goldberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lena Brailovsky</w:t>
+                <w:t xml:space="preserve">I. Gilead</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heeli Schechter</w:t>
+                <w:t xml:space="preserve">E. Boaretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lior Weissbrod</w:t>
+                <w:t xml:space="preserve">L. Edeltin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roni Zuckerman-Cooper</w:t>
+                <w:t xml:space="preserve">L.K. Horwitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 624, pp.148-167. </w:t>
+              <w:t xml:space="preserve">Antiquity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 97 (394), pp.e20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2021.04.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15184/aqy.2023.89⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04956796v1</w:t>
+                <w:t xml:space="preserve">hal-04960137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What’s in a colluvial deposit? Perspectives from archaeopedology</w:t>
+                <w:t xml:space="preserve">Human occupation of the semi-arid grasslands of South Africa during MIS 4: New archaeological and paleoecological evidence from Lovedale, Free State</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Scherer</w:t>
+                <w:t xml:space="preserve">Kristen Wroth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Tribolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Deckers</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J. Henkner</w:t>
+                <w:t xml:space="preserve">C. Britt Bousman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liora Kolska Horwitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lloyd Rossouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CATENA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.catena.2020.105040⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 283, pp.107455. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2022.107455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04960764v1</w:t>
+                <w:t xml:space="preserve">insu-03920438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiocarbon Dating of Anthropogenic Carbonates: What Is the Benchmark for Sample Selection?</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The early Pre-Pottery Neolithic B site at Nesher-Ramla Quarry, Israel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micka Ullman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lena Brailovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heeli Schechter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lior Weissbrod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roni Zuckerman-Cooper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heritage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/heritage3040079⟩</w:t>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 624, pp.148-167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2021.04.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04960258v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04956796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STRUCTURAL CHARACTERIZATION AND THERMAL DECOMPOSITION OF LIME BINDERS ALLOW ACCURATE RADIOCARBON AGE DETERMINATIONS OF AERIAL LIME PLASTER</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Investigating the effect of diagenesis on ESR dating of Middle Stone Age tooth samples from the open-air site of Lovedale, Free State, South Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïlys Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Pons-Branchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raanan Carmieli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ifat Kaplan-Ashiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francesco Berna</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Alvaro Gallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiocarbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/RDC.2020.39⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Geochronology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 69, pp.101269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quageo.2022.101269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02881539v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03607523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cathodoluminescence and Laser-Induced Fluorescence of Calcium Carbonate: a Review of Screening Methods for Radiocarbon Dating of Ancient Lime Mortars</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">What’s in a colluvial deposit? Perspectives from archaeopedology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Deckers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dietel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Henkner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiocarbon</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CATENA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 198, pp.105040. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.catena.2020.105040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/RDC.2020.21⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02881542v1</w:t>
+                <w:t xml:space="preserve">hal-04960764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The significance of aragonite in the interpretation of the microscopic archaeological record</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michael Toffolo</w:t>
+                <w:t xml:space="preserve">Radiocarbon Dating of Anthropogenic Carbonates: What Is the Benchmark for Sample Selection?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael B Toffolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoarchaeology: An International Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/gea.21816⟩</w:t>
+              <w:t xml:space="preserve">Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3 (4), pp.1416-1432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/heritage3040079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04960771v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04960258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hunting in the skies: Dating, paleoenvironment and archaeology at the late Pre-Pottery Neolithic B site of Naḥal Roded 110, Eilat Mountains, Israel</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Filipe Natalio</w:t>
+                <w:t xml:space="preserve">STRUCTURAL CHARACTERIZATION AND THERMAL DECOMPOSITION OF LIME BINDERS ALLOW ACCURATE RADIOCARBON AGE DETERMINATIONS OF AERIAL LIME PLASTER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Toffolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lior Regev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugenia Mintz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ifat Kaplan-Ashiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Berna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paléorient</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Radiocarbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.1-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/RDC.2020.39⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/paleorient.316⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04960799v1</w:t>
+                <w:t xml:space="preserve">hal-02881539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luminescence reveals variations in local structural order of calcium carbonate polymorphs formed by different mechanisms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">The significance of aragonite in the interpretation of the microscopic archaeological record</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Toffolo</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ifat Kaplan-Ashiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geoarchaeology: An International Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 36 (1), pp.149-169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/gea.21816⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-52587-7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02371802v1</w:t>
+                <w:t xml:space="preserve">hal-04960771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstratigraphic reconstruction of formation processes and paleoenvironments at the Early Pleistocene Cornelia-Uitzoek hominin site, Free State Province, South Africa</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Cathodoluminescence and Laser-Induced Fluorescence of Calcium Carbonate: a Review of Screening Methods for Radiocarbon Dating of Ancient Lime Mortars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Toffolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Francesco Berna</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Chapoulie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa Caneve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ifat Kaplan-Ashiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2019.03.033⟩</w:t>
+              <w:t xml:space="preserve">Radiocarbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/RDC.2020.21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02090808v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02881542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combustion features from short-lived intermittent occupation at a 1300-year-old Coast Salish rock shelter, British Columbia: The microstratigraphic data</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hunting in the skies: Dating, paleoenvironment and archaeology at the late Pre-Pottery Neolithic B site of Naḥal Roded 110, Eilat Mountains, Israel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natasha Lyons</w:t>
+                <w:t xml:space="preserve">Michal Birkenfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uzi Avner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniella E. Bar-Yosef Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Scott Cummings</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipe Natalio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2018.11.034⟩</w:t>
+              <w:t xml:space="preserve">Paléorient</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 46 (1-2), pp.43-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/paleorient.316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01951497v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04960799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FTIR-Based Crystallinity Assessment of Aragonite–Calcite Mixtures in Archaeological Lime Binders Altered by Diagenesis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elisabetta Boaretto</w:t>
+                <w:t xml:space="preserve">Microstratigraphic reconstruction of formation processes and paleoenvironments at the Early Pleistocene Cornelia-Uitzoek hominin site, Free State Province, South Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Toffolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Brink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Berna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Minerals</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25, pp.25-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2019.03.033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/min9020121⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02045726v1</w:t>
+                <w:t xml:space="preserve">hal-02090808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palynology of Middle Stone Age spring deposits in grassland at the Florisbad hominin site, South Africa</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A.C. van Aardt</w:t>
+                <w:t xml:space="preserve">Combustion features from short-lived intermittent occupation at a 1300-year-old Coast Salish rock shelter, British Columbia: The microstratigraphic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Toffolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.S. Brink</w:t>
+                <w:t xml:space="preserve">Morgan Ritchie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.B. Toffolo</w:t>
+                <w:t xml:space="preserve">Ian Sellers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Ochando</w:t>
+                <w:t xml:space="preserve">Jesse Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natasha Lyons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Palaeobotany and Palynology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.revpalbo.2019.02.009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 23, pp.646-661. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2018.11.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02081317v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01951497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridging prehistoric caves with buried landscapes in the Swabian Jura (southwestern Germany)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alvise Barbieri</w:t>
+                <w:t xml:space="preserve">FTIR-Based Crystallinity Assessment of Aragonite–Calcite Mixtures in Archaeological Lime Binders Altered by Diagenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael B Toffolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lior Regev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carsten Leven</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michael Toffolo</w:t>
+                <w:t xml:space="preserve">Stéphan Stephan Dubernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory W.L. Hodgins</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yannick Y. Lefrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabetta Boaretto</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2017.08.002⟩</w:t>
+              <w:t xml:space="preserve">Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (2), pp.121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/min9020121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01877944v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02045726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microarchaeology of a grain silo: Insights into stratigraphy, chronology and food storage at Late Bronze Age Ashkelon, Israel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michael Toffolo</w:t>
+                <w:t xml:space="preserve">Palynology of Middle Stone Age spring deposits in grassland at the Florisbad hominin site, South Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Scott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.C. van Aardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mario A.S. Martin</w:t>
+                <w:t xml:space="preserve">J.S. Brink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Master</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M.B. Toffolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ochando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2018.02.047⟩</w:t>
+              <w:t xml:space="preserve">Review of Palaeobotany and Palynology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 265, pp.13-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.revpalbo.2019.02.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01877950v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02081317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A microstratigraphic reevaluation of the Florisbad spring site, Free State Province, South Africa: Formation processes and paleoenvironment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Luminescence reveals variations in local structural order of calcium carbonate polymorphs formed by different mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Toffolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Francesco Berna</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa Caneve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ifat Kaplan-Ashiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoarchaeology: An International Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 32 (4), pp.456 - 478. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.16170. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/gea.21616⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-52587-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01877930v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02371802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate Radiocarbon Dating of Archaeological Ash Using Pyrogenic Aragonite</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Bridging prehistoric caves with buried landscapes in the Swabian Jura (southwestern Germany)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvise Barbieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carsten Leven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Toffolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Ruth Shahack-Gross</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory W.L. Hodgins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claus-Joachim Kind</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiocarbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/RDC.2017.7⟩</w:t>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 485, pp.23 - 43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2017.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01877924v1</w:t>
+                <w:t xml:space="preserve">hal-01877944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 10,400-year-old sunken lime kiln from the Early Pre-Pottery Neolithic B at the Nesher-Ramla quarry (el-Khirbe), Israel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Microarchaeology of a grain silo: Insights into stratigraphy, chronology and food storage at Late Bronze Age Ashkelon, Israel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Toffolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario A.S. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Master</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabetta Boaretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 14, pp.353 - 364. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 19, pp.177 - 188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2018.02.047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2017.06.014⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01877937v1</w:t>
+                <w:t xml:space="preserve">hal-01877950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing Local and Long-Range Structural Disorder in Aggregate-Free Lime Binders</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">A microstratigraphic reevaluation of the Florisbad spring site, Free State Province, South Africa: Formation processes and paleoenvironment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Toffolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Kristin Poduska</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Brink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornie van Huyssteen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Berna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.iecr.6b01785⟩</w:t>
+              <w:t xml:space="preserve">Geoarchaeology: An International Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 32 (4), pp.456 - 478. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/gea.21616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01877919v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01877930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absolute Chronology of Megiddo, Israel, in the Late Bronze and Iron Ages: High-Resolution Radiocarbon Dating</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Accurate Radiocarbon Dating of Archaeological Ash Using Pyrogenic Aragonite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Toffolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lior Regev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugenia Mintz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristin Poduska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruth Shahack-Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiocarbon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 56 (1), pp.221-244. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2458/56.16899⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 59 (01), pp.231 - 249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/RDC.2017.7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04961211v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01877924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Contexts for Radiocarbon Dating: Results from the Early Iron Age at Tell Es-Safi/Gath, Israel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">A 10,400-year-old sunken lime kiln from the Early Pre-Pottery Neolithic B at the Nesher-Ramla quarry (el-Khirbe), Israel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Toffolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micka Ullman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Caracuta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Weiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabetta Boaretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiocarbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0033822200047159⟩</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 14, pp.353 - 364. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2017.06.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04961213v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01877937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural differences in archaeologically relevant calcite</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Absolute Chronology of Megiddo, Israel, in the Late Bronze and Iron Ages: High-Resolution Radiocarbon Dating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Toffolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eran Arie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabetta Boaretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kristin Poduska</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Israel Finkelstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c5ay01942g⟩</w:t>
+              <w:t xml:space="preserve">Radiocarbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 56 (1), pp.221-244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2458/56.16899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01877909v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04961211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bone diagenesis at the Florisbad spring site, Free State Province (South Africa): Implications for the taphonomy of the Middle and Late Pleistocene faunal assemblages</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Characterization of Contexts for Radiocarbon Dating: Results from the Early Iron Age at Tell Es-Safi/Gath, Israel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Toffolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Francesco Berna</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aren Maeir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey Chadwick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabetta Boaretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2015.09.001⟩</w:t>
+              <w:t xml:space="preserve">Radiocarbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 54 (3-4), pp.371-390. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0033822200047159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01877900v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04961213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ancient agricultural economy in the Horn of Africa: new evidence from grinding stones and stable isotopes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessing Local and Long-Range Structural Disorder in Aggregate-Free Lime Binders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Toffolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabetta Boaretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristin Poduska</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atti della Società dei Naturalisti e Matematici di Modena</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55 (30), pp.8334 - 8340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.iecr.6b01785⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05225522v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01877919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nucleation of aragonite upon carbonation of calcium oxide and calcium hydroxide at ambient temperatures and pressures: a new indicator of fire-related human activities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Bone diagenesis at the Florisbad spring site, Free State Province (South Africa): Implications for the taphonomy of the Middle and Late Pleistocene faunal assemblages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Toffolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elisabetta Boaretto</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Brink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Berna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jas.2014.05.020⟩</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 4, pp.152 - 163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2015.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01877800v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01877900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An early Iron Age assemblage of faience beads from Ashkelon, Israel: chemical composition and manufacturing process</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Daniel Master</w:t>
+                <w:t xml:space="preserve">Ancient agricultural economy in the Horn of Africa: new evidence from grinding stones and stable isotopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Catherine d'Andrea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed G Fahmy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Perry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael P Richards</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Darcus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Atti della Società dei Naturalisti e Matematici di Modena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 146 (Supplement), pp.155-157</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jas.2013.05.010⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01877869v1</w:t>
+                <w:t xml:space="preserve">hal-05225522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an Absolute Chronology for the Aegean Iron Age: New Radiocarbon Dates from Lefkandi, Kalapodi and Corinth</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Structural differences in archaeologically relevant calcite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Toffolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lior Regev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabetta Boaretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristin Poduska</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 8 (12), </w:t>
+              <w:t xml:space="preserve">Analytical Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7 (21), pp.9304 - 9309. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0083117⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c5ay01942g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01877870v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01877909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nucleation of aragonite upon carbonation of calcium oxide and calcium hydroxide at ambient temperatures and pressures: a new indicator of fire-related human activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Toffolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabetta Boaretto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 49, pp.237 - 248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2014.05.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01877800v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards an Absolute Chronology for the Aegean Iron Age: New Radiocarbon Dates from Lefkandi, Kalapodi and Corinth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Toffolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Fantalkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Lemos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rainer Felsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolf-Dietrich Niemeier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0083117⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01877870v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An early Iron Age assemblage of faience beads from Ashkelon, Israel: chemical composition and manufacturing process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Toffolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugenia Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rivka Elbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Aja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Master</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 40 (10), pp.3626 - 3635. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2013.05.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01877869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Reconstructing Ancient Israel: Integrating Macro- and Micro-archaeology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Israel Finkelstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shirly Ben Dor Evian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabetta Boaretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Cabanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Teresa Cabanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hebrew Bible and Ancient Israel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 1 (1), pp.133 - 150. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1628/219222712801608531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01877888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5372,104 +5757,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infrared Spectroscopy of Archaeological Sediments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael B Toffolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cambridge University Press, 1, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/9781009387590⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (manuel)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04961298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5479,981 +5864,998 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornelia-Uitzoek, South Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Britt Bousman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daryl Codron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Gowlett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andy Herries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lloyd Rossouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Pleistocene Archaeology of Africa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer International Publishing, pp.1327-1347, 2023, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
+              <w:t xml:space="preserve">, Springer International Publishing, pp.1327-1347, 2023, 978-3-031-20289-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-20290-2_86⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04960729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The absolute chronology of Megiddo, Israel in the Late Bronze and Iron Ages: high-resolution radiocarbon dating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael B Toffolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eran Arie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabetta Boaretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Israel Finkelstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Israel Finkelstein; Mario Martin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Megiddo VI. The 2010-2014 Seasons</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Eisenbrauns, pp.1418-1437, 2022, 978-965-266-066-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05225828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiocarbon Dating</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Sedimentology and Micromorphology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael B Toffolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elisabetta Boaretto</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Weiner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Micka Ullman. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Early Pre-Pottery Neolithic B Site at Nesher-Ramla Quarry (NRQN), Israel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Zinman Institute of Archaeology, pp.33-36, 2020, 978-965-7547-08-3</w:t>
+              <w:t xml:space="preserve">, Zinman Institute of Archaeology, pp.177-192, 2020, 978-965-7547-08-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05225836v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05225845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Early Iron Age Assemblage of Faience Beads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael B Toffolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugenia Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rivka Elbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Aja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Master</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lawrence Stager; Daniel Master; Adam Aja. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ashkelon 7. The Iron Age I</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Eisenbrauns, pp.825-835, 2020, 978-1-64602-090-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05225855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sedimentology and Micromorphology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Radiocarbon Dating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael B Toffolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Steve Weiner</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabetta Boaretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Micka Ullman. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Early Pre-Pottery Neolithic B Site at Nesher-Ramla Quarry (NRQN), Israel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Zinman Institute of Archaeology, pp.177-192, 2020, 978-965-7547-08-3</w:t>
+              <w:t xml:space="preserve">, Zinman Institute of Archaeology, pp.33-36, 2020, 978-965-7547-08-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05225845v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05225836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrared Absorption Spectroscopy (IR, FTIR, DRIFT, ATR)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Microarchaeology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Toffolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Encyclopedia of Archaeological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, John Wiley &amp; Sons, Inc., 2018, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, John Wiley &amp; Sons, Inc., 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01985197v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01985194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microarchaeology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Infrared Absorption Spectroscopy (IR, FTIR, DRIFT, ATR)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Toffolo</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Berna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sandra L. López Varela. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Encyclopedia of Archaeological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, John Wiley &amp; Sons, Inc., 2018</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, John Wiley &amp; Sons, Inc., 2018, 9780470674611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781119188230.saseas0325⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01985194v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01985197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studio micromorfologico del focolare. Settore 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael B Toffolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabio Saggioro. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nogara. Archeologia e storia di un villaggio medievale (Scavi 2003-2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bretschneider, pp.101-106, 2011, 978-88-7689-261-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05225861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analisi micromorfologica, FTIR e XRD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael B Toffolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Berna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sauro Gelichi; Fabio Piuzzi; Alessandra Cianciosi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">“Sachuidic presso Forni Superiore”. Ricerche archeologiche in un castello della Carnia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edizioni all'Insegna del Giglio, pp.50-55, 2008, 978-88-7814-378-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05225878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analisi degli alzati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Piuzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael B Toffolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sauro Gelichi; Fabio Piuzzi; Alessandra Cianciosi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">“Sachuidic presso Forni Superiore”. Ricerche archeologiche in un castello della Carnia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edizioni all'Insegna del Giglio, pp.109-126, 2008, 978-88-7814-378-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05225869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6463,171 +6865,171 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preface from the Guest Editors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael B Toffolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabetta Boaretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Chapoulie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MoDIM 2018. Proceedings of the Mortar Dating International Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Pessac, France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiocarbon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 62 (3), pp.iii-vii, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/RDC.2020.72⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05225589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId225"/>
+      <w:footerReference w:type="default" r:id="rId240"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6774,51 +7176,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443810v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Par&#233;s" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Santamar&#237;a Barrag&#225;n" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Anastasio" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Berti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Hongliang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2025.10041" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090400v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Cuartero Monteagudo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Richard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloyd Rossouw" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael B Toffolo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36615/safa.20.3540.2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960723v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Alonso-Eguiluz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Toffolo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantel White" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Asouti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Boaretto" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2024.104471" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960086v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0067270X.2024.2379724" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679653v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-024-03725-y" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960717v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Santamar&#237;a Barrag&#225;n" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Par&#233;s" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Colino Garc&#237;a" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Churruca Clemente" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fujioka" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41513-024-00264-8" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498557v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Pons-Branchu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Valladas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Dubernet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.22001" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960137v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goder-Goldberger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gilead" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boaretto" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Edeltin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.K. Horwitz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2023.89" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960098v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iddo Pinkas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana &#193;lvaro Gallo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-39842-8" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960726v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lior Regev" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenia Mintz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Berna" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-023-01874-6" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04378183v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ifat Kaplan-Ashiri" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Alonso Mar&#237;a" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dapoigny" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04378185v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Tribolo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liora Kolska Horwitz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britt Bousman" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960758v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonah Maor" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yishay Feldman" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Vardi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamoudi Khalaily" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2023.103862" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03920438v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristen Wroth" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Britt Bousman" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2022.107455" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607523v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raanan Carmieli" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Alvaro Gallo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2022.101269" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04956796v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka Ullman" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Brailovsky" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heeli Schechter" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lior Weissbrod" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roni Zuckerman-Cooper" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2021.04.019" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960764v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Scherer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Deckers" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dietel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fuchs" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Henkner" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2020.105040" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960258v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/heritage3040079" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881539v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/RDC.2020.39" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881542v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Ricci" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Chapoulie" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Caneve" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/RDC.2020.21" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960771v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.21816" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960799v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Birkenfeld" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uzi Avner" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniella E. Bar-Yosef Mayer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Scott Cummings" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Natalio" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleorient.316" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371802v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-52587-7" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090808v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Brink" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2019.03.033" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951497v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Ritchie" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Sellers" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Morin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Lyons" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.11.034" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2KLZDS2X-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045726v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Stephan Dubernet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Y. Lefrais" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min9020121" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081317v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Scott" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. van Aardt" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Brink" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Toffolo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ochando" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2019.02.009" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V547SMJC-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877944v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvise Barbieri" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Leven" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory W.L. Hodgins" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus-Joachim Kind" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.08.002" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KXS3MLR0-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877950v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario A.S. Martin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Master" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.02.047" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JDRJ8K6D-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877930v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornie van Huyssteen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.21616" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877924v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Poduska" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Shahack-Gross" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/RDC.2017.7" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877937v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Caracuta" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Weiner" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2017.06.014" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9L6K1PWZ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877919v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Xu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.6b01785" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961211v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eran Arie" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Martin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Finkelstein" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2458/56.16899" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961213v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aren Maeir" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Chadwick" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033822200047159" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877909v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ay01942g" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877900v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2015.09.001" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9ZF2JWDN-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05225522v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Catherine d'Andrea" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed G Fahmy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Perry" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael P Richards" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Darcus" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877800v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2014.05.020" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8CL0FTX2-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877869v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenia Klein" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rivka Elbaum" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Aja" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2013.05.010" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2QC73NST-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877870v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Fantalkin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Lemos" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Felsch" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolf-Dietrich Niemeier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0083117" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877888v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirly Ben Dor Evian" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Cabanes" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Teresa Cabanes" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1628/219222712801608531" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961298v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009387590" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960729v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daryl Codron" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Gowlett" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Herries" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-20290-2_86" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225828v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225836v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225855v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225845v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985197v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119188230.saseas0325" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985194v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225861v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225878v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225869v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Piuzzi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05225589v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guibert" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/RDC.2020.72" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588496v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Richard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Bin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Longet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Ecker" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Andersen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-026-43246-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604266v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mae Goder-Goldberger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onn Crouvi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Boaretto" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotan Edeltin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liora Kolska Horwitz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-026-02447-z" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585825v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Will Archer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Holt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael B Toffolo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36615/safa.21.4345.2026" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443810v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Par&#233;s" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Santamar&#237;a Barrag&#225;n" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Anastasio" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Berti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Hongliang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2025.10041" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090400v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Cuartero Monteagudo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloyd Rossouw" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36615/safa.20.3540.2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679653v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-024-03725-y" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960723v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Alonso-Eguiluz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Toffolo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantel White" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Asouti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2024.104471" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960717v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Santamar&#237;a Barrag&#225;n" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Par&#233;s" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Colino Garc&#237;a" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Churruca Clemente" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fujioka" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41513-024-00264-8" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498557v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Pons-Branchu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Valladas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Dubernet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.22001" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960086v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0067270X.2024.2379724" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960726v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lior Regev" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenia Mintz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Berna" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-023-01874-6" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960098v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iddo Pinkas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana &#193;lvaro Gallo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-39842-8" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960758v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonah Maor" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yishay Feldman" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Vardi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamoudi Khalaily" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2023.103862" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04378183v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ifat Kaplan-Ashiri" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Alonso Mar&#237;a" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dapoigny" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04378185v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Tribolo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britt Bousman" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960137v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goder-Goldberger" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gilead" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boaretto" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Edeltin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.K. Horwitz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2023.89" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03920438v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristen Wroth" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Britt Bousman" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2022.107455" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04956796v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka Ullman" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Brailovsky" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heeli Schechter" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lior Weissbrod" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roni Zuckerman-Cooper" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2021.04.019" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607523v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raanan Carmieli" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Alvaro Gallo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2022.101269" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960764v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Scherer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Deckers" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dietel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fuchs" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Henkner" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2020.105040" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960258v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/heritage3040079" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881539v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/RDC.2020.39" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960771v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.21816" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881542v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Ricci" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Chapoulie" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Caneve" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/RDC.2020.21" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960799v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Birkenfeld" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uzi Avner" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniella E. Bar-Yosef Mayer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Scott Cummings" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Natalio" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleorient.316" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090808v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Brink" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2019.03.033" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951497v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Ritchie" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Sellers" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Morin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Lyons" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.11.034" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2KLZDS2X-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045726v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Stephan Dubernet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Y. Lefrais" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min9020121" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081317v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Scott" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. van Aardt" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Brink" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Toffolo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ochando" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2019.02.009" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V547SMJC-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371802v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-52587-7" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877944v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvise Barbieri" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Leven" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory W.L. Hodgins" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus-Joachim Kind" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.08.002" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KXS3MLR0-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877950v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario A.S. Martin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Master" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.02.047" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JDRJ8K6D-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877930v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornie van Huyssteen" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.21616" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877924v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Poduska" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Shahack-Gross" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/RDC.2017.7" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877937v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Caracuta" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Weiner" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2017.06.014" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9L6K1PWZ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961211v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eran Arie" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Martin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Finkelstein" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2458/56.16899" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961213v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aren Maeir" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Chadwick" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033822200047159" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877919v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Xu" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.6b01785" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877900v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2015.09.001" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9ZF2JWDN-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05225522v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Catherine d'Andrea" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed G Fahmy" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Perry" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael P Richards" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Darcus" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877909v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ay01942g" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877800v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2014.05.020" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8CL0FTX2-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877870v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Fantalkin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Lemos" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Felsch" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolf-Dietrich Niemeier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0083117" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877869v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenia Klein" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rivka Elbaum" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Aja" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2013.05.010" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2QC73NST-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877888v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirly Ben Dor Evian" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Cabanes" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Teresa Cabanes" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1628/219222712801608531" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961298v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009387590" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960729v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daryl Codron" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Gowlett" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Herries" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-20290-2_86" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225828v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225845v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225855v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225836v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985194v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985197v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119188230.saseas0325" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225861v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225878v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225869v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Piuzzi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05225589v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guibert" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/RDC.2020.72" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>