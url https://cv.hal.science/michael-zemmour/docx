--- v0 (2026-03-29)
+++ v1 (2026-05-01)
@@ -224,904 +224,966 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (10)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les politiques publiques de défiscalisation : entre attractivité politique et inefficacité économique et sociale</w:t>
+                <w:t xml:space="preserve">Les inégalités plombent la croissance, et ça se voit à l'œil nu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Carbonnier</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Michaël Zemmour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, 2025</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05332815v1</w:t>
+                <w:t xml:space="preserve">halshs-05606474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avoir moins peur de l'extrême droite que de la redistribution pose un grave problème moral</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les politiques publiques de défiscalisation : entre attractivité politique et inefficacité économique et sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Carbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nathalie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Palier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Michaël Zemmour</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LIEPP Policy Brief n°82</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04694044v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05332815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le financement des assurances sociales est-il devenu politiquement insoutenable ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Avoir moins peur de l'extrême droite que de la redistribution pose un grave problème moral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Zemmour</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, 2023</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chavagneux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04167442v2</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04694044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faut-­il renoncer aux enquêtes d’opinion ? Analyse du soutien au financement de la protection sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvire Guillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Zemmour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LIEPP Policy Brief n°67</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04167430v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel soutien aux assurances sociales dans la population française ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Le financement des assurances sociales est-il devenu politiquement insoutenable ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvire Guillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Zemmour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-              <w:t xml:space="preserve">2023, pp.201-210</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LIEPP Policy Brief n°68</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04468224v1</w:t>
+                <w:t xml:space="preserve">hal-04167442v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique des allocataires du RSA à Paris</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Quel soutien aux assurances sociales dans la population française ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvire Guillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Zemmour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2022, 5 p</w:t>
+              <w:t xml:space="preserve">2023, pp.201-210</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03769460v1</w:t>
+                <w:t xml:space="preserve">halshs-04468224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The redistributive preferences of the well-off</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Dynamique des allocataires du RSA à Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélika Ben Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Zemmour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2017, 28 p</w:t>
+              <w:t xml:space="preserve">2022, 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01652706v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03769460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faut-il remettre en question les baisses de cotisations sociales ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The redistributive preferences of the well-off</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvire Guillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Carbonnier</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Michaël Zemmour</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">2015, pp.1 - 22</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017, 28 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01384307v1</w:t>
+                <w:t xml:space="preserve">halshs-01652706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What shapes the generosity of short- and long-term benefits? A political economy approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Faut-il remettre en question les baisses de cotisations sociales ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Carbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Palier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Zemmour</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2013</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick L'Horty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Tavernier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015, pp.1 - 22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00821083v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01384307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">What shapes the generosity of short- and long-term benefits? A political economy approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Françon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Zemmour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00821083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Tax competition and the move from insurance to assistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Zemmour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00768909v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1131,3321 +1193,3321 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les niches fiscales : entre attrait politique et inefficacité économique</w:t>
+                <w:t xml:space="preserve">Les aides socio-fiscales à la complémentaire santé : définancer la Sécurité sociale pour financer l'assurance privée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Zemmour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carbonnier, Clément; Morel, Nathalie; Palier, Bruno; Zemmour, Michaël. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les politiques publiques par la défiscalisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SciencesPo, Les Presses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.63-92, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/scpo.carbo.2025.01.0063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SciencesPo, Les Presses</w:t>
-[...31 lines deleted...]
-                <w:t xml:space="preserve">halshs-05337350v1</w:t>
+                <w:t xml:space="preserve">halshs-05337355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les aides socio-fiscales à la complémentaire santé : définancer la Sécurité sociale pour financer l'assurance privée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les niches fiscales : entre attrait politique et inefficacité économique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Carbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Palier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Zemmour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carbonnier, Clément; Morel, Nathalie; Palier, Bruno; Zemmour, Michaël. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les politiques publiques par la défiscalisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SciencesPo, Les Presses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.63-92, 2025, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, pp.19-60, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/scpo.carbo.2025.01.0019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/scpo.carbo.2025.01.0063⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-05337355v1</w:t>
+                <w:t xml:space="preserve">halshs-05337350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluer les incitations fiscales comme outils de politiques publiques - [Introduction]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Carbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Palier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Zemmour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carbonnier, Clément; Morel, Nathalie; Palier, Bruno; Zemmour, Michaël. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les politiques publiques par la défiscalisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SciencesPo, Les Presses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.9-18, 2025, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/scpo.carbo.2025.01.0009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/scpo.carbo.2025.01.0009⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-05337349v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rapport (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamique des allocataires du RSA à Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélika Ben Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Zemmour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laboratoire interdisciplinaire d'évaluation des politiques publiques (LIEPP); CAF de Paris; Ville de Paris. 2025, pp.81</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05400100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamique des allocataires du RSA à Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélika Ben Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Zemmour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laboratoire Interdisciplinaire d'Evaluation des Politiques Publiques; Caf de Paris; Ville de Paris. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04214985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les déterminants de la redistribution monétaire, une analyse en comparaison internationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Amoureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvire Guillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Zemmour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Laboratoire interdisciplinaire d'évaluation des politiques publiques. 2019, pp.112</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03471417v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’impact redistributif des modèles socio-fiscaux de la protection sociale : Analyse comparée internationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Zemmour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvire Guillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Olckers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Bordoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Laboratoire interdisciplinaire d'évaluation des politiques publiques. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03613178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les dépenses socio-fiscales ayant trait à la protection sociale : état des lieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Zemmour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01064750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protection sociale : cotiser plus pour socialiser plus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Zemmour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alternatives Economiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 2025/9 (462), pp.38-40. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/ae.462.0038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05292838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment remédier au déséquilibre des comptes sociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Zemmour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Ferras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers français : documents d'actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 440, pp.105-112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04660915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les trois dimensions de la contributivité dans les assurances sociales contemporaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvire Guillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Zemmour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue de l'IRES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, N° 110-111 (2), pp.75-104. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rdli.110.0075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04926503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The inequality impact of consumption taxes: An international comparison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Blasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvire Guillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Zemmour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Public Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 222, pp.104897. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jpubeco.2023.104897⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04316442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La TVA réduit-elle l'efficacité des systèmes socio-fiscaux de redistribution ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Blasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvire Guillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Zemmour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LIEPP Policy Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 51, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25647/liepp.pb.51⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03384746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Four Levers of Redistribution: The Impact of Tax and Transfer Systems on Inequality Reduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvire Guillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Olckers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Zemmour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Income and Wealth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 66 (2), pp.444-466. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/roiw.12408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiscal welfare : le rôle des niches socio-fiscales dans la protection sociale en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Touzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Zemmour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Dossier spécial (RFSE en lutte), pp.181. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rfse.spe2020.0181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03243478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prendre aux riches ou donner aux pauvres ? Les sources de la redistribution monétaire selon les pays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Amoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvire Guillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Zemmour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LIEPP Policy Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 43, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25647/liepp.pb.43⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03541436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prendre aux riches ou donner aux pauvres ? Les sources de la redistribution monétaire selon les pays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Amoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvire Guillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Zemmour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, N°55 (1), pp.157-169. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/regar.055.0157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03243396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clivages socio-économiques autour des réformes de l’assurance chômage : une analyse de données d’opinions françaises</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Exonérations, exemptions et dépenses fiscales: quels coûts pour la protection sociale?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Zemmour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Socio-économie du travail </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Socio-économie du travail, 3</w:t>
+              <w:t xml:space="preserve">La Revue de l'IRES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, La Revue de l'IRES, 4, pp.3-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02390897v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02382583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exonérations, exemptions et dépenses fiscales: quels coûts pour la protection sociale?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From the hidden welfare state to the hidden part of welfare state reform: Analyzing the uses and effects of fiscal welfare in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Zemmour</w:t>
+                <w:t xml:space="preserve">Chloé Touzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Zemmour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue de l'IRES</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Social Policy and Administration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 53 (1), pp.34-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/spol.12416⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02382583v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01843224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From the hidden welfare state to the hidden part of welfare state reform: Analyzing the uses and effects of fiscal welfare in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Fiscal welfare in Europe: Why should we care and what do we know so far?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Touzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Zemmour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Policy and Administration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/spol.12416⟩</w:t>
+              <w:t xml:space="preserve">Journal of European Social Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (5), pp.549-560. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0958928718802553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01843224v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02184071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiscal welfare in Europe: Why should we care and what do we know so far?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michaël Zemmour</w:t>
+                <w:t xml:space="preserve">Clivages socio-économiques autour des réformes de l’assurance chômage : une analyse de données d’opinions françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Françon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Zemmour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of European Social Policy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Socio-économie du travail </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Socio-économie du travail, 3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02184071v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02390897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiscal welfare : le rôle des niches socio-fiscales dans la protection sociale en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Touzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Zemmour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 1 (20), pp.123-141. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rfse.020.0123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02184147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le financement par cotisations freine-t-il la redistribution ? Une analyse en comparaison internationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Amoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvire Guillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Zemmour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 4, pp.77-101. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rfas.184.0075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03243586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clivages socio-économiques autour des réformes de l’assurance chômage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Françon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Zemmour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Socio-économie du travail </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Socio-économie du travail, 2018 – 1 (n° 3 ), pp.165-198. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08264-4.p.0165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01840104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les quatre leviers de la redistribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvire Guillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Zemmour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 51 (1), pp.233-242. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/regar.051.0233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03526524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les quatre leviers de la redistribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvire Guillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Zemmour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LIEPP Policy Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 31, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25647/liepp.pb.31⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03458574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tax cuts or social investment? Evaluating the opportunity cost of French employment strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Carbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Palier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Zemmour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cambridge Journal of Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 40 (6), pp.1687-1705. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/cje/bev080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01384312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coût d'opportunité des politiques d'emploi en France : ce qu'on pourrait faire de mieux au même prix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Carbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Palier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Touzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Zemmour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LIEPP Policy Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 16, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25647/liepp.pb.16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02182445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exonérations, exemptions et dépenses fiscales : quels coûts pour la protection sociale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Zemmour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue de l'IRES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 87 (4), pp.3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rdli.087.0003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03243593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dépenses socio-fiscales ayant trait à la protection sociale: état des lieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Zemmour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LIEPP Policy Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 12, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25647/liepp.pb.12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03460306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cotisations sociales, taxes et déficit : évolution du financement de la protection sociale en Europe 1980-2007</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Zemmour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Economic and Social Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 25 (1-2), pp.97-112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00966264v1</w:t>
-              </w:r>
-[...495 lines deleted...]
-                <w:t xml:space="preserve">hal-01064750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les politiques publiques par la défiscalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Carbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Palier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Carbonnier</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Michaël Zemmour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SciencesPo, Les Presses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.336, 2025, 978-2-7246-4505-7. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, pp.333, 2025, 978-2-7246-4505-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/scpo.carbo.2025.01⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05337351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le système français de protection sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Zemmour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Théret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">La Découverte, 128 p., 2021, Repères Sociologie, 9782348044373</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03893195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4455,956 +4517,956 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les effets du report de l'âge minimal de la retraite à 62 ans : une approche par catégories socio-professionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Zemmour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04534855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les trois dimensions de la contributivité dans les assurances sociales contemporaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvire Guillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Zemmour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04170752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les déterminants du soutien au financement de la protection sociale : une étude sur les données du baromètre DREES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvire Guillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Zemmour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04170768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consumption Taxes and Income InequalityAn International Perspective with Microsimulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Blasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvire Guillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Zemmour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">It Takes Two to Tango Income and Payroll Taxes in Progressive Tax Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Amoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvire Guillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Zemmour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bismarckian Type of Fiscal Welfare? Insights on the Use of Social Tax Expenditures in French Social and Employment Policy</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Four levers of redistribution: The impact of tax and transfer systems on inequality reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvire Guillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Olckers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Zemmour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02187842v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Four levers of redistribution: The impact of tax and transfer systems on inequality reduction</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Bismarckian Type of Fiscal Welfare? Insights on the Use of Social Tax Expenditures in French Social and Employment Policy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nathalie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Touzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Michaël Zemmour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02735326v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02187842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiscal welfare in Europe: a state of the art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Touzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Zemmour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02187913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economie politique du financement progressif de la protection sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Zemmour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01205217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tax cuts or social investment? Evaluating the opportunity cost of French employment strategy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Palier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Palier</w:t>
+                <w:t xml:space="preserve">Clément Carbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Carbonnier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Michaël Zemmour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01017683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exonérations ou investissement social ? Une évaluation du coût d'opportunité de la stratégie française pour l'emploi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Palier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Palier</w:t>
+                <w:t xml:space="preserve">Clément Carbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Carbonnier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Michaël Zemmour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01087479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5414,125 +5476,125 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Shape of Taxation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvire Guillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Zemmour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SASE Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Society for the Advancement of Socio-Economics (SASE), Jun 2018, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04213083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId113"/>
+      <w:footerReference w:type="default" r:id="rId114"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5600,51 +5662,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DA63A93A"/>
+    <w:nsid w:val="9B65589D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5748,51 +5810,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="F472EDB8"/>
+    <w:nsid w:val="5CD60575"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5982,51 +6044,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michael-zemmour" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9909-7230" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/135916763" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://triangle.ens-lyon.fr/spip.php?article11882" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05332815v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Carbonnier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Morel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Palier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Zemmour" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04694044v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chavagneux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04167442v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvire Guillaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04167430v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04468224v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03769460v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lika Ben Salem" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Boyer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Roger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01652706v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01384307v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick L'Horty" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Tavernier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821083v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Fran&#231;on" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00768909v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05337350v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?GCOI=27246100779660" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.carbo.2025.01.0019" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05337355v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.carbo.2025.01.0063" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05337349v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.carbo.2025.01.0009" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05292838v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ae.462.0038" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660915v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ferras" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04926503v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdli.110.0075" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316442v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Blasco" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpubeco.2023.104897" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384746v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/liepp.pb.51" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735358v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Olckers" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/roiw.12408" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243478v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Touzet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.spe2020.0181" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03541436v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Amoureux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/liepp.pb.43" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243396v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/regar.055.0157" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02390897v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fran&#231;on" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Zemmour" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02382583v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01843224v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/spol.12416" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02184071v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0958928718802553" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02184147v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.020.0123" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243586v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.184.0075" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840104v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08264-4.p.0165" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526524v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/regar.051.0233" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03458574v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/liepp.pb.31" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01384312v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cje/bev080" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02182445v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/liepp.pb.16" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243593v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdli.087.0003" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03460306v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/liepp.pb.12" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966264v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05400100v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04214985v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471417v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03613178v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Bordoli" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01064750v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05337351v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.carbo.2025.01" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893195v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Barbier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Th&#233;ret" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04534855v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04170752v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04170768v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Baudoin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735145v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735278v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02187842v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735326v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02187913v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01205217v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01017683v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01087479v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04213083v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michael-zemmour" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9909-7230" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/135916763" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://triangle.ens-lyon.fr/spip.php?article11882" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05606474v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Zemmour" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05332815v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Carbonnier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Morel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Palier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04694044v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chavagneux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04167430v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvire Guillaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04167442v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04468224v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03769460v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lika Ben Salem" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Boyer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Roger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01652706v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01384307v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick L'Horty" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Tavernier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821083v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Fran&#231;on" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00768909v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05337355v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?GCOI=27246100779660" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.carbo.2025.01.0063" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05337350v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.carbo.2025.01.0019" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05337349v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.carbo.2025.01.0009" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05400100v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04214985v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471417v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Amoureux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03613178v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Zemmour" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Olckers" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Bordoli" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01064750v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05292838v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ae.462.0038" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660915v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ferras" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04926503v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdli.110.0075" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316442v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Blasco" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpubeco.2023.104897" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384746v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/liepp.pb.51" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735358v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/roiw.12408" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243478v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Touzet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.spe2020.0181" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03541436v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/liepp.pb.43" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243396v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/regar.055.0157" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02382583v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01843224v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/spol.12416" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02184071v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0958928718802553" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02390897v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fran&#231;on" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02184147v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.020.0123" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243586v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.184.0075" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840104v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08264-4.p.0165" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526524v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/regar.051.0233" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03458574v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/liepp.pb.31" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01384312v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cje/bev080" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02182445v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/liepp.pb.16" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243593v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdli.087.0003" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03460306v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/liepp.pb.12" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966264v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05337351v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.carbo.2025.01" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893195v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Barbier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Th&#233;ret" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04534855v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04170752v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04170768v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Baudoin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735145v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735278v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735326v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02187842v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02187913v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01205217v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01017683v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01087479v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04213083v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>