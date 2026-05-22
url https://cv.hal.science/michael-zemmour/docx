--- v1 (2026-05-01)
+++ v2 (2026-05-22)
@@ -5662,51 +5662,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9B65589D"/>
+    <w:nsid w:val="335D72FD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5810,51 +5810,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5CD60575"/>
+    <w:nsid w:val="FD5B15F8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>