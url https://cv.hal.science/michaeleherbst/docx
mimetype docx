--- v0 (2026-03-07)
+++ v1 (2026-04-02)
@@ -1356,303 +1356,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05334734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Textured Tetragonal ZrO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Film Grown on (100) Silicon Surface by DLI Metal-Organic Chemical Vapor Deposition</w:t>
+                <w:t xml:space="preserve">Sulfurization of Cu-In electrodeposited precursors for CuInS2-based solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Jouili</w:t>
+                <w:t xml:space="preserve">Cédric Broussillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Herbst-Ghysel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Ribot</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michel Jeandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.S. Jaime-Ferrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1166/jnn.2011.5025⟩</w:t>
+              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 95, pp.S13-S17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solmat.2011.01.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05334728v1</w:t>
+                <w:t xml:space="preserve">hal-00592084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sulfurization of Cu-In electrodeposited precursors for CuInS2-based solar cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Textured Tetragonal ZrO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Film Grown on (100) Silicon Surface by DLI Metal-Organic Chemical Vapor Deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jouili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ribot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ghysel-Herbst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Broussillou</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">V. Ji</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solmat.2011.01.037⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11 (9), pp.8009-8016. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1166/jnn.2011.5025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00592084v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05334728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ZrO2 Thin Films Grown On 2D and 3D Silicon Surfaces By DLI-MOCVD For Electronic Devices</w:t>
               </w:r>
@@ -2904,319 +2904,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00825666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth and characterisation of CaCu2Ox thin films by pulsed injection MOCVD</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanical stresses induced in ceramic oxides by ion irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sattonnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Moll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Herbst-Ghysel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Galicka-Fau</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">I. Gallet</w:t>
+                <w:t xml:space="preserve">J. M. Costantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS 2007 Fall Meeting Symposium H: Current trends in optical and x-ray metrology of advanced materials and devices II Warsaw, Poland</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Poland. pp.7967, </w:t>
+              <w:t xml:space="preserve">14th International Conference on Radiation Effects in Insulators (REI-14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Caen, France. pp.3052-3056, </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2008.04.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2008.03.162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00492034v1</w:t>
+                <w:t xml:space="preserve">in2p3-00825685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical stresses induced in ceramic oxides by ion irradiation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Moll</w:t>
+                <w:t xml:space="preserve">Growth and characterisation of CaCu2Ox thin films by pulsed injection MOCVD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Galicka-Fau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Herbst-Ghysel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. M. Costantini</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Radiation Effects in Insulators (REI-14)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Caen, France. pp.3052-3056, </w:t>
+              <w:t xml:space="preserve">EMRS 2007 Fall Meeting Symposium H: Current trends in optical and x-ray metrology of advanced materials and devices II Warsaw, Poland</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Poland. pp.7967, </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2008.03.162⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2008.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00825685v1</w:t>
+                <w:t xml:space="preserve">hal-00492034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId117"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -3371,51 +3371,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452278v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahran Bechetnia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Hajlaoui" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boudon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;le Herbst" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chassagnon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2026.139481" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266888v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Romain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Ben Elkadhi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fran&#231;ois" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Brunin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5RE00350D" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772066v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Elie-Caille" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Heintz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29225270" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04609481v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Georgievski" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Simon Bellaye" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Tournier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Choubley" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pais de Barros" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-024-06715-5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683083v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taghrid Zaiter" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cornu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Millot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Pellequer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17435390.2022.2063084" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334696v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nazon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Herbst" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Marco de Lucas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourgeois" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Domenichini" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2015.08.035" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3FC3SWBN-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334723v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sattonnay" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grygiel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Monnet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Legros" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Herbst-Ghysel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2011.09.017" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5FHT6BXP-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00642579v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334734v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Broussillou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andrieux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jeandin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Jaime-Ferrer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2011.01.037" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1D84FP4C-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334728v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jouili" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ribot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ghysel-Herbst" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ji" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2011.5025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00592084v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Broussillou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jeandin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745028v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Galicka-Fau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Andrieux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Legros" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;le Herbst-Ghysel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gallet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3207715" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443057v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Brunet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Scheid" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2009.01.034" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8L87CJ50-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334763v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334743v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192359v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Huntz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Reckmann" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Haut" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. S'Ev'Erac" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165965v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Andr&#233; Meury" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Huntz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Molins" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Severac" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0026-1394/44/5/001" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-9D6Q4JLV-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265456v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Benali" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gallet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00595855v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moll" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thom&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Calvo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2011.01.079" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4KM3HBNK-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00825666v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thome" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2008.03.161" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQ4T53ZW-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492034v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Galicka-Fau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2008.04.005" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5DB72QWD-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00825685v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Costantini" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2008.03.162" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W5T8G9Q5-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452278v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahran Bechetnia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Hajlaoui" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boudon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;le Herbst" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chassagnon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2026.139481" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266888v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Romain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Ben Elkadhi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fran&#231;ois" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Brunin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5RE00350D" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772066v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Elie-Caille" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Heintz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29225270" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04609481v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Georgievski" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Simon Bellaye" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Tournier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Choubley" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pais de Barros" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-024-06715-5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683083v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taghrid Zaiter" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cornu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Millot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Pellequer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17435390.2022.2063084" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334696v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nazon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Herbst" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Marco de Lucas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourgeois" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Domenichini" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2015.08.035" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3FC3SWBN-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334723v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sattonnay" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grygiel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Monnet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Legros" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Herbst-Ghysel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2011.09.017" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5FHT6BXP-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00642579v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334734v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Broussillou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andrieux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jeandin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Jaime-Ferrer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2011.01.037" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1D84FP4C-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00592084v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Broussillou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jeandin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334728v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jouili" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ribot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ghysel-Herbst" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ji" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2011.5025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745028v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Galicka-Fau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Andrieux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Legros" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;le Herbst-Ghysel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gallet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3207715" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443057v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Brunet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Scheid" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2009.01.034" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8L87CJ50-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334763v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334743v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192359v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Huntz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Reckmann" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Haut" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. S'Ev'Erac" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165965v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Andr&#233; Meury" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Huntz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Molins" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Severac" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0026-1394/44/5/001" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-9D6Q4JLV-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265456v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Benali" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gallet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00595855v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moll" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thom&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Calvo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2011.01.079" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4KM3HBNK-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00825666v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thome" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2008.03.161" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQ4T53ZW-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00825685v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Costantini" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2008.03.162" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W5T8G9Q5-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492034v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Galicka-Fau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2008.04.005" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5DB72QWD-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>