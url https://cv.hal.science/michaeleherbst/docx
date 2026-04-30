--- v1 (2026-04-02)
+++ v2 (2026-04-30)
@@ -1064,447 +1064,447 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05334723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenomenological model for the formation of heterogeneous tracks in pyrochlores irradiated with swift heavy ions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C. Legros</w:t>
+                <w:t xml:space="preserve">Sulfurization of Cu–In electrodeposited precursors for CuInS2-based solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Broussillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Herbst-Ghysel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jeandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.S. Jaime-Ferrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2011.09.017⟩</w:t>
+              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 95, pp.S13-S17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solmat.2011.01.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00642579v1</w:t>
+                <w:t xml:space="preserve">hal-05334734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sulfurization of Cu–In electrodeposited precursors for CuInS2-based solar cells</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Andrieux</w:t>
+                <w:t xml:space="preserve">Phenomenological model for the formation of heterogeneous tracks in pyrochlores irradiated with swift heavy ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sattonnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Grygiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Herbst-Ghysel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.S. Jaime-Ferrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solmat.2011.01.037⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 60, pp.22-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2011.09.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-05334734v1</w:t>
+                <w:t xml:space="preserve">in2p3-00642579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sulfurization of Cu-In electrodeposited precursors for CuInS2-based solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Broussillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Herbst-Ghysel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jeandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.S. Jaime-Ferrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 95, pp.S13-S17. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solmat.2011.01.037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00592084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -1521,51 +1521,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Textured Tetragonal ZrO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Film Grown on (100) Silicon Surface by DLI Metal-Organic Chemical Vapor Deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jouili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ribot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1632,416 +1632,416 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05334728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ZrO2 Thin Films Grown On 2D and 3D Silicon Surfaces By DLI-MOCVD For Electronic Devices</w:t>
+                <w:t xml:space="preserve">Characterization of ZrO2 thin films deposited by MOCVD for high-density 3D capacitors. Broad experience on MOCVD techniques and high-k materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Magali Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Scheid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Karolina Galicka-Fau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Legros</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECS Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 25 (8), pp.1121-1128. </w:t>
+              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 86 (10), pp.2034-2037. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1149/1.3207715⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mee.2009.01.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01745028v1</w:t>
+                <w:t xml:space="preserve">hal-01443057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of ZrO2 thin films deposited by MOCVD for high-density 3D capacitors. Broad experience on MOCVD techniques and high-k materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Magali Brunet</w:t>
+                <w:t xml:space="preserve">ZrO2 Thin Films Grown On 2D and 3D Silicon Surfaces By DLI-MOCVD For Electronic Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karolina Galicka-Fau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Scheid</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Corinne Legros</w:t>
+                <w:t xml:space="preserve">Michaële Herbst-Ghysel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mee.2009.01.034⟩</w:t>
+              <w:t xml:space="preserve">ECS Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 25 (8), pp.1121-1128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/1.3207715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01443057v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01745028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ZrO 2 Thin Films Grown on 2D and 3D Silicon Surfaces by DLI-MOCVD for Electronic Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karolina Galicka-Fau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaële Herbst-Ghysel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECS Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 25 (8), pp.1121-1128. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1149/1.3207715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05334763v1</w:t>
@@ -2052,434 +2052,434 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of ZrO2 thin films deposited by MOCVD for high-density 3D capacitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Scheid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karolina Galicka-Fau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 86 (10), pp.2034-2037. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mee.2009.01.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05334743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidation of AISI 304 and AISI 439 stainless steels</w:t>
+                <w:t xml:space="preserve">Effect of the ambient atmosphere on the surface reactivity of materials for the realization of reference mass standards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Marie Huntz</w:t>
+                <w:t xml:space="preserve">Paul-André Meury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Reckmann</w:t>
+                <w:t xml:space="preserve">A.M. Huntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Haut</w:t>
+                <w:t xml:space="preserve">Régine Molins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Herbst-Ghysel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. S'Ev'Erac</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Severac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Material Science and Engineering A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Metrologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 44, pp.253-265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0026-1394/44/5/001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00192359v1</w:t>
+                <w:t xml:space="preserve">hal-00165965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the ambient atmosphere on the surface reactivity of materials for the realization of reference mass standards</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oxidation of AISI 304 and AISI 439 stainless steels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régine Molins</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Herbst-Ghysel</w:t>
+                <w:t xml:space="preserve">Anne-Marie Huntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Severac</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Reckmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Haut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. S'Ev'Erac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Herbst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metrologia</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Material Science and Engineering A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 447, pp.266-276</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00165965v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00192359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress driven phase transformation in ZrO2</w:t>
               </w:r>
@@ -2504,64 +2504,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Herbst-Ghysel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Huntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Andrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 253, pp.1222-1226</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3069,64 +3069,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth and characterisation of CaCu2Ox thin films by pulsed injection MOCVD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Galicka-Fau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Herbst-Ghysel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3371,51 +3371,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452278v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahran Bechetnia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Hajlaoui" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boudon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;le Herbst" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chassagnon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2026.139481" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266888v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Romain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Ben Elkadhi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fran&#231;ois" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Brunin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5RE00350D" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772066v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Elie-Caille" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Heintz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29225270" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04609481v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Georgievski" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Simon Bellaye" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Tournier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Choubley" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pais de Barros" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-024-06715-5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683083v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taghrid Zaiter" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cornu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Millot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Pellequer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17435390.2022.2063084" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334696v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nazon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Herbst" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Marco de Lucas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourgeois" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Domenichini" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2015.08.035" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3FC3SWBN-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334723v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sattonnay" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grygiel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Monnet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Legros" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Herbst-Ghysel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2011.09.017" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5FHT6BXP-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00642579v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334734v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Broussillou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andrieux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jeandin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Jaime-Ferrer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2011.01.037" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1D84FP4C-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00592084v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Broussillou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jeandin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334728v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jouili" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ribot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ghysel-Herbst" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ji" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2011.5025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745028v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Galicka-Fau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Andrieux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Legros" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;le Herbst-Ghysel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gallet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3207715" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443057v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Brunet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Scheid" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2009.01.034" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8L87CJ50-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334763v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334743v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192359v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Huntz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Reckmann" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Haut" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. S'Ev'Erac" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165965v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Andr&#233; Meury" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Huntz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Molins" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Severac" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0026-1394/44/5/001" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-9D6Q4JLV-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265456v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Benali" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gallet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00595855v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moll" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thom&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Calvo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2011.01.079" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4KM3HBNK-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00825666v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thome" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2008.03.161" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQ4T53ZW-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00825685v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Costantini" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2008.03.162" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W5T8G9Q5-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492034v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Galicka-Fau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2008.04.005" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5DB72QWD-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452278v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahran Bechetnia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Hajlaoui" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boudon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;le Herbst" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chassagnon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2026.139481" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266888v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Romain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Ben Elkadhi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fran&#231;ois" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Brunin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5RE00350D" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772066v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Elie-Caille" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Heintz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29225270" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04609481v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Georgievski" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Simon Bellaye" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Tournier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Choubley" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pais de Barros" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-024-06715-5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683083v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taghrid Zaiter" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cornu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Millot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Pellequer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17435390.2022.2063084" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334696v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nazon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Herbst" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Marco de Lucas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourgeois" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Domenichini" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2015.08.035" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3FC3SWBN-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334723v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sattonnay" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grygiel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Monnet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Legros" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Herbst-Ghysel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2011.09.017" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5FHT6BXP-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334734v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Broussillou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andrieux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jeandin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Jaime-Ferrer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2011.01.037" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1D84FP4C-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00642579v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00592084v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Broussillou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jeandin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334728v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jouili" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ribot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ghysel-Herbst" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ji" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2011.5025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443057v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Brunet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Scheid" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Galicka-Fau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Andrieux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Legros" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2009.01.034" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8L87CJ50-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745028v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;le Herbst-Ghysel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gallet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3207715" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334763v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334743v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165965v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Andr&#233; Meury" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Huntz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Molins" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Severac" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0026-1394/44/5/001" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-9D6Q4JLV-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192359v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Huntz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Reckmann" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Haut" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. S'Ev'Erac" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265456v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Benali" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gallet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00595855v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moll" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thom&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Calvo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2011.01.079" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4KM3HBNK-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00825666v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thome" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2008.03.161" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQ4T53ZW-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00825685v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Costantini" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2008.03.162" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W5T8G9Q5-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492034v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Galicka-Fau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2008.04.005" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5DB72QWD-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>