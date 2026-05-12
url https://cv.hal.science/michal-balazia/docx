--- v0 (2026-03-16)
+++ v1 (2026-05-12)
@@ -75,1253 +75,1378 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MultiMediate '25: Cross-cultural Multi-domain Engagement Estimation</w:t>
+                <w:t xml:space="preserve">B-MoE: A Body-Part-Aware Mixture-of-Experts &amp;quot;All Parts Matter&amp;quot; Approach to Micro-Action Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daksitha Senel Withanage Don</w:t>
+                <w:t xml:space="preserve">Nishit Poddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marius Funk</w:t>
+                <w:t xml:space="preserve">Aglind Reka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Diana-Laura Borza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Snehashis Majhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Michal Balazia</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Shogo Okada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MM 2025 - 33rd ACM International Conference on MultiMedia</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CVPR 2026 - IEEE/CVF Conference on Computer Vision and Pattern Recognition 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2026, Denver (Colorado), United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05412406v1</w:t>
+                <w:t xml:space="preserve">hal-05584328v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CM3T: Framework for Efficient Multimodal Learning for Inhomogeneous Interaction Datasets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MultiMediate '25: Cross-cultural Multi-domain Engagement Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daksitha Senel Withanage Don</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tanay Agrawal</w:t>
+                <w:t xml:space="preserve">Marius Funk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Balazia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Guermal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michal Balazia</w:t>
+                <w:t xml:space="preserve">Huajian Qiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Bremond</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Shogo Okada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WACV 2025 - Winter Conference on Applications of Computer Vision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MM 2025 - 33rd ACM International Conference on MultiMedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM, Oct 2025, Dublin, Ireland. pp.14150 - 14155, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3746027.3762076⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04880258v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05412406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying Surgical Instruments in Pedagogical Cataract Surgery Videos through an Optimized Aggregation Network</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">CM3T: Framework for Efficient Multimodal Learning for Inhomogeneous Interaction Datasets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanay Agrawal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Guermal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michal Balazia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Bremond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPAS 2025 - Sixth IEEE International Conference on Image Processing Applications and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Jan 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">WACV 2025 - Winter Conference on Applications of Computer Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE/CVF, Feb 2025, Tucson, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04864972v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04880258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducing Gating and Context into Temporal Action Detection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aglind Reka</w:t>
+                <w:t xml:space="preserve">Identifying Surgical Instruments in Pedagogical Cataract Surgery Videos through an Optimized Aggregation Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanya Sinha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Balazia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Bremond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCV 2024 - 18th European Conference on Computer Vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Milan, Italy</w:t>
+              <w:t xml:space="preserve">IPAS 2025 - Sixth IEEE International Conference on Image Processing Applications and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jan 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04868948v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04864972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What Matters in Autonomous Driving Anomaly Detection: A Weakly Supervised Horizon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Utkarsh Tiwari</w:t>
+                <w:t xml:space="preserve">Introducing Gating and Context into Temporal Action Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aglind Reka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Snehashis Majhi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Diana Laura Borza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominick Reilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michal Balazia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Bremond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCVW 2024 - 18th European Conference on Computer Vision</w:t>
+              <w:t xml:space="preserve">ECCV 2024 - 18th European Conference on Computer Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04868952v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04868948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MultiMediate'24: Multi-Domain Engagement Estimation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">What Matters in Autonomous Driving Anomaly Detection: A Weakly Supervised Horizon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Utkarsh Tiwari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Snehashis Majhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michal Balazia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Bremond</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MM 2024 : The 32nd ACM International Conference on Multimedia</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ECCVW 2024 - 18th European Conference on Computer Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Milan, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04868959v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04868952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal Vision Transformers with Forced Attention for Behavior Analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">MultiMediate'24: Multi-Domain Engagement Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michal Balazia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philipp Müller</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Baur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Dietz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois F Bremond</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexander Heimerl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WACV '23: IEEE International Winter Conference on Applications in Computer Vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE/CVF, Jan 2023, Waikoloa, United States. </w:t>
+              <w:t xml:space="preserve">MM 2024 : The 32nd ACM International Conference on Multimedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM, Oct 2024, Melbourne, Australia. pp.11377-11382, </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WACV56688.2023.00339⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3664647.3689004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03936484v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04868959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MultiMediate '23: Engagement Estimation and Bodily Behaviour Recognition in Social Interactions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Multimodal Vision Transformers with Forced Attention for Behavior Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanay Agrawal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Balazia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois F Bremond</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MM 2023 - The 31st ACM International Conference on Multimedia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3581783.3613851⟩</w:t>
+              <w:t xml:space="preserve">WACV '23: IEEE International Winter Conference on Applications in Computer Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE/CVF, Jan 2023, Waikoloa, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WACV56688.2023.00339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04330332v1</w:t>
+                <w:t xml:space="preserve">hal-03936484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal Personality Recognition using Cross-Attention Transformer and Behaviour Encoding</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">MultiMediate '23: Engagement Estimation and Bodily Behaviour Recognition in Social Interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michal Balazia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Neelabh Sinha</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Baur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Dietz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois F Bremond</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexander Heimerl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VISAPP '22: International Conference on Computer Vision Theory and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5220/0010841400003124⟩</w:t>
+              <w:t xml:space="preserve">MM 2023 - The 31st ACM International Conference on Multimedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM, Oct 2023, Ottawa, Canada. pp.9640-9645, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3581783.3613851⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03519184v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Multimodal Personality Recognition using Cross-Attention Transformer and Behaviour Encoding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanay Agrawal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dhruv Agarwal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Balazia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neelabh Sinha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois F Bremond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VISAPP '22: International Conference on Computer Vision Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IAPR, Feb 2022, virtual, United States. pp.501-508, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0010841400003124⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03519184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">How Unique Is a Face: An Investigative Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michal Balazia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S L Happy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois F Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antitza Dantcheva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICPR 2020 - 25th International Conference on Pattern Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Milan / Virtual, Italy. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICPR48806.2021.9412446⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03137578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1331,177 +1456,177 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Childhood trauma affects speech and language measures in patients with major depressive disorder during clinical interviews</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ettore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hali Lindsay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Tröger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michal Balazia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 388, pp.119769. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jad.2025.119769⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05412411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId53"/>
+      <w:footerReference w:type="default" r:id="rId56"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1648,51 +1773,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05412406v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daksitha Senel Withanage Don" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Funk" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Balazia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huajian Qiu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shogo Okada" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3746027.3762076" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880258v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanay Agrawal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Guermal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bremond" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04864972v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanya Sinha" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868948v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aglind Reka" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Laura Borza" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominick Reilly" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868952v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Utkarsh Tiwari" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Snehashis Majhi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868959v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp M&#252;ller" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Baur" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dietz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Heimerl" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3664647.3689004" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936484v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F Bremond" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WACV56688.2023.00339" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330332v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3581783.3613851" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519184v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhruv Agarwal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neelabh Sinha" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010841400003124" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137578v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S L Happy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antitza Dantcheva" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR48806.2021.9412446" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05412411v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ettore" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hali Lindsay" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Tr&#246;ger" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Michel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2025.119769" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584328v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nishit Poddar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aglind Reka" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana-Laura Borza" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Snehashis Majhi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Balazia" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05412406v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daksitha Senel Withanage Don" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Funk" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huajian Qiu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shogo Okada" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3746027.3762076" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880258v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanay Agrawal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Guermal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bremond" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04864972v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanya Sinha" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868948v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Laura Borza" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominick Reilly" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868952v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Utkarsh Tiwari" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868959v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp M&#252;ller" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Baur" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dietz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Heimerl" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3664647.3689004" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936484v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F Bremond" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WACV56688.2023.00339" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330332v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3581783.3613851" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519184v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhruv Agarwal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neelabh Sinha" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010841400003124" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137578v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S L Happy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antitza Dantcheva" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR48806.2021.9412446" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05412411v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ettore" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hali Lindsay" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Tr&#246;ger" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Michel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2025.119769" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>