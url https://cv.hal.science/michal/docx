--- v0 (2026-04-02)
+++ v1 (2026-04-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Michal Valko </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">michal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0009-2673-0144</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">22360934X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">valko_m_1 </w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michal is the Founding Researcher at a stealth startup, tenured researcher at Inria, and a lecturer at MVA at ENS Paris-Saclay. Michal is primarily interested in designing algorithms that would require as little human supervision as possible. He works on methods and settings that are able to deal with minimal feedback, such as deep reinforcement learning, bandit algorithms, self-supervised learning, or self play. Michal has recently worked on representation learning, world models and deep (reinforcement) learning algorithms that have some theoretical underpinning. In the past he has also worked on sequential algorithms with structured decisions where exploiting the structure leads to provably faster learning. Michal is now working on a new generation of large language models (LLMs), in addition to providing algorithmic solutions for their scalable test-time inference, fine-tuning and alignment. He received his PhD in 2011 from the University of Pittsburgh, before getting a tenure at Inria in 2012 and co-creating Google DeepMind Paris with R. Munos. In 2024, he became a Principal Llama Scientist at Meta, building online reinforcement learning stack and research for Llama 3.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language Generation with Replay: A Learning-Theoretic View of Model Collapse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Racca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amartya Sanyal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05551503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new bound on the cumulant generating function of Dirichlet processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Perrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Belomestny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Moulines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Naumov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05414203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the performance gap between online and offline alignment algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunhao Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Zhaohan Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeyu Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Calandriello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05414204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the approximation relationship between optimizing ratio of submodular (RS) and difference of submodular (DS) functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Perrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Healey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05414208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KL-entropy-regularized RL with a generative model is minimax optimal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadashi Kozuno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenhao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinori Kitamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunhao Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05414206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proximal Point Nash Learning from Human Feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniil Tiapkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Calandriello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Belomestny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Moulines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Naumov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05155196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning to Act Greedily: Polymatroid Semi-Bandits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branislav Kveton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azin Ashkan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05414209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometric entropic exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaohan Daniel Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Gheshlaghi Azar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Saade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shantanu Thakoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05414207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preference optimization with multi-sample comparisons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaoqi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhuokai Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karthik Abinav Sankararaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05414201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal design for reward modeling in RLHF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Scheid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Boursier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Durmus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael I Jordan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05414202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharp deviations bounds for Dirichlet weighted sums with application to analysis of Bayesian algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Belomestny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Naumov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniil Tiapkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05414205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RL-finetuning LLMs from on- and off-policy data with a single algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunhao Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taco Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David W. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Munos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05414200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Llama 3 herd of models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Grattafiori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhimanyu Dubey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhinav Jauhri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhinav Pandey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Kadian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05414211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (124)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Harder Path: Last Iterate Convergence for Uncoupled Learning in Zero-Sum Games with Bandit Feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Fiegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadashi Kozuno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Perchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICML 2025 - 42nd International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05234074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A general theoretical paradigm to understand learning from human preferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Gheshlaghi Azar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Rowland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaohan Daniel Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Calandriello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AISTATS 2024 - 27th International Conference on Artificial Intelligence and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoding-time realignment of language models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianlin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shangmin Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Calandriello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICML 2024 - 41st International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human alignment of large language models through online preference optimisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Calandriello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Munos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Rowland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunhao Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICML 2024 - 41st International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized preference optimization: A unified approach to offline alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunhao Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaohan Daniel Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeyu Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Calandriello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Munos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICML 2024 - 41st International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstration-Regularized RL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniil Tiapkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Belomestny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Calandriello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Moulines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Naumov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Twelfth International Conference on Learning Representations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2310.17303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05155159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unlocking the power of representations in long-term novelty-based exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Saade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Kapturowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Calandriello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Blundell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Sprechmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICLR 2024 - 12th International Conference on Learning Representations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">rlberry - A Reinforcement Learning Library for Research and Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domingues, Omar Darwiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flet-Berliac, Yannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leurent, Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ménard, Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shang, Xuedong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05437168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metacognitive capabilities of LLMs: An exploration in mathematical problem solving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aniket Didolkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anirudh Goyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nan Rosemary Ke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siyuan Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeurIPS 2024 - Annual Conference on Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nash learning from human feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Munos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Calandriello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Gheshlaghi Azar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Rowland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICML 2024 - 41st International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantile credit assignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Mesnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenqi Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Saade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunhao Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Rowland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DoMo-AC: Doubly multi-step off-policy actor-critic algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunhao Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadashi Kozuno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Rowland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Harutyunyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Munos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICML 2023 - 40th International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-free Posterior Sampling via Learning Rate Randomization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniil Tiapkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Belomestny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Calandriello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Moulines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Munos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Neural Information Processing Systems 36 (NeurIPS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, New Orleans, United States. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2310.18186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05155164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding self-predictive learning for reinforcement learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunhao Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaohan Daniel Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Harvey Richemond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo Ávila Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yash Chandak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICML 2023 - 40th International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curiosity in hindsight: Intrinsic exploration in stochastic environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jarrett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Tallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Altché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Mesnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Munos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICML 2023 - 40th International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regularization and variance-weighted regression achieves minimax optimality in linear MDPs: Theory and practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinori Kitamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadashi Kozuno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunhao Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICML 2023 - International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VA-learning as a more efficient alternative to Q-learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunhao Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Munos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Rowland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Half-Hop: A graph upsampling approach for slowing down message passing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Azabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Venkataramana Ganesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shantanu Thakoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi-Heng Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lakshmi Sathidevi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICML 2023 - 40 th International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Dirichlet to Rubin: Optimistic exploration in RL without bonuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniil Tiapkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Belomestny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Moulines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Naumov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Samsonov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICML 2022 - 39th International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrieval-augmented reinforcement learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anirudh Goyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abram L Friesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theophane Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Banino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nan Rosemary Ke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BYOL-Explore: Exploration by bootstrapped prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaohan Daniel Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shantanu Thakoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miruna Pîslar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo Ávila Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Altché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeurIPS 2022 - 36th International Conference on Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling Gaussian process optimization by evaluating a few unique candidates multiple times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Calandriello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Carratino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Lazaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Rosasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale representation learning on graphs via bootstrapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shantanu Thakoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Tallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Gheshlaghi Azar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Azabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva L. Dyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Learning Representations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marginalized operators for off-policy reinforcement learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunhao Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Rowland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Munos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AISTATS 2022 - 25th International Conference on Artifi- cial Intelligence and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Virtual, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive multi-goal exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Tarbouriech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Darwiche Domingues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Pirotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AISTATS 2022 - 25th International Conference on Artifi- cial Intelligence and Statistic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Virtual, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mine Your Own vieW: Self-supervised learning through across-sample prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Azabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Gheshlaghi Azar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ran Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi-Heng Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik C. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICML 2021 - The 38th International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting Peng's Q(λ) for for modern reinforcement learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadashi Kozuno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunhao Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Rowland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Munos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Kapturowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Vienna / Virtual, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03289292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online A-optimal design and active linear regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Perrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Perchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Vienna / Virtual, Austria. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.1906.08509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03289318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Episodic reinforcement learning in finite MDPs: Minimax lower bounds revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Darwiche Domingues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Kaufmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithmic Learning Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Paris / Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03289004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unifying gradient estimators for meta-reinforcement learning via off-policy evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunhao Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadashi Kozuno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Rowland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Munos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drop, Swap, and Generate: A self-supervised approach for generating neural activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ran Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Azabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Dabagia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi-Heng Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Gheshlaghi Azar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kernel-based reinforcement Learning: A finite-time analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar D Domingues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Pirotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Kaufmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Vienna / Virtual, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541790v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast active learning for pure exploration in reinforcement learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Darwiche Domingues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Kaufmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Jonsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Leurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906985v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-free learning for two-player zero-sum partially observable Markov games with perfect recall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadashi Kozuno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Munos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A kernel-based approach to non-stationary reinforcement learning in metric spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar D Domingues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Pirotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Kaufmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Artificial Intelligence and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, San Diego / Virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03289026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broaden your views for self-supervised video learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrià Recasens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Luc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Alayrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luyu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Strub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/CVF International Conference on Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Virtual, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taylor expansion of discount factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunhao Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Rowland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Munos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Vienna / Virtual, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03289295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sample complexity bounds for stochastic shortest path with a generative model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Tarbouriech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Pirotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Lazaric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithmic Learning Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03288988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UCB Momentum Q-learning: Correcting the bias without forgetting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Darwiche Domingues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuedong Shang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Vienna / Virtual, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03289033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive reward-free exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Kaufmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Darwiche Domingues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Jonsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Leurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithmic Learning Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Density-based bonuses on learned representations for reward-free exploration in deep reinforcement learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Darwiche Domingues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Tallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Munos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICML 2021 - The 38th International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covariance-adapting algorithm for semi-bandits with application to sparse outcomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Perrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Perchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Learning Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02876102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taylor expansion policy optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunhao Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Munos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive multi-fidelity optimization with fast learning rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Fiegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gabillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Artificial Intelligence and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Palermo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03288879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical efficiency of Thompson sampling for combinatorial semi-bandits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre H Richemond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bastien Grill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Altché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Tallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Strub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Information Processing Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03288983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fixed-confidence guarantees for Bayesian best-arm identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuedong Shang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rianne de Heide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Kaufmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Artificial Intelligence and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Palermo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330187v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gamification of pure exploration for linear bandits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Degenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuedong Shang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICML 2020 - International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Vienna / Virtual, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derivative-free & order-robust optimisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gabillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rasul Tutunov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haitham Bou Ammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Artificial Intelligence and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Palermo / Virtual, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03288939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No-regret exploration in goal-oriented reinforcement learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Tarbouriech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evrard Garcelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Pirotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Lazaric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Vienna / Virtual, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampling from a k-DPP without looking at all items</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Calandriello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michał Dereziński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte-Carlo tree search as regularized policy optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bastien Grill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Altché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunhao Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bootstrap Your Own Latent: A new approach to self-supervised learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bastien Grill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Strub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Altché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Tallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre H Richemond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02869787v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-linear time Gaussian process optimization with adaptive batching and resparsification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Calandriello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Carratino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Lazaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Rosasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planning in Markov Decision Processes with Gap-Dependent Sample Complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Jonsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Kaufmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar D Domingues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Leurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Vancouver, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863486v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A single algorithm for both restless and rested rotting bandits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Seznec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Lazaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Artificial Intelligence and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Palermo / Virtual, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reward-free exploration beyond finite-horizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Tarbouriech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Pirotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Lazaric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICML 2020 Workshop on Theoretical Foundations of Reinforcement Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Vienna, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03288970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Budgeted online influence maximization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Perrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Healey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic bandits with arm-dependent delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gael Manegueu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Vernade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved sample complexity for incremental autonomous exploration in MDPs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Tarbouriech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Pirotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Lazaric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved sleeping bandits with stochastic action sets and adversarial rewards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aadirupa Saha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICML 2020 - International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BYOL works even without batch statistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre H. Richemond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bastien Grill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Altché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Tallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Strub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeurIPS 2020 Workshop: Self-Supervised Learning - Theory and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On two ways to use determinantal point processes for Monte Carlo integration -- Long version</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bardenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeurIPS 2019 - Thirty-third Conference on Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple dynamic bandit algorithm for hyper-parameter tuning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuedong Shang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Kaufmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Automated Machine Learning at International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AutoML@ICML 2019 - 6th ICML Workshop on Automated Machine Learning, Jun 2019, Long Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02145200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active multiple matrix completion with adaptive confidence sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Locatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Artificial Intelligence and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Okinawa, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaussian process optimization with adaptive sketching: Scalable and no regret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Calandriello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Carratino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Lazaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Rosasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Learning Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact sampling of determinantal point processes with sublinear time preprocessing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michał Dereziński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Calandriello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting structure of uncertainty for efficient matroid semi-bandits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Perrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Perchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Long Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding the bandit in a graph: Sequential search-and-stop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Perrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Perchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Artificial Intelligence and Statistics (AISTATS 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Okinawa, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple parameter-free and adaptive approach to optimization under a minimal local smoothness assumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Bartlett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gabillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithmic Learning Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885368v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rotting bandits are not harder than stochastic ones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Seznec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Locatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Lazaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Artificial Intelligence and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Naha, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936894v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing human learning workshop eliciting adaptive sequences for learning (WeASeL)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Popineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jill-Jênn Vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05437169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General parallel optimization without a metric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuedong Shang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Kaufmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithmic Learning Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047225v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiagent evaluation under incomplete information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Rowland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shayegan Omidshafiei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Tuyls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pérolat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeurIPS 2020 - 33rd Conference on Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les processus ponctuels déterminantaux en apprentissage automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bardenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2019 - XXVIIe Colloque sur le Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planning in entropy-regularized Markov decision processes and games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bastien Grill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar D Domingues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Munos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scale-free adaptive planning for deterministic dynamics & discounted rewards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Bartlett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gabillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Healey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Long Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive black-box optimization got easier: HCT only needs local smoothness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuedong Shang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Kaufmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Workshop on Reinforcement Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimistic optimization of a Brownian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bastien Grill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Munos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeurIPS 2018 - Thirty-second Conference on Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906601v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved large-scale graph learning through ridge spectral sparsification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Calandriello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Koutis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Lazaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Best of both worlds: Stochastic & adversarial best-arm identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasin Abbasi-Yadkori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Bartlett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gabillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Learning Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01808948v6</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compressing the Input for CNNs with the First-Order Scattering Transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Oyallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugene Belilovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Zagoruyko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCV 2018 - European Conference on Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient second-order online kernel learning with adaptive embedding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Calandriello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Lazaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Long Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01643961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second-Order Kernel Online Convex Optimization with Adaptive Sketching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Calandriello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Lazaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online influence maximization under independent cascade model with semi-bandit feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branislav Kveton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharan Vaswani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Long Beach, United States. pp.1-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01643976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zonotope hit-and-run for efficient sampling from projection DPPs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bardenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526577v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed adaptive sampling for kernel matrix approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Calandriello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Lazaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Artificial Intelligence and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Fort Lauderdale, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01482760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trading off rewards and errors in multi-armed bandits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akram Erraqabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Lazaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Brunskill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun-En Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Artificial Intelligence and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Fort Lauderdale, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01482765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online learning with noisy side observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomáš Kocák</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gergely Neu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Artificial Intelligence and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blazing the trails before beating the path: Sample-efficient Monte-Carlo planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bastien Grill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Munos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389107v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pliable rejection sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akram Erraqabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odalric-Ambrym Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, New York City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rewards and errors in multi-arm bandits for interactive education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akram Erraqabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Lazaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Brunskill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun-En Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Challenges in Machine Learning: Gaming and Education workshop at Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01482764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Nyström method with sequential ridge leverage score sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Calandriello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Lazaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Uncertainty in Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, New York City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pack only the essentials: Adaptive dictionary learning for kernel ridge regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Calandriello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Lazaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptive and Scalable Nonparametric Methods in Machine Learning at Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01482756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing graph bandits for maximizing local influence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Artificial Intelligence and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01304020v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online learning with Erdős-Rényi side-observation graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomáš Kocák</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gergely Neu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Uncertainty in Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, New York City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheap Bandits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manjesh Kumar Hanawal Hanawal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Venkatesh Saligrama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Munos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01153540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Black-box optimization of noisy functions with unknown smoothness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bastien Grill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Munos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222915v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale semi-supervised learning with online spectral graph sparsification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Calandriello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Lazaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resource-Efficient Machine Learning workshop at International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01544929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximum Entropy Semi-Supervised Inverse Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Audiffren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Lazaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ghavamzadeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Bueons Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01146187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple regret for infinitely many armed bandits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01153538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral Bandits for Smooth Graph Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Munos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branislav Kveton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomáš Kocák</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00986818v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bandits attack function optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Preux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Munos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Congress on Evolutionary Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00978637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral Thompson Sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomáš Kocák</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Munos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shipra Agrawal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAI Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Québec City, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00981575v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online combinatorial optimization with stochastic decision sets and adversarial losses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gergely Neu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079355v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral Bandits for Smooth Graph Functions with Applications in Recommender Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomáš Kocák</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Munos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branislav Kveton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shipra Agrawal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAI Workshop on Sequential Decision-Making with Big Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Québec City, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01045036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient learning by implicit exploration in bandit problems with side observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomáš Kocák</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gergely Neu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Munos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079351v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extreme bandits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079354v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MESSI: Maximum Entropy Semi-Supervised Inverse Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Audiffren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Lazaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ghavamzadeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NIPS Workshop on Novel Trends and Applications in Reinforcement Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01177446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning from a Single Labeled Face and a Stream of Unlabeled Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branislav Kveton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IEEE International Conference on Automatic Face and Gesture Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749197v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite-Time Analysis of Kernelised Contextual Bandits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Korda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Munos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilias Flaounas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nello Cristianini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Uncertainty in Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Bellevue, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00826946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Simultaneous Optimistic Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Munos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00789606v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-Supervised Apprenticeship Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ghavamzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Lazaric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 10th European Workshop on Reinforcement Learning (EWRL 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Edinburgh, United Kingdom. pp.131-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747921v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditional Anomaly Detection Using Soft Harmonic Functions: An Application to Clinical Alerting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamed Valizadegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branislav Kveton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milos Hauskrecht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 28th International Conference on Machine Learning Workshop on Machine Learning for Global Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00642313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditional Anomaly Detection with Soft Harmonic Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branislav Kveton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamed Valizadegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milos Hauskrecht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2011 IEEE International Conference on Data Mining</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00641081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature importance analysis for patient management decisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milos Hauskrecht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Congress on Medical Informatics MEDINFO 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Cape Town, South Africa. pp.861-865, </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-60750-588-4-861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00643123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-Supervised Learning with Max-Margin Graph Cuts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branislav Kveton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Rahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ling Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Artificial Intelligence and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Chia Laguna, Sardinia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00642891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Semi-Supervised Learning on Quantized Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branislav Kveton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huang Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ting Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Uncertainty in Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Catalina Island, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00642361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Semi-Supervised Perception: Real-Time Learning without Explicit Feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branislav Kveton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathai Phillipose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ling Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IEEE Online Learning for Computer Vision Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CVPRW.2010.5543877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00642999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditional anomaly detection methods for patient-management alert systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory F. Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Seybert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shyam Visweswaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Saul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Machine Learning in Health Care Applications in The 25th International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00643221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning predictive models for combinations of heterogeneous proteomic data sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Pelikan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milos Hauskrecht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMIA Summit on Translational Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00643349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distance Metric Learning for Conditional Anomaly Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milos Hauskrecht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twenty-First International Florida Artificial Intelligence Research Society Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Coconut Grove, Florida, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00643244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence-based Anomaly Detection in Clinical Domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milos Hauskrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branislav Kveton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shyam Visweswaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory F. Cooper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual American Medical Informatics Association Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Chicago, United States. pp.319--324</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00643401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparison of Chief Complaints and Emergency Department Reports for Identifying Patients with Acute Lower Respiratory Syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Chapman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Dowling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory F Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milos Hauskrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society for Disease Surveillance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00643495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary Feature Selection for Spiking Neural Network Pattern Classifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Cavalheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Castelani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of 2005 Portuguese Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Covilha, Portugal. pp.181-187, </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EPIA.2005.341291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00643498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Game plan: What AI can do for football, and what football can do for AI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Tuyls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shayegan Omidshafiei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhe Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Connor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Artificial Intelligence Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 71, pp.41-88. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1613/jair.1.12505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast sampling from beta-ensembles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bardenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (7), </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11222-020-09984-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral bandits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomáš Kocák</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Munos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branislav Kveton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shipra Agrawal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Machine Learning Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DPPy: Sampling Determinantal Point Processes with Python</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bardenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Machine Learning Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Policy Gradient and Actor-Critic Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ghavamzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaakov Engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Machine Learning Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (66), pp.1-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00776608v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outlier detection for patient monitoring and alerting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milos Hauskrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Batal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shyam Visweswaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory F Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 46, pp.47-55. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbi.2012.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00742097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of microbial and proteomic biomarkers in early childhood caries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas C. Hart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia M. Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milos Hauskrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ok Hee Ryu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Pelikan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Dentistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011, pp.196721. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2011/196721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00642074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditional Outlier Detection for Clinical Alerting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milos Hauskrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Batal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clermont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shyam Visweswaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMIA .. Annual Symposium proceedings [electronic resource] / AMIA Symposium. AMIA Symposium.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2010, pp.286-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00642993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bandits on graphs and structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Machine Learning [stat.ML]. École normale supérieure de Cachan - ENS Cachan, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01359757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Graph-Based Algorithms for Conditional Anomaly Detection and Semi-Supervised Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Other Statistics [stat.ML]. University of Pittsburgh, 2011. English. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00643508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature Selection and Dimensionality Reduction in Genomics and Proteomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milos Hauskrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Pelikan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Lyons-Weiler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Werner Dubitzky, Martin Granzow and Daniel Berrar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamentals of Data Mining in Genomics and Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.149-172, 2006, </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-0-387-47509-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00643496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolving Neural Networks for Statistical Decision Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Machine Learning [stat.ML]. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00646451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId354"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Michal Valko </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">michal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0009-2673-0144</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">22360934X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">valko_m_1 </w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michal is the Founding Researcher at a Isara Labs, tenured researcher at Inria, and a lecturer at MVA at ENS Paris-Saclay. Michal is primarily interested in designing algorithms that would require as little human supervision as possible. He works on methods and settings that are able to deal with minimal feedback, such as deep reinforcement learning, bandit algorithms, self-supervised learning, or self play. Michal has recently worked on representation learning, world models and deep (reinforcement) learning algorithms that have some theoretical underpinning. In the past he has also worked on sequential algorithms with structured decisions where exploiting the structure leads to provably faster learning. Michal is now working on a new generation of large language models (LLMs), in addition to providing algorithmic solutions for their scalable test-time inference, fine-tuning and alignment. He received his PhD in 2011 from the University of Pittsburgh, before getting a tenure at Inria in 2012 and co-creating Google DeepMind Paris with R. Munos. In 2024, he became a Principal Llama Scientist at Meta, building online reinforcement learning stack and research for Llama 3.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language Generation with Replay: A Learning-Theoretic View of Model Collapse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Racca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amartya Sanyal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05551503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal last-iterate convergence in matrix games with bandit feedback using the log-barrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Come Fiegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadashi Kozuno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Perchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new bound on the cumulant generating function of Dirichlet processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Perrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Belomestny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Moulines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Naumov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05414203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerating Nash learning from human feedback via Mirror Prox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniil Tiapkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Calandriello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Belomestny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Moulines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Naumov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning to Act Greedily: Polymatroid Semi-Bandits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branislav Kveton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azin Ashkan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05414209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometric entropic exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaohan Daniel Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Gheshlaghi Azar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Saade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shantanu Thakoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05414207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proximal Point Nash Learning from Human Feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniil Tiapkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Calandriello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Belomestny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Moulines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Naumov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05155196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the approximation relationship between optimizing ratio of submodular (RS) and difference of submodular (DS) functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Perrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Healey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05414208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the performance gap between online and offline alignment algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunhao Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Zhaohan Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeyu Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Calandriello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05414204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KL-entropy-regularized RL with a generative model is minimax optimal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadashi Kozuno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenhao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinori Kitamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunhao Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05414206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preference optimization with multi-sample comparisons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaoqi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhuokai Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karthik Abinav Sankararaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05414201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharp deviations bounds for Dirichlet weighted sums with application to analysis of Bayesian algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Belomestny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Naumov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniil Tiapkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05414205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal design for reward modeling in RLHF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Scheid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Boursier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Durmus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael I Jordan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05414202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RL-finetuning LLMs from on- and off-policy data with a single algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunhao Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taco Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David W. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Munos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05414200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Llama 3 herd of models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Grattafiori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhimanyu Dubey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhinav Jauhri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhinav Pandey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Kadian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05414211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Kelner and Levin graph sparsification algorithm for a streaming setting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Calandriello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Lazaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Mitliagkas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incremental spectral sparsification for large-scale graph-based semi-supervised learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Calandriello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Lazaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforcement learning using hindsight to model unpredictable aspects of the future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jarrett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Tallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Altché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Mesnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Munos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : US20250068919A1. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of an output token sequence from an input token sequence using two language model neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianlin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shangmin Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Calandriello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Llinares López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : WO2025166256A1. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforcement learning by directly learning an advantage function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunhao Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Munos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Daniel Rowland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : US20240256882A1. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforcement learning using density estimation with online clustering for exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Saade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Kapturowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Calandriello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Blundell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : WO2024068841A1. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-supervised representation learning using bootstrapped latent representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bastien Grill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Strub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Altché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Tallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Richemond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : US20210383225A1. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (124)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Harder Path: Last Iterate Convergence for Uncoupled Learning in Zero-Sum Games with Bandit Feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Fiegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadashi Kozuno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Perchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICML 2025 - 42nd International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05234074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoding-time realignment of language models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianlin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shangmin Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Calandriello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICML 2024 - 41st International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human alignment of large language models through online preference optimisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Calandriello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Munos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Rowland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunhao Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICML 2024 - 41st International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A general theoretical paradigm to understand learning from human preferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Gheshlaghi Azar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Rowland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaohan Daniel Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Calandriello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AISTATS 2024 - 27th International Conference on Artificial Intelligence and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unlocking the power of representations in long-term novelty-based exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Saade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Kapturowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Calandriello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Blundell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Sprechmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICLR 2024 - 12th International Conference on Learning Representations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">rlberry - A Reinforcement Learning Library for Research and Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domingues, Omar Darwiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flet-Berliac, Yannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leurent, Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ménard, Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shang, Xuedong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05437168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized preference optimization: A unified approach to offline alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunhao Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaohan Daniel Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeyu Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Calandriello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Munos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICML 2024 - 41st International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstration-Regularized RL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniil Tiapkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Belomestny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Calandriello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Moulines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Naumov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Twelfth International Conference on Learning Representations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2310.17303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05155159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metacognitive capabilities of LLMs: An exploration in mathematical problem solving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aniket Didolkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anirudh Goyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nan Rosemary Ke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siyuan Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeurIPS 2024 - Annual Conference on Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nash learning from human feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Munos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Calandriello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Gheshlaghi Azar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Rowland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICML 2024 - 41st International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantile credit assignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Mesnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenqi Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Saade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunhao Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Rowland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding self-predictive learning for reinforcement learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunhao Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaohan Daniel Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Harvey Richemond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo Ávila Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yash Chandak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICML 2023 - 40th International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-free Posterior Sampling via Learning Rate Randomization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniil Tiapkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Belomestny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Calandriello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Moulines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Munos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Neural Information Processing Systems 36 (NeurIPS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, New Orleans, United States. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2310.18186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05155164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DoMo-AC: Doubly multi-step off-policy actor-critic algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunhao Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadashi Kozuno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Rowland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Harutyunyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Munos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICML 2023 - 40th International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curiosity in hindsight: Intrinsic exploration in stochastic environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jarrett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Tallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Altché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Mesnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Munos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICML 2023 - 40th International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VA-learning as a more efficient alternative to Q-learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunhao Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Munos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Rowland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regularization and variance-weighted regression achieves minimax optimality in linear MDPs: Theory and practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinori Kitamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadashi Kozuno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunhao Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICML 2023 - International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Half-Hop: A graph upsampling approach for slowing down message passing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Azabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Venkataramana Ganesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shantanu Thakoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi-Heng Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lakshmi Sathidevi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICML 2023 - 40 th International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BYOL-Explore: Exploration by bootstrapped prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaohan Daniel Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shantanu Thakoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miruna Pîslar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo Ávila Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Altché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeurIPS 2022 - 36th International Conference on Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Dirichlet to Rubin: Optimistic exploration in RL without bonuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniil Tiapkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Belomestny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Moulines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Naumov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Samsonov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICML 2022 - 39th International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrieval-augmented reinforcement learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anirudh Goyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abram L Friesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theophane Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Banino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nan Rosemary Ke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale representation learning on graphs via bootstrapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shantanu Thakoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Tallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Gheshlaghi Azar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Azabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva L. Dyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Learning Representations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling Gaussian process optimization by evaluating a few unique candidates multiple times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Calandriello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Carratino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Lazaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Rosasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marginalized operators for off-policy reinforcement learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunhao Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Rowland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Munos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AISTATS 2022 - 25th International Conference on Artifi- cial Intelligence and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Virtual, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive multi-goal exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Tarbouriech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Darwiche Domingues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Pirotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AISTATS 2022 - 25th International Conference on Artifi- cial Intelligence and Statistic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Virtual, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mine Your Own vieW: Self-supervised learning through across-sample prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Azabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Gheshlaghi Azar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ran Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi-Heng Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik C. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICML 2021 - The 38th International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unifying gradient estimators for meta-reinforcement learning via off-policy evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunhao Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadashi Kozuno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Rowland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Munos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online A-optimal design and active linear regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Perrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Perchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Vienna / Virtual, Austria. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.1906.08509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03289318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting Peng's Q(λ) for for modern reinforcement learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadashi Kozuno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunhao Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Rowland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Munos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Kapturowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Vienna / Virtual, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03289292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Episodic reinforcement learning in finite MDPs: Minimax lower bounds revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Darwiche Domingues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Kaufmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithmic Learning Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Paris / Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03289004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast active learning for pure exploration in reinforcement learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Darwiche Domingues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Kaufmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Jonsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Leurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906985v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drop, Swap, and Generate: A self-supervised approach for generating neural activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ran Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Azabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Dabagia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi-Heng Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Gheshlaghi Azar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kernel-based reinforcement Learning: A finite-time analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar D Domingues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Pirotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Kaufmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Vienna / Virtual, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541790v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-free learning for two-player zero-sum partially observable Markov games with perfect recall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadashi Kozuno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Munos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broaden your views for self-supervised video learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrià Recasens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Luc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Alayrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luyu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Strub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/CVF International Conference on Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Virtual, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A kernel-based approach to non-stationary reinforcement learning in metric spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar D Domingues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Pirotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Kaufmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Artificial Intelligence and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, San Diego / Virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03289026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UCB Momentum Q-learning: Correcting the bias without forgetting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Darwiche Domingues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuedong Shang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Vienna / Virtual, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03289033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taylor expansion of discount factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunhao Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Rowland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Munos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Vienna / Virtual, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03289295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sample complexity bounds for stochastic shortest path with a generative model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Tarbouriech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Pirotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Lazaric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithmic Learning Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03288988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Density-based bonuses on learned representations for reward-free exploration in deep reinforcement learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Darwiche Domingues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Tallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Munos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICML 2021 - The 38th International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive reward-free exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Kaufmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Darwiche Domingues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Jonsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Leurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithmic Learning Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taylor expansion policy optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunhao Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Munos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive multi-fidelity optimization with fast learning rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Fiegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gabillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Artificial Intelligence and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Palermo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03288879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covariance-adapting algorithm for semi-bandits with application to sparse outcomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Perrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Perchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Learning Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02876102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical efficiency of Thompson sampling for combinatorial semi-bandits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre H Richemond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bastien Grill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Altché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Tallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Strub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Information Processing Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03288983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-linear time Gaussian process optimization with adaptive batching and resparsification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Calandriello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Carratino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Lazaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Rosasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampling from a k-DPP without looking at all items</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Calandriello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michał Dereziński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fixed-confidence guarantees for Bayesian best-arm identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuedong Shang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rianne de Heide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Kaufmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Artificial Intelligence and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Palermo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330187v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gamification of pure exploration for linear bandits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Degenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuedong Shang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICML 2020 - International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Vienna / Virtual, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No-regret exploration in goal-oriented reinforcement learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Tarbouriech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evrard Garcelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Pirotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Lazaric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Vienna / Virtual, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derivative-free & order-robust optimisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gabillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rasul Tutunov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haitham Bou Ammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Artificial Intelligence and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Palermo / Virtual, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03288939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte-Carlo tree search as regularized policy optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bastien Grill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Altché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunhao Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bootstrap Your Own Latent: A new approach to self-supervised learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bastien Grill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Strub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Altché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Tallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre H Richemond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02869787v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planning in Markov Decision Processes with Gap-Dependent Sample Complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Jonsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Kaufmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar D Domingues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Leurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Vancouver, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863486v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A single algorithm for both restless and rested rotting bandits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Seznec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Lazaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Artificial Intelligence and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Palermo / Virtual, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic bandits with arm-dependent delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gael Manegueu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Vernade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reward-free exploration beyond finite-horizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Tarbouriech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Pirotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Lazaric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICML 2020 Workshop on Theoretical Foundations of Reinforcement Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Vienna, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03288970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Budgeted online influence maximization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Perrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Healey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved sample complexity for incremental autonomous exploration in MDPs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Tarbouriech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Pirotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Lazaric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BYOL works even without batch statistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre H. Richemond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bastien Grill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Altché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Tallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Strub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeurIPS 2020 Workshop: Self-Supervised Learning - Theory and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved sleeping bandits with stochastic action sets and adversarial rewards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aadirupa Saha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICML 2020 - International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On two ways to use determinantal point processes for Monte Carlo integration -- Long version</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bardenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeurIPS 2019 - Thirty-third Conference on Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple dynamic bandit algorithm for hyper-parameter tuning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuedong Shang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Kaufmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Automated Machine Learning at International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AutoML@ICML 2019 - 6th ICML Workshop on Automated Machine Learning, Jun 2019, Long Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02145200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple parameter-free and adaptive approach to optimization under a minimal local smoothness assumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Bartlett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gabillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithmic Learning Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885368v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active multiple matrix completion with adaptive confidence sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Locatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Artificial Intelligence and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Okinawa, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaussian process optimization with adaptive sketching: Scalable and no regret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Calandriello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Carratino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Lazaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Rosasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Learning Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact sampling of determinantal point processes with sublinear time preprocessing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michał Dereziński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Calandriello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting structure of uncertainty for efficient matroid semi-bandits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Perrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Perchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Long Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding the bandit in a graph: Sequential search-and-stop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Perrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Perchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Artificial Intelligence and Statistics (AISTATS 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Okinawa, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rotting bandits are not harder than stochastic ones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Seznec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Locatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Lazaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Artificial Intelligence and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Naha, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936894v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les processus ponctuels déterminantaux en apprentissage automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bardenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2019 - XXVIIe Colloque sur le Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiagent evaluation under incomplete information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Rowland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shayegan Omidshafiei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Tuyls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pérolat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeurIPS 2020 - 33rd Conference on Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing human learning workshop eliciting adaptive sequences for learning (WeASeL)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Popineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jill-Jênn Vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05437169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General parallel optimization without a metric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuedong Shang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Kaufmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithmic Learning Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047225v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scale-free adaptive planning for deterministic dynamics & discounted rewards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Bartlett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gabillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Healey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Long Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planning in entropy-regularized Markov decision processes and games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bastien Grill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar D Domingues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Munos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved large-scale graph learning through ridge spectral sparsification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Calandriello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Koutis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Lazaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimistic optimization of a Brownian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bastien Grill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Munos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeurIPS 2018 - Thirty-second Conference on Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906601v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive black-box optimization got easier: HCT only needs local smoothness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuedong Shang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Kaufmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Workshop on Reinforcement Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Best of both worlds: Stochastic & adversarial best-arm identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasin Abbasi-Yadkori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Bartlett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gabillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Learning Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01808948v6</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compressing the Input for CNNs with the First-Order Scattering Transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Oyallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugene Belilovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Zagoruyko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCV 2018 - European Conference on Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient second-order online kernel learning with adaptive embedding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Calandriello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Lazaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Long Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01643961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second-Order Kernel Online Convex Optimization with Adaptive Sketching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Calandriello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Lazaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online influence maximization under independent cascade model with semi-bandit feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branislav Kveton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharan Vaswani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Long Beach, United States. pp.1-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01643976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zonotope hit-and-run for efficient sampling from projection DPPs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bardenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526577v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed adaptive sampling for kernel matrix approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Calandriello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Lazaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Artificial Intelligence and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Fort Lauderdale, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01482760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trading off rewards and errors in multi-armed bandits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akram Erraqabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Lazaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Brunskill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun-En Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Artificial Intelligence and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Fort Lauderdale, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01482765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blazing the trails before beating the path: Sample-efficient Monte-Carlo planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bastien Grill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Munos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389107v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online learning with noisy side observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomáš Kocák</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gergely Neu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Artificial Intelligence and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pliable rejection sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akram Erraqabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odalric-Ambrym Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, New York City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Nyström method with sequential ridge leverage score sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Calandriello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Lazaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Uncertainty in Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, New York City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rewards and errors in multi-arm bandits for interactive education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akram Erraqabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Lazaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Brunskill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun-En Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Challenges in Machine Learning: Gaming and Education workshop at Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01482764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing graph bandits for maximizing local influence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Artificial Intelligence and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01304020v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pack only the essentials: Adaptive dictionary learning for kernel ridge regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Calandriello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Lazaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptive and Scalable Nonparametric Methods in Machine Learning at Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01482756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online learning with Erdős-Rényi side-observation graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomáš Kocák</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gergely Neu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Uncertainty in Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, New York City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Black-box optimization of noisy functions with unknown smoothness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bastien Grill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Munos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222915v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale semi-supervised learning with online spectral graph sparsification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Calandriello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Lazaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resource-Efficient Machine Learning workshop at International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01544929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheap Bandits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manjesh Kumar Hanawal Hanawal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Venkatesh Saligrama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Munos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01153540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximum Entropy Semi-Supervised Inverse Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Audiffren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Lazaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ghavamzadeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Bueons Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01146187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple regret for infinitely many armed bandits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01153538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral Bandits for Smooth Graph Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Munos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branislav Kveton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomáš Kocák</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00986818v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extreme bandits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079354v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MESSI: Maximum Entropy Semi-Supervised Inverse Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Audiffren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Lazaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ghavamzadeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NIPS Workshop on Novel Trends and Applications in Reinforcement Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01177446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient learning by implicit exploration in bandit problems with side observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomáš Kocák</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gergely Neu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Munos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079351v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral Bandits for Smooth Graph Functions with Applications in Recommender Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomáš Kocák</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Munos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branislav Kveton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shipra Agrawal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAI Workshop on Sequential Decision-Making with Big Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Québec City, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01045036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bandits attack function optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Preux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Munos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Congress on Evolutionary Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00978637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online combinatorial optimization with stochastic decision sets and adversarial losses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gergely Neu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079355v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral Thompson Sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomáš Kocák</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Munos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shipra Agrawal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAI Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Québec City, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00981575v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning from a Single Labeled Face and a Stream of Unlabeled Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branislav Kveton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IEEE International Conference on Automatic Face and Gesture Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749197v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite-Time Analysis of Kernelised Contextual Bandits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Korda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Munos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilias Flaounas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nello Cristianini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Uncertainty in Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Bellevue, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00826946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Simultaneous Optimistic Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Munos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00789606v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-Supervised Apprenticeship Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ghavamzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Lazaric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 10th European Workshop on Reinforcement Learning (EWRL 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Edinburgh, United Kingdom. pp.131-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747921v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditional Anomaly Detection Using Soft Harmonic Functions: An Application to Clinical Alerting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamed Valizadegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branislav Kveton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milos Hauskrecht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 28th International Conference on Machine Learning Workshop on Machine Learning for Global Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00642313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditional Anomaly Detection with Soft Harmonic Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branislav Kveton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamed Valizadegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milos Hauskrecht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2011 IEEE International Conference on Data Mining</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00641081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature importance analysis for patient management decisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milos Hauskrecht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Congress on Medical Informatics MEDINFO 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Cape Town, South Africa. pp.861-865, </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-60750-588-4-861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00643123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-Supervised Learning with Max-Margin Graph Cuts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branislav Kveton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Rahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ling Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Artificial Intelligence and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Chia Laguna, Sardinia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00642891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Semi-Supervised Learning on Quantized Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branislav Kveton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huang Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ting Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Uncertainty in Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Catalina Island, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00642361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Semi-Supervised Perception: Real-Time Learning without Explicit Feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branislav Kveton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathai Phillipose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ling Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IEEE Online Learning for Computer Vision Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CVPRW.2010.5543877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00642999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning predictive models for combinations of heterogeneous proteomic data sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Pelikan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milos Hauskrecht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMIA Summit on Translational Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00643349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditional anomaly detection methods for patient-management alert systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory F. Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Seybert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shyam Visweswaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Saul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Machine Learning in Health Care Applications in The 25th International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00643221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distance Metric Learning for Conditional Anomaly Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milos Hauskrecht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twenty-First International Florida Artificial Intelligence Research Society Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Coconut Grove, Florida, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00643244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence-based Anomaly Detection in Clinical Domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milos Hauskrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branislav Kveton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shyam Visweswaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory F. Cooper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual American Medical Informatics Association Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Chicago, United States. pp.319--324</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00643401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparison of Chief Complaints and Emergency Department Reports for Identifying Patients with Acute Lower Respiratory Syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Chapman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Dowling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory F Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milos Hauskrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society for Disease Surveillance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00643495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary Feature Selection for Spiking Neural Network Pattern Classifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Cavalheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Castelani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of 2005 Portuguese Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Covilha, Portugal. pp.181-187, </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EPIA.2005.341291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00643498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Game plan: What AI can do for football, and what football can do for AI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Tuyls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shayegan Omidshafiei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhe Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Connor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Artificial Intelligence Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 71, pp.41-88. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1613/jair.1.12505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast sampling from beta-ensembles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bardenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (7), </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11222-020-09984-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral bandits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomáš Kocák</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Munos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branislav Kveton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shipra Agrawal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Machine Learning Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DPPy: Sampling Determinantal Point Processes with Python</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bardenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Machine Learning Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Policy Gradient and Actor-Critic Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ghavamzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaakov Engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Machine Learning Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (66), pp.1-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00776608v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outlier detection for patient monitoring and alerting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milos Hauskrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Batal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shyam Visweswaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory F Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 46, pp.47-55. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbi.2012.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00742097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of microbial and proteomic biomarkers in early childhood caries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas C. Hart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia M. Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milos Hauskrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ok Hee Ryu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Pelikan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Dentistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011, pp.196721. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2011/196721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00642074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditional Outlier Detection for Clinical Alerting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milos Hauskrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Batal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clermont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shyam Visweswaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMIA .. Annual Symposium proceedings [electronic resource] / AMIA Symposium. AMIA Symposium.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2010, pp.286-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00642993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bandits on graphs and structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Machine Learning [stat.ML]. École normale supérieure de Cachan - ENS Cachan, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01359757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Graph-Based Algorithms for Conditional Anomaly Detection and Semi-Supervised Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Other Statistics [stat.ML]. University of Pittsburgh, 2011. English. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00643508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature Selection and Dimensionality Reduction in Genomics and Proteomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milos Hauskrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Pelikan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Lyons-Weiler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Werner Dubitzky, Martin Granzow and Daniel Berrar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamentals of Data Mining in Genomics and Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.149-172, 2006, </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-0-387-47509-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00643496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolving Neural Networks for Statistical Decision Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Machine Learning [stat.ML]. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00646451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId369"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="024F73E6"/>
+    <w:nsid w:val="3FBDE2CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-2673-0144" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/22360934X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/valko_m_1 " TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551503v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Racca" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Valko" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amartya Sanyal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414203v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Perrault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Belomestny" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M&#233;nard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Moulines" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Naumov" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414204v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunhao Tang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zhaohan Guo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeyu Zheng" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Calandriello" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Cao" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414208v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Healey" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Wen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414206v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadashi Kozuno" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenhao Yang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nino Vieillard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshinori Kitamura" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155196v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniil Tiapkin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Moulines" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414209v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branislav Kveton" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azin Ashkan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414207v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaohan Daniel Guo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Gheshlaghi Azar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Saade" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shantanu Thakoor" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Piot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414201v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoqi Wang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuokai Zhao" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Zhu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthik Abinav Sankararaman" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414202v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Scheid" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Boursier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Durmus" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael I Jordan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414205v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414200v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taco Cohen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David W. Zhang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Munos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414211v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Grattafiori" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhimanyu Dubey" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhinav Jauhri" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhinav Pandey" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Kadian" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234074v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Fiegel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Menard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Perchet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413277v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Rowland" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413275v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianlin Liu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shangmin Guo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Bianco" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Berthet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413272v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413273v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155159v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2310.17303" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413278v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Kapturowski" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Blundell" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Sprechmann" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437168v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingues, Omar Darwiche" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flet-Berliac, Yannis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leurent, Edouard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;nard, Pierre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shang, Xuedong" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413270v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniket Didolkar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anirudh Goyal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Rosemary Ke" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyuan Guo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413271v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413308v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mesnard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenqi Chen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413282v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Harutyunyan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155164v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Munos" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2310.18186" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413281v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Harvey Richemond" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo &#193;vila Pires" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yash Chandak" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413279v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jarrett" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Tallec" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Altch&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413283v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413306v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413309v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Azabou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkataramana Ganesh" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Heng Lin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakshmi Sathidevi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413310v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Samsonov" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413311v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abram L Friesen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theophane Weber" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Banino" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413284v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miruna P&#238;slar" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413313v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Carratino" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Lazaric" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Rosasco" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413315v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva L. Dyer" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413316v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413285v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Tarbouriech" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Darwiche Domingues" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Pirotta" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413288v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Liu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik C. Johnson" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03289292v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03289318v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fontaine" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1906.08509" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03289004v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Kaufmann" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413286v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413317v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Dabagia" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02541790v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar D Domingues" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02906985v3" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Jonsson" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Leurent" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413318v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03289026v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413319v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#224; Recasens" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Luc" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Alayrac" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luyu Wang" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Strub" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03289295v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03288988v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03289033v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuedong Shang" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864574v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413290v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876102v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02509561v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03288879v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gabillon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03288983v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre H Richemond" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bastien Grill" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330187v2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rianne de Heide" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884330v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Degenne" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03288939v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasul Tutunov" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haitham Bou Ammar" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03287824v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evrard Garcelon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03287832v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Derezi&#324;ski" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02950136v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hubert" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02869787v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02950066v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863486v2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03287835v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Seznec" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03288970v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904278v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02950116v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gael Manegueu" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vernade" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Carpentier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03287829v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02950106v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aadirupa Saha" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gaillard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413292v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre H. Richemond" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277739v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gautier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bardenet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02145200v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02387468v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Locatelli" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02144311v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02387524v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02387478v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02387465v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01885368v2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Bartlett" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01936894v2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437169v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Popineau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill-J&#234;nn Vie" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02047225v2" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413293v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shayegan Omidshafiei" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Tuyls" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P&#233;rolat" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413294v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02387515v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02387484v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01874637v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01906601v2" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01810980v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Koutis" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01808948v6" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasin Abbasi-Yadkori" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Malek" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01850921v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Oyallon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Belilovsky" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Zagoruyko" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01643961v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01537799v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01643976v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharan Vaswani" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01526577v2" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01482760v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01482765v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Erraqabi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Brunskill" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun-En Liu" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01303377v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; Koc&#225;k" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely Neu" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01389107v3" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01322168v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odalric-Ambrym Maillard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01482764v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01343674v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01482756v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01304020v3" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01320588v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01153540v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manjesh Kumar Hanawal Hanawal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkatesh Saligrama" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01222915v4" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01544929v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01146187v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Audiffren" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ghavamzadeh" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01153538v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00986818v3" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00978637v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Preux" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00981575v2" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shipra Agrawal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01079355v2" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01045036v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01079351v2" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01079354v2" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01177446v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00749197v2" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00826946v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Korda" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Flaounas" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nello Cristianini" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789606v2" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747921v2" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00642313v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Valizadegan" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Cooper" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milos Hauskrecht" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00641081v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00643123v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-588-4-861" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00642891v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Rahimi" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Huang" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00642361v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huang Ling" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Daniel" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00642999v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathai Phillipose" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW.2010.5543877" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00643221v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory F. Cooper" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Seybert" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shyam Visweswaran" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Saul" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00643349v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Pelikan" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00643244v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00643401v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00643495v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Chapman" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Dowling" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory F Cooper" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00643498v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Cavalheiro" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Castelani" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPIA.2005.341291" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413287v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Muller" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Wang" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Connor" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1613/jair.1.12505" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02697647v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-020-09984-0" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03084249v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01879424v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00776608v2" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaakov Engel" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00742097v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iyad Batal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2012.08.004" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00642074v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas C. Hart" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia M. Corby" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ok Hee Ryu" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2011/196721" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00642993v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Clermont" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01359757v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00643508v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00643496v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Lyons-Weiler" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-47509-7" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646451v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-2673-0144" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/22360934X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/valko_m_1 " TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551503v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Racca" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Valko" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amartya Sanyal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595379v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Come Fiegel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Menard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadashi Kozuno" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Perchet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414203v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Perrault" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Belomestny" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M&#233;nard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Moulines" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Naumov" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578059v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniil Tiapkin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Calandriello" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Moulines" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414209v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branislav Kveton" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Wen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azin Ashkan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414207v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaohan Daniel Guo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Gheshlaghi Azar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Saade" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shantanu Thakoor" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Piot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155196v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414208v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Healey" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414204v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunhao Tang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zhaohan Guo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeyu Zheng" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Cao" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414206v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenhao Yang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nino Vieillard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshinori Kitamura" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414201v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoqi Wang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuokai Zhao" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Zhu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthik Abinav Sankararaman" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414205v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414202v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Scheid" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Boursier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Durmus" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael I Jordan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414200v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taco Cohen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David W. Zhang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Munos" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414211v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Grattafiori" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhimanyu Dubey" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhinav Jauhri" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhinav Pandey" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Kadian" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578060v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Calandriello" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Lazaric" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Mitliagkas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578061v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578068v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jarrett" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Tallec" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Altch&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mesnard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578067v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianlin Liu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shangmin Guo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Berthet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Llinares L&#243;pez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578069v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Daniel Rowland" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578070v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Kapturowski" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Blundell" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578071v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bastien Grill" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Strub" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Richemond" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234074v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Fiegel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413275v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Bianco" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413272v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Rowland" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413277v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413278v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Sprechmann" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437168v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingues, Omar Darwiche" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flet-Berliac, Yannis" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leurent, Edouard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;nard, Pierre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shang, Xuedong" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413273v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155159v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2310.17303" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413270v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniket Didolkar" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anirudh Goyal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Rosemary Ke" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyuan Guo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413271v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413308v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenqi Chen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413281v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Harvey Richemond" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo &#193;vila Pires" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yash Chandak" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155164v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Munos" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2310.18186" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413282v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Harutyunyan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413279v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413306v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413283v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413309v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Azabou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkataramana Ganesh" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Heng Lin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakshmi Sathidevi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413284v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miruna P&#238;slar" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413310v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Samsonov" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413311v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abram L Friesen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theophane Weber" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Banino" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413315v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva L. Dyer" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413313v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Carratino" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Rosasco" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413316v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413285v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Tarbouriech" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Darwiche Domingues" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Pirotta" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413288v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Liu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik C. Johnson" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413286v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03289318v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fontaine" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1906.08509" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03289292v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03289004v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Kaufmann" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02906985v3" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Jonsson" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Leurent" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413317v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Dabagia" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02541790v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar D Domingues" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413318v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413319v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#224; Recasens" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Luc" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Alayrac" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luyu Wang" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03289026v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03289033v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuedong Shang" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03289295v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03288988v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413290v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864574v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02509561v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03288879v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gabillon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876102v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03288983v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre H Richemond" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02950066v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03287832v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Derezi&#324;ski" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330187v2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rianne de Heide" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884330v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Degenne" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03287824v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evrard Garcelon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03288939v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasul Tutunov" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haitham Bou Ammar" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02950136v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hubert" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02869787v2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863486v2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03287835v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Seznec" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02950116v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gael Manegueu" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vernade" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Carpentier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03288970v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904278v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03287829v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413292v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre H. Richemond" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02950106v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aadirupa Saha" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gaillard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277739v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gautier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bardenet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02145200v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01885368v2" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Bartlett" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02387468v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Locatelli" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02144311v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02387524v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02387478v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02387465v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01936894v2" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413294v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413293v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shayegan Omidshafiei" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Tuyls" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P&#233;rolat" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437169v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Popineau" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill-J&#234;nn Vie" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02047225v2" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02387484v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02387515v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01810980v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Koutis" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01906601v2" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01874637v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01808948v6" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasin Abbasi-Yadkori" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Malek" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01850921v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Oyallon" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Belilovsky" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Zagoruyko" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01643961v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01537799v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01643976v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharan Vaswani" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01526577v2" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01482760v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01482765v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Erraqabi" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Brunskill" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun-En Liu" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01389107v3" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01303377v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; Koc&#225;k" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely Neu" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01322168v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odalric-Ambrym Maillard" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01343674v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01482764v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01304020v3" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01482756v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01320588v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01222915v4" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01544929v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01153540v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manjesh Kumar Hanawal Hanawal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkatesh Saligrama" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01146187v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Audiffren" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ghavamzadeh" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01153538v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00986818v3" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01079354v2" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01177446v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01079351v2" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01045036v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shipra Agrawal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00978637v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Preux" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01079355v2" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00981575v2" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00749197v2" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00826946v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Korda" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Flaounas" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nello Cristianini" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789606v2" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747921v2" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00642313v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Valizadegan" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Cooper" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milos Hauskrecht" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00641081v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00643123v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-588-4-861" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00642891v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Rahimi" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Huang" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00642361v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huang Ling" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Daniel" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00642999v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathai Phillipose" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW.2010.5543877" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00643349v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Pelikan" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00643221v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory F. Cooper" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Seybert" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shyam Visweswaran" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Saul" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00643244v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00643401v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00643495v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Chapman" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Dowling" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory F Cooper" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00643498v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Cavalheiro" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Castelani" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPIA.2005.341291" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413287v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Muller" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Wang" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Connor" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1613/jair.1.12505" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02697647v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-020-09984-0" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03084249v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01879424v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00776608v2" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaakov Engel" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00742097v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iyad Batal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2012.08.004" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00642074v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas C. Hart" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia M. Corby" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ok Hee Ryu" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2011/196721" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00642993v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Clermont" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01359757v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00643508v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00643496v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Lyons-Weiler" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-47509-7" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646451v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>