--- v1 (2026-04-24)
+++ v2 (2026-05-17)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Michal Valko </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">michal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0009-2673-0144</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">22360934X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">valko_m_1 </w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michal is the Founding Researcher at a Isara Labs, tenured researcher at Inria, and a lecturer at MVA at ENS Paris-Saclay. Michal is primarily interested in designing algorithms that would require as little human supervision as possible. He works on methods and settings that are able to deal with minimal feedback, such as deep reinforcement learning, bandit algorithms, self-supervised learning, or self play. Michal has recently worked on representation learning, world models and deep (reinforcement) learning algorithms that have some theoretical underpinning. In the past he has also worked on sequential algorithms with structured decisions where exploiting the structure leads to provably faster learning. Michal is now working on a new generation of large language models (LLMs), in addition to providing algorithmic solutions for their scalable test-time inference, fine-tuning and alignment. He received his PhD in 2011 from the University of Pittsburgh, before getting a tenure at Inria in 2012 and co-creating Google DeepMind Paris with R. Munos. In 2024, he became a Principal Llama Scientist at Meta, building online reinforcement learning stack and research for Llama 3.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language Generation with Replay: A Learning-Theoretic View of Model Collapse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Racca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amartya Sanyal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05551503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal last-iterate convergence in matrix games with bandit feedback using the log-barrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Come Fiegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadashi Kozuno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Perchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new bound on the cumulant generating function of Dirichlet processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Perrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Belomestny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Moulines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Naumov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05414203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerating Nash learning from human feedback via Mirror Prox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniil Tiapkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Calandriello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Belomestny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Moulines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Naumov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning to Act Greedily: Polymatroid Semi-Bandits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branislav Kveton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azin Ashkan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05414209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometric entropic exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaohan Daniel Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Gheshlaghi Azar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Saade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shantanu Thakoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05414207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proximal Point Nash Learning from Human Feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniil Tiapkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Calandriello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Belomestny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Moulines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Naumov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05155196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the approximation relationship between optimizing ratio of submodular (RS) and difference of submodular (DS) functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Perrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Healey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05414208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the performance gap between online and offline alignment algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunhao Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Zhaohan Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeyu Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Calandriello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05414204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KL-entropy-regularized RL with a generative model is minimax optimal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadashi Kozuno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenhao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinori Kitamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunhao Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05414206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preference optimization with multi-sample comparisons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaoqi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhuokai Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karthik Abinav Sankararaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05414201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharp deviations bounds for Dirichlet weighted sums with application to analysis of Bayesian algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Belomestny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Naumov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniil Tiapkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05414205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal design for reward modeling in RLHF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Scheid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Boursier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Durmus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael I Jordan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05414202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RL-finetuning LLMs from on- and off-policy data with a single algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunhao Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taco Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David W. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Munos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05414200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Llama 3 herd of models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Grattafiori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhimanyu Dubey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhinav Jauhri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhinav Pandey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Kadian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05414211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Kelner and Levin graph sparsification algorithm for a streaming setting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Calandriello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Lazaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Mitliagkas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incremental spectral sparsification for large-scale graph-based semi-supervised learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Calandriello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Lazaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforcement learning using hindsight to model unpredictable aspects of the future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jarrett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Tallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Altché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Mesnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Munos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : US20250068919A1. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of an output token sequence from an input token sequence using two language model neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianlin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shangmin Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Calandriello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Llinares López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : WO2025166256A1. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforcement learning by directly learning an advantage function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunhao Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Munos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Daniel Rowland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : US20240256882A1. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforcement learning using density estimation with online clustering for exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Saade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Kapturowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Calandriello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Blundell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : WO2024068841A1. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-supervised representation learning using bootstrapped latent representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bastien Grill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Strub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Altché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Tallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Richemond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : US20210383225A1. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (124)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Harder Path: Last Iterate Convergence for Uncoupled Learning in Zero-Sum Games with Bandit Feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Fiegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadashi Kozuno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Perchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICML 2025 - 42nd International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05234074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoding-time realignment of language models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianlin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shangmin Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Calandriello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICML 2024 - 41st International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human alignment of large language models through online preference optimisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Calandriello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Munos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Rowland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunhao Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICML 2024 - 41st International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A general theoretical paradigm to understand learning from human preferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Gheshlaghi Azar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Rowland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaohan Daniel Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Calandriello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AISTATS 2024 - 27th International Conference on Artificial Intelligence and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unlocking the power of representations in long-term novelty-based exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Saade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Kapturowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Calandriello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Blundell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Sprechmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICLR 2024 - 12th International Conference on Learning Representations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">rlberry - A Reinforcement Learning Library for Research and Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domingues, Omar Darwiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flet-Berliac, Yannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leurent, Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ménard, Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shang, Xuedong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05437168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized preference optimization: A unified approach to offline alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunhao Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaohan Daniel Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeyu Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Calandriello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Munos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICML 2024 - 41st International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstration-Regularized RL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniil Tiapkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Belomestny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Calandriello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Moulines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Naumov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Twelfth International Conference on Learning Representations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2310.17303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05155159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metacognitive capabilities of LLMs: An exploration in mathematical problem solving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aniket Didolkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anirudh Goyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nan Rosemary Ke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siyuan Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeurIPS 2024 - Annual Conference on Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nash learning from human feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Munos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Calandriello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Gheshlaghi Azar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Rowland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICML 2024 - 41st International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantile credit assignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Mesnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenqi Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Saade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunhao Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Rowland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding self-predictive learning for reinforcement learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunhao Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaohan Daniel Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Harvey Richemond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo Ávila Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yash Chandak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICML 2023 - 40th International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-free Posterior Sampling via Learning Rate Randomization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniil Tiapkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Belomestny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Calandriello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Moulines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Munos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Neural Information Processing Systems 36 (NeurIPS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, New Orleans, United States. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2310.18186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05155164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DoMo-AC: Doubly multi-step off-policy actor-critic algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunhao Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadashi Kozuno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Rowland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Harutyunyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Munos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICML 2023 - 40th International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curiosity in hindsight: Intrinsic exploration in stochastic environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jarrett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Tallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Altché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Mesnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Munos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICML 2023 - 40th International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VA-learning as a more efficient alternative to Q-learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunhao Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Munos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Rowland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regularization and variance-weighted regression achieves minimax optimality in linear MDPs: Theory and practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinori Kitamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadashi Kozuno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunhao Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICML 2023 - International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Half-Hop: A graph upsampling approach for slowing down message passing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Azabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Venkataramana Ganesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shantanu Thakoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi-Heng Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lakshmi Sathidevi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICML 2023 - 40 th International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BYOL-Explore: Exploration by bootstrapped prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaohan Daniel Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shantanu Thakoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miruna Pîslar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo Ávila Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Altché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeurIPS 2022 - 36th International Conference on Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Dirichlet to Rubin: Optimistic exploration in RL without bonuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniil Tiapkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Belomestny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Moulines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Naumov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Samsonov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICML 2022 - 39th International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrieval-augmented reinforcement learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anirudh Goyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abram L Friesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theophane Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Banino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nan Rosemary Ke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale representation learning on graphs via bootstrapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shantanu Thakoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Tallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Gheshlaghi Azar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Azabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva L. Dyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Learning Representations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling Gaussian process optimization by evaluating a few unique candidates multiple times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Calandriello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Carratino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Lazaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Rosasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marginalized operators for off-policy reinforcement learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunhao Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Rowland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Munos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AISTATS 2022 - 25th International Conference on Artifi- cial Intelligence and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Virtual, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive multi-goal exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Tarbouriech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Darwiche Domingues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Pirotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AISTATS 2022 - 25th International Conference on Artifi- cial Intelligence and Statistic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Virtual, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mine Your Own vieW: Self-supervised learning through across-sample prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Azabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Gheshlaghi Azar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ran Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi-Heng Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik C. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICML 2021 - The 38th International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unifying gradient estimators for meta-reinforcement learning via off-policy evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunhao Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadashi Kozuno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Rowland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Munos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online A-optimal design and active linear regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Perrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Perchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Vienna / Virtual, Austria. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.1906.08509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03289318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting Peng's Q(λ) for for modern reinforcement learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadashi Kozuno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunhao Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Rowland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Munos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Kapturowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Vienna / Virtual, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03289292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Episodic reinforcement learning in finite MDPs: Minimax lower bounds revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Darwiche Domingues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Kaufmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithmic Learning Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Paris / Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03289004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast active learning for pure exploration in reinforcement learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Darwiche Domingues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Kaufmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Jonsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Leurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906985v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drop, Swap, and Generate: A self-supervised approach for generating neural activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ran Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Azabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Dabagia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi-Heng Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Gheshlaghi Azar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kernel-based reinforcement Learning: A finite-time analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar D Domingues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Pirotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Kaufmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Vienna / Virtual, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541790v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-free learning for two-player zero-sum partially observable Markov games with perfect recall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadashi Kozuno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Munos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broaden your views for self-supervised video learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrià Recasens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Luc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Alayrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luyu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Strub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/CVF International Conference on Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Virtual, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A kernel-based approach to non-stationary reinforcement learning in metric spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar D Domingues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Pirotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Kaufmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Artificial Intelligence and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, San Diego / Virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03289026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UCB Momentum Q-learning: Correcting the bias without forgetting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Darwiche Domingues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuedong Shang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Vienna / Virtual, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03289033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taylor expansion of discount factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunhao Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Rowland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Munos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Vienna / Virtual, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03289295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sample complexity bounds for stochastic shortest path with a generative model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Tarbouriech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Pirotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Lazaric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithmic Learning Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03288988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Density-based bonuses on learned representations for reward-free exploration in deep reinforcement learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Darwiche Domingues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Tallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Munos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICML 2021 - The 38th International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive reward-free exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Kaufmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Darwiche Domingues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Jonsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Leurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithmic Learning Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taylor expansion policy optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunhao Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Munos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive multi-fidelity optimization with fast learning rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Fiegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gabillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Artificial Intelligence and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Palermo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03288879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covariance-adapting algorithm for semi-bandits with application to sparse outcomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Perrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Perchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Learning Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02876102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical efficiency of Thompson sampling for combinatorial semi-bandits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre H Richemond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bastien Grill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Altché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Tallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Strub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Information Processing Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03288983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-linear time Gaussian process optimization with adaptive batching and resparsification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Calandriello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Carratino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Lazaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Rosasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampling from a k-DPP without looking at all items</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Calandriello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michał Dereziński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fixed-confidence guarantees for Bayesian best-arm identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuedong Shang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rianne de Heide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Kaufmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Artificial Intelligence and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Palermo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330187v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gamification of pure exploration for linear bandits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Degenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuedong Shang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICML 2020 - International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Vienna / Virtual, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No-regret exploration in goal-oriented reinforcement learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Tarbouriech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evrard Garcelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Pirotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Lazaric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Vienna / Virtual, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derivative-free & order-robust optimisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gabillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rasul Tutunov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haitham Bou Ammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Artificial Intelligence and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Palermo / Virtual, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03288939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte-Carlo tree search as regularized policy optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bastien Grill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Altché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunhao Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bootstrap Your Own Latent: A new approach to self-supervised learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bastien Grill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Strub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Altché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Tallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre H Richemond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02869787v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planning in Markov Decision Processes with Gap-Dependent Sample Complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Jonsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Kaufmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar D Domingues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Leurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Vancouver, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863486v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A single algorithm for both restless and rested rotting bandits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Seznec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Lazaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Artificial Intelligence and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Palermo / Virtual, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic bandits with arm-dependent delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gael Manegueu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Vernade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reward-free exploration beyond finite-horizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Tarbouriech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Pirotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Lazaric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICML 2020 Workshop on Theoretical Foundations of Reinforcement Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Vienna, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03288970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Budgeted online influence maximization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Perrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Healey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved sample complexity for incremental autonomous exploration in MDPs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Tarbouriech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Pirotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Lazaric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BYOL works even without batch statistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre H. Richemond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bastien Grill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Altché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Tallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Strub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeurIPS 2020 Workshop: Self-Supervised Learning - Theory and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved sleeping bandits with stochastic action sets and adversarial rewards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aadirupa Saha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICML 2020 - International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On two ways to use determinantal point processes for Monte Carlo integration -- Long version</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bardenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeurIPS 2019 - Thirty-third Conference on Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple dynamic bandit algorithm for hyper-parameter tuning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuedong Shang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Kaufmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Automated Machine Learning at International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AutoML@ICML 2019 - 6th ICML Workshop on Automated Machine Learning, Jun 2019, Long Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02145200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple parameter-free and adaptive approach to optimization under a minimal local smoothness assumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Bartlett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gabillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithmic Learning Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885368v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active multiple matrix completion with adaptive confidence sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Locatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Artificial Intelligence and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Okinawa, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaussian process optimization with adaptive sketching: Scalable and no regret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Calandriello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Carratino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Lazaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Rosasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Learning Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact sampling of determinantal point processes with sublinear time preprocessing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michał Dereziński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Calandriello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting structure of uncertainty for efficient matroid semi-bandits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Perrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Perchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Long Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding the bandit in a graph: Sequential search-and-stop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Perrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Perchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Artificial Intelligence and Statistics (AISTATS 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Okinawa, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rotting bandits are not harder than stochastic ones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Seznec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Locatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Lazaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Artificial Intelligence and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Naha, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936894v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les processus ponctuels déterminantaux en apprentissage automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bardenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2019 - XXVIIe Colloque sur le Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiagent evaluation under incomplete information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Rowland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shayegan Omidshafiei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Tuyls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pérolat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeurIPS 2020 - 33rd Conference on Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing human learning workshop eliciting adaptive sequences for learning (WeASeL)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Popineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jill-Jênn Vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05437169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General parallel optimization without a metric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuedong Shang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Kaufmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithmic Learning Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047225v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scale-free adaptive planning for deterministic dynamics & discounted rewards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Bartlett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gabillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Healey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Long Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planning in entropy-regularized Markov decision processes and games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bastien Grill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar D Domingues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Munos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved large-scale graph learning through ridge spectral sparsification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Calandriello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Koutis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Lazaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimistic optimization of a Brownian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bastien Grill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Munos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeurIPS 2018 - Thirty-second Conference on Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906601v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive black-box optimization got easier: HCT only needs local smoothness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuedong Shang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Kaufmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Workshop on Reinforcement Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Best of both worlds: Stochastic & adversarial best-arm identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasin Abbasi-Yadkori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Bartlett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gabillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Learning Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01808948v6</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compressing the Input for CNNs with the First-Order Scattering Transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Oyallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugene Belilovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Zagoruyko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCV 2018 - European Conference on Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient second-order online kernel learning with adaptive embedding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Calandriello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Lazaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Long Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01643961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second-Order Kernel Online Convex Optimization with Adaptive Sketching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Calandriello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Lazaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online influence maximization under independent cascade model with semi-bandit feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branislav Kveton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharan Vaswani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Long Beach, United States. pp.1-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01643976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zonotope hit-and-run for efficient sampling from projection DPPs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bardenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526577v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed adaptive sampling for kernel matrix approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Calandriello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Lazaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Artificial Intelligence and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Fort Lauderdale, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01482760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trading off rewards and errors in multi-armed bandits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akram Erraqabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Lazaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Brunskill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun-En Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Artificial Intelligence and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Fort Lauderdale, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01482765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blazing the trails before beating the path: Sample-efficient Monte-Carlo planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bastien Grill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Munos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389107v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online learning with noisy side observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomáš Kocák</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gergely Neu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Artificial Intelligence and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pliable rejection sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akram Erraqabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odalric-Ambrym Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, New York City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Nyström method with sequential ridge leverage score sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Calandriello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Lazaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Uncertainty in Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, New York City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rewards and errors in multi-arm bandits for interactive education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akram Erraqabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Lazaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Brunskill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun-En Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Challenges in Machine Learning: Gaming and Education workshop at Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01482764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing graph bandits for maximizing local influence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Artificial Intelligence and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01304020v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pack only the essentials: Adaptive dictionary learning for kernel ridge regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Calandriello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Lazaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptive and Scalable Nonparametric Methods in Machine Learning at Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01482756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online learning with Erdős-Rényi side-observation graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomáš Kocák</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gergely Neu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Uncertainty in Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, New York City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Black-box optimization of noisy functions with unknown smoothness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bastien Grill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Munos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222915v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale semi-supervised learning with online spectral graph sparsification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Calandriello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Lazaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resource-Efficient Machine Learning workshop at International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01544929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheap Bandits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manjesh Kumar Hanawal Hanawal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Venkatesh Saligrama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Munos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01153540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximum Entropy Semi-Supervised Inverse Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Audiffren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Lazaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ghavamzadeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Bueons Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01146187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple regret for infinitely many armed bandits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01153538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral Bandits for Smooth Graph Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Munos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branislav Kveton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomáš Kocák</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00986818v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extreme bandits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079354v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MESSI: Maximum Entropy Semi-Supervised Inverse Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Audiffren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Lazaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ghavamzadeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NIPS Workshop on Novel Trends and Applications in Reinforcement Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01177446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient learning by implicit exploration in bandit problems with side observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomáš Kocák</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gergely Neu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Munos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079351v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral Bandits for Smooth Graph Functions with Applications in Recommender Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomáš Kocák</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Munos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branislav Kveton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shipra Agrawal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAI Workshop on Sequential Decision-Making with Big Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Québec City, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01045036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bandits attack function optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Preux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Munos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Congress on Evolutionary Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00978637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online combinatorial optimization with stochastic decision sets and adversarial losses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gergely Neu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079355v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral Thompson Sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomáš Kocák</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Munos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shipra Agrawal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAI Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Québec City, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00981575v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning from a Single Labeled Face and a Stream of Unlabeled Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branislav Kveton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IEEE International Conference on Automatic Face and Gesture Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749197v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite-Time Analysis of Kernelised Contextual Bandits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Korda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Munos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilias Flaounas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nello Cristianini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Uncertainty in Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Bellevue, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00826946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Simultaneous Optimistic Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Munos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00789606v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-Supervised Apprenticeship Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ghavamzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Lazaric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 10th European Workshop on Reinforcement Learning (EWRL 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Edinburgh, United Kingdom. pp.131-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747921v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditional Anomaly Detection Using Soft Harmonic Functions: An Application to Clinical Alerting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamed Valizadegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branislav Kveton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milos Hauskrecht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 28th International Conference on Machine Learning Workshop on Machine Learning for Global Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00642313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditional Anomaly Detection with Soft Harmonic Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branislav Kveton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamed Valizadegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milos Hauskrecht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2011 IEEE International Conference on Data Mining</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00641081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature importance analysis for patient management decisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milos Hauskrecht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Congress on Medical Informatics MEDINFO 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Cape Town, South Africa. pp.861-865, </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-60750-588-4-861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00643123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-Supervised Learning with Max-Margin Graph Cuts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branislav Kveton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Rahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ling Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Artificial Intelligence and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Chia Laguna, Sardinia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00642891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Semi-Supervised Learning on Quantized Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branislav Kveton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huang Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ting Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Uncertainty in Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Catalina Island, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00642361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Semi-Supervised Perception: Real-Time Learning without Explicit Feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branislav Kveton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathai Phillipose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ling Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IEEE Online Learning for Computer Vision Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CVPRW.2010.5543877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00642999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning predictive models for combinations of heterogeneous proteomic data sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Pelikan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milos Hauskrecht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMIA Summit on Translational Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00643349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditional anomaly detection methods for patient-management alert systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory F. Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Seybert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shyam Visweswaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Saul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Machine Learning in Health Care Applications in The 25th International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00643221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distance Metric Learning for Conditional Anomaly Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milos Hauskrecht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twenty-First International Florida Artificial Intelligence Research Society Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Coconut Grove, Florida, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00643244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence-based Anomaly Detection in Clinical Domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milos Hauskrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branislav Kveton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shyam Visweswaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory F. Cooper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual American Medical Informatics Association Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Chicago, United States. pp.319--324</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00643401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparison of Chief Complaints and Emergency Department Reports for Identifying Patients with Acute Lower Respiratory Syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Chapman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Dowling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory F Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milos Hauskrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society for Disease Surveillance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00643495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary Feature Selection for Spiking Neural Network Pattern Classifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Cavalheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Castelani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of 2005 Portuguese Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Covilha, Portugal. pp.181-187, </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EPIA.2005.341291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00643498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Game plan: What AI can do for football, and what football can do for AI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Tuyls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shayegan Omidshafiei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhe Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Connor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Artificial Intelligence Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 71, pp.41-88. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1613/jair.1.12505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast sampling from beta-ensembles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bardenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (7), </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11222-020-09984-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral bandits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomáš Kocák</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Munos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branislav Kveton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shipra Agrawal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Machine Learning Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DPPy: Sampling Determinantal Point Processes with Python</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bardenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Machine Learning Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Policy Gradient and Actor-Critic Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ghavamzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaakov Engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Machine Learning Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (66), pp.1-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00776608v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outlier detection for patient monitoring and alerting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milos Hauskrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Batal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shyam Visweswaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory F Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 46, pp.47-55. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbi.2012.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00742097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of microbial and proteomic biomarkers in early childhood caries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas C. Hart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia M. Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milos Hauskrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ok Hee Ryu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Pelikan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Dentistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011, pp.196721. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2011/196721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00642074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditional Outlier Detection for Clinical Alerting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milos Hauskrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Batal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clermont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shyam Visweswaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMIA .. Annual Symposium proceedings [electronic resource] / AMIA Symposium. AMIA Symposium.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2010, pp.286-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00642993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bandits on graphs and structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Machine Learning [stat.ML]. École normale supérieure de Cachan - ENS Cachan, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01359757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Graph-Based Algorithms for Conditional Anomaly Detection and Semi-Supervised Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Other Statistics [stat.ML]. University of Pittsburgh, 2011. English. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00643508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature Selection and Dimensionality Reduction in Genomics and Proteomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milos Hauskrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Pelikan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Lyons-Weiler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Werner Dubitzky, Martin Granzow and Daniel Berrar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamentals of Data Mining in Genomics and Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.149-172, 2006, </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-0-387-47509-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00643496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolving Neural Networks for Statistical Decision Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Machine Learning [stat.ML]. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00646451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId369"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Michal Valko </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">michal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0009-2673-0144</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">22360934X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">valko_m_1 </w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=jrazNCQAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michal is the Founding Researcher at a Isara Labs, tenured researcher at Inria, and a lecturer at MVA at ENS Paris-Saclay. Michal is primarily interested in designing algorithms that would require as little human supervision as possible. He works on methods and settings that are able to deal with minimal feedback, such as deep reinforcement learning, bandit algorithms, self-supervised learning, or self play. Michal has recently worked on representation learning, world models and deep (reinforcement) learning algorithms that have some theoretical underpinning. In the past he has also worked on sequential algorithms with structured decisions where exploiting the structure leads to provably faster learning. Michal is now working on a new generation of large language models (LLMs), in addition to providing algorithmic solutions for their scalable test-time inference, fine-tuning and alignment. He received his PhD in 2011 from the University of Pittsburgh, before getting a tenure at Inria in 2012 and co-creating Google DeepMind Paris with R. Munos. In 2024, he became a Principal Llama Scientist at Meta, building online reinforcement learning stack and research for Llama 3.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal last-iterate convergence in matrix games with bandit feedback using the log-barrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Come Fiegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadashi Kozuno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Perchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RL-finetuning LLMs from on- and off-policy data with a single algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunhao Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taco Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David W. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Munos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05414200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new bound on the cumulant generating function of Dirichlet processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Perrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Belomestny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Moulines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Naumov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05414203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerating Nash learning from human feedback via Mirror Prox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniil Tiapkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Calandriello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Belomestny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Moulines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Naumov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning to Act Greedily: Polymatroid Semi-Bandits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branislav Kveton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azin Ashkan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05414209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometric entropic exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaohan Daniel Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Gheshlaghi Azar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Saade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shantanu Thakoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05414207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proximal Point Nash Learning from Human Feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniil Tiapkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Calandriello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Belomestny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Moulines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Naumov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05155196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the approximation relationship between optimizing ratio of submodular (RS) and difference of submodular (DS) functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Perrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Healey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05414208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the performance gap between online and offline alignment algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunhao Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Zhaohan Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeyu Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Calandriello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05414204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KL-entropy-regularized RL with a generative model is minimax optimal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadashi Kozuno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenhao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinori Kitamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunhao Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05414206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preference optimization with multi-sample comparisons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaoqi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhuokai Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karthik Abinav Sankararaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05414201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharp deviations bounds for Dirichlet weighted sums with application to analysis of Bayesian algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Belomestny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Naumov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniil Tiapkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05414205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal design for reward modeling in RLHF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Scheid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Boursier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Durmus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael I Jordan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05414202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Llama 3 herd of models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Grattafiori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhimanyu Dubey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhinav Jauhri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhinav Pandey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Kadian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05414211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incremental spectral sparsification for large-scale graph-based semi-supervised learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Calandriello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Lazaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Kelner and Levin graph sparsification algorithm for a streaming setting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Calandriello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Lazaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Mitliagkas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (125)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language Generation with Replay: A Learning-Theoretic View of Model Collapse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Racca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amartya Sanyal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2026, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05551503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Harder Path: Last Iterate Convergence for Uncoupled Learning in Zero-Sum Games with Bandit Feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Fiegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadashi Kozuno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Perchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICML 2025 - 42nd International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05234074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoding-time realignment of language models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianlin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shangmin Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Calandriello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICML 2024 - 41st International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human alignment of large language models through online preference optimisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Calandriello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Munos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Rowland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunhao Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICML 2024 - 41st International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A general theoretical paradigm to understand learning from human preferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Gheshlaghi Azar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Rowland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaohan Daniel Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Calandriello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AISTATS 2024 - 27th International Conference on Artificial Intelligence and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unlocking the power of representations in long-term novelty-based exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Saade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Kapturowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Calandriello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Blundell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Sprechmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICLR 2024 - 12th International Conference on Learning Representations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">rlberry - A Reinforcement Learning Library for Research and Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domingues, Omar Darwiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flet-Berliac, Yannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leurent, Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ménard, Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shang, Xuedong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05437168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized preference optimization: A unified approach to offline alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunhao Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaohan Daniel Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeyu Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Calandriello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Munos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICML 2024 - 41st International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstration-Regularized RL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniil Tiapkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Belomestny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Calandriello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Moulines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Naumov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Twelfth International Conference on Learning Representations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2310.17303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05155159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metacognitive capabilities of LLMs: An exploration in mathematical problem solving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aniket Didolkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anirudh Goyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nan Rosemary Ke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siyuan Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeurIPS 2024 - Annual Conference on Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nash learning from human feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Munos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Calandriello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Gheshlaghi Azar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Rowland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICML 2024 - 41st International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Half-Hop: A graph upsampling approach for slowing down message passing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Azabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Venkataramana Ganesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shantanu Thakoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi-Heng Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lakshmi Sathidevi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICML 2023 - 40 th International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantile credit assignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Mesnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenqi Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Saade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunhao Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Rowland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding self-predictive learning for reinforcement learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunhao Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaohan Daniel Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Harvey Richemond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo Ávila Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yash Chandak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICML 2023 - 40th International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-free Posterior Sampling via Learning Rate Randomization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniil Tiapkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Belomestny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Calandriello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Moulines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Munos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Neural Information Processing Systems 36 (NeurIPS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, New Orleans, United States. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2310.18186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05155164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DoMo-AC: Doubly multi-step off-policy actor-critic algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunhao Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadashi Kozuno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Rowland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Harutyunyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Munos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICML 2023 - 40th International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regularization and variance-weighted regression achieves minimax optimality in linear MDPs: Theory and practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinori Kitamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadashi Kozuno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunhao Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICML 2023 - International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curiosity in hindsight: Intrinsic exploration in stochastic environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jarrett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Tallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Altché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Mesnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Munos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICML 2023 - 40th International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VA-learning as a more efficient alternative to Q-learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunhao Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Munos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Rowland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive multi-goal exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Tarbouriech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Darwiche Domingues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Pirotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AISTATS 2022 - 25th International Conference on Artifi- cial Intelligence and Statistic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Virtual, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marginalized operators for off-policy reinforcement learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunhao Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Rowland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Munos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AISTATS 2022 - 25th International Conference on Artifi- cial Intelligence and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Virtual, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BYOL-Explore: Exploration by bootstrapped prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaohan Daniel Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shantanu Thakoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miruna Pîslar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo Ávila Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Altché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeurIPS 2022 - 36th International Conference on Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Dirichlet to Rubin: Optimistic exploration in RL without bonuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniil Tiapkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Belomestny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Moulines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Naumov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Samsonov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICML 2022 - 39th International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrieval-augmented reinforcement learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anirudh Goyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abram L Friesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theophane Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Banino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nan Rosemary Ke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale representation learning on graphs via bootstrapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shantanu Thakoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Tallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Gheshlaghi Azar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Azabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva L. Dyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Learning Representations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling Gaussian process optimization by evaluating a few unique candidates multiple times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Calandriello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Carratino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Lazaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Rosasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive reward-free exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Kaufmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Darwiche Domingues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Jonsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Leurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithmic Learning Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Density-based bonuses on learned representations for reward-free exploration in deep reinforcement learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Darwiche Domingues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Tallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Munos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICML 2021 - The 38th International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mine Your Own vieW: Self-supervised learning through across-sample prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Azabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Gheshlaghi Azar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ran Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi-Heng Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik C. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICML 2021 - The 38th International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unifying gradient estimators for meta-reinforcement learning via off-policy evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunhao Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadashi Kozuno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Rowland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Munos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online A-optimal design and active linear regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Perrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Perchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Vienna / Virtual, Austria. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.1906.08509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03289318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting Peng's Q(λ) for for modern reinforcement learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadashi Kozuno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunhao Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Rowland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Munos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Kapturowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Vienna / Virtual, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03289292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Episodic reinforcement learning in finite MDPs: Minimax lower bounds revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Darwiche Domingues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Kaufmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithmic Learning Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Paris / Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03289004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast active learning for pure exploration in reinforcement learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Darwiche Domingues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Kaufmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Jonsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Leurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906985v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drop, Swap, and Generate: A self-supervised approach for generating neural activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ran Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Azabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Dabagia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi-Heng Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Gheshlaghi Azar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kernel-based reinforcement Learning: A finite-time analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar D Domingues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Pirotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Kaufmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Vienna / Virtual, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541790v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-free learning for two-player zero-sum partially observable Markov games with perfect recall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadashi Kozuno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Munos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broaden your views for self-supervised video learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrià Recasens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Luc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Alayrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luyu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Strub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/CVF International Conference on Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Virtual, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A kernel-based approach to non-stationary reinforcement learning in metric spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar D Domingues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Pirotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Kaufmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Artificial Intelligence and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, San Diego / Virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03289026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taylor expansion of discount factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunhao Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Rowland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Munos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Vienna / Virtual, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03289295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UCB Momentum Q-learning: Correcting the bias without forgetting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Darwiche Domingues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuedong Shang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Vienna / Virtual, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03289033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sample complexity bounds for stochastic shortest path with a generative model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Tarbouriech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Pirotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Lazaric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithmic Learning Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03288988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BYOL works even without batch statistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre H. Richemond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bastien Grill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Altché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Tallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Strub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeurIPS 2020 Workshop: Self-Supervised Learning - Theory and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved sleeping bandits with stochastic action sets and adversarial rewards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aadirupa Saha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICML 2020 - International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taylor expansion policy optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunhao Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Munos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical efficiency of Thompson sampling for combinatorial semi-bandits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre H Richemond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bastien Grill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Altché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Tallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Strub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Information Processing Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03288983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covariance-adapting algorithm for semi-bandits with application to sparse outcomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Perrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Perchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Learning Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02876102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive multi-fidelity optimization with fast learning rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Fiegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gabillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Artificial Intelligence and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Palermo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03288879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-linear time Gaussian process optimization with adaptive batching and resparsification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Calandriello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Carratino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Lazaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Rosasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derivative-free & order-robust optimisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gabillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rasul Tutunov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haitham Bou Ammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Artificial Intelligence and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Palermo / Virtual, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03288939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No-regret exploration in goal-oriented reinforcement learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Tarbouriech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evrard Garcelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Pirotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Lazaric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Vienna / Virtual, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fixed-confidence guarantees for Bayesian best-arm identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuedong Shang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rianne de Heide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Kaufmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Artificial Intelligence and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Palermo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330187v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gamification of pure exploration for linear bandits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Degenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuedong Shang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICML 2020 - International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Vienna / Virtual, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampling from a k-DPP without looking at all items</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Calandriello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michał Dereziński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte-Carlo tree search as regularized policy optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bastien Grill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Altché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunhao Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bootstrap Your Own Latent: A new approach to self-supervised learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bastien Grill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Strub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Altché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Tallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre H Richemond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02869787v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A single algorithm for both restless and rested rotting bandits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Seznec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Lazaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Artificial Intelligence and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Palermo / Virtual, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planning in Markov Decision Processes with Gap-Dependent Sample Complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Jonsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Kaufmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar D Domingues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Leurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Vancouver, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863486v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic bandits with arm-dependent delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gael Manegueu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Vernade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reward-free exploration beyond finite-horizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Tarbouriech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Pirotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Lazaric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICML 2020 Workshop on Theoretical Foundations of Reinforcement Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Vienna, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03288970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Budgeted online influence maximization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Perrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Healey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved sample complexity for incremental autonomous exploration in MDPs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Tarbouriech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Pirotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Lazaric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scale-free adaptive planning for deterministic dynamics & discounted rewards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Bartlett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gabillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Healey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Long Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planning in entropy-regularized Markov decision processes and games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bastien Grill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar D Domingues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Munos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On two ways to use determinantal point processes for Monte Carlo integration -- Long version</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bardenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeurIPS 2019 - Thirty-third Conference on Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple dynamic bandit algorithm for hyper-parameter tuning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuedong Shang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Kaufmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Automated Machine Learning at International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AutoML@ICML 2019 - 6th ICML Workshop on Automated Machine Learning, Jun 2019, Long Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02145200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple parameter-free and adaptive approach to optimization under a minimal local smoothness assumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Bartlett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gabillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithmic Learning Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885368v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active multiple matrix completion with adaptive confidence sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Locatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Artificial Intelligence and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Okinawa, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaussian process optimization with adaptive sketching: Scalable and no regret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Calandriello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Carratino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Lazaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Rosasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Learning Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact sampling of determinantal point processes with sublinear time preprocessing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michał Dereziński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Calandriello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting structure of uncertainty for efficient matroid semi-bandits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Perrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Perchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Long Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding the bandit in a graph: Sequential search-and-stop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Perrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Perchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Artificial Intelligence and Statistics (AISTATS 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Okinawa, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rotting bandits are not harder than stochastic ones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Seznec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Locatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Lazaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Artificial Intelligence and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Naha, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936894v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les processus ponctuels déterminantaux en apprentissage automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bardenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2019 - XXVIIe Colloque sur le Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiagent evaluation under incomplete information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Rowland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shayegan Omidshafiei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Tuyls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pérolat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeurIPS 2020 - 33rd Conference on Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing human learning workshop eliciting adaptive sequences for learning (WeASeL)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Popineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jill-Jênn Vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05437169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General parallel optimization without a metric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuedong Shang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Kaufmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithmic Learning Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047225v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compressing the Input for CNNs with the First-Order Scattering Transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Oyallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugene Belilovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Zagoruyko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCV 2018 - European Conference on Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved large-scale graph learning through ridge spectral sparsification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Calandriello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Koutis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Lazaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimistic optimization of a Brownian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bastien Grill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Munos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeurIPS 2018 - Thirty-second Conference on Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906601v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive black-box optimization got easier: HCT only needs local smoothness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuedong Shang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Kaufmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Workshop on Reinforcement Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Best of both worlds: Stochastic & adversarial best-arm identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasin Abbasi-Yadkori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Bartlett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gabillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Learning Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01808948v6</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient second-order online kernel learning with adaptive embedding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Calandriello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Lazaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Long Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01643961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second-Order Kernel Online Convex Optimization with Adaptive Sketching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Calandriello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Lazaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online influence maximization under independent cascade model with semi-bandit feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branislav Kveton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharan Vaswani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Long Beach, United States. pp.1-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01643976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zonotope hit-and-run for efficient sampling from projection DPPs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bardenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526577v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed adaptive sampling for kernel matrix approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Calandriello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Lazaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Artificial Intelligence and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Fort Lauderdale, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01482760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trading off rewards and errors in multi-armed bandits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akram Erraqabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Lazaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Brunskill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun-En Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Artificial Intelligence and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Fort Lauderdale, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01482765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing graph bandits for maximizing local influence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Artificial Intelligence and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01304020v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pack only the essentials: Adaptive dictionary learning for kernel ridge regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Calandriello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Lazaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptive and Scalable Nonparametric Methods in Machine Learning at Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01482756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online learning with Erdős-Rényi side-observation graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomáš Kocák</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gergely Neu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Uncertainty in Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, New York City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blazing the trails before beating the path: Sample-efficient Monte-Carlo planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bastien Grill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Munos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389107v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online learning with noisy side observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomáš Kocák</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gergely Neu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Artificial Intelligence and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pliable rejection sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akram Erraqabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odalric-Ambrym Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, New York City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Nyström method with sequential ridge leverage score sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Calandriello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Lazaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Uncertainty in Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, New York City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rewards and errors in multi-arm bandits for interactive education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akram Erraqabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Lazaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Brunskill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun-En Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Challenges in Machine Learning: Gaming and Education workshop at Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01482764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Black-box optimization of noisy functions with unknown smoothness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bastien Grill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Munos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222915v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale semi-supervised learning with online spectral graph sparsification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Calandriello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Lazaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resource-Efficient Machine Learning workshop at International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01544929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheap Bandits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manjesh Kumar Hanawal Hanawal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Venkatesh Saligrama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Munos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01153540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximum Entropy Semi-Supervised Inverse Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Audiffren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Lazaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ghavamzadeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Bueons Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01146187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple regret for infinitely many armed bandits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01153538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral Bandits for Smooth Graph Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Munos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branislav Kveton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomáš Kocák</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00986818v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extreme bandits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079354v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MESSI: Maximum Entropy Semi-Supervised Inverse Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Audiffren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Lazaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ghavamzadeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NIPS Workshop on Novel Trends and Applications in Reinforcement Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01177446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient learning by implicit exploration in bandit problems with side observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomáš Kocák</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gergely Neu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Munos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079351v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral Bandits for Smooth Graph Functions with Applications in Recommender Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomáš Kocák</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Munos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branislav Kveton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shipra Agrawal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAI Workshop on Sequential Decision-Making with Big Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Québec City, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01045036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bandits attack function optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Preux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Munos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Congress on Evolutionary Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00978637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online combinatorial optimization with stochastic decision sets and adversarial losses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gergely Neu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079355v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral Thompson Sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomáš Kocák</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Munos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shipra Agrawal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAI Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Québec City, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00981575v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning from a Single Labeled Face and a Stream of Unlabeled Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branislav Kveton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IEEE International Conference on Automatic Face and Gesture Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749197v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite-Time Analysis of Kernelised Contextual Bandits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Korda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Munos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilias Flaounas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nello Cristianini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Uncertainty in Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Bellevue, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00826946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Simultaneous Optimistic Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Munos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00789606v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-Supervised Apprenticeship Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ghavamzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Lazaric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 10th European Workshop on Reinforcement Learning (EWRL 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Edinburgh, United Kingdom. pp.131-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747921v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditional Anomaly Detection with Soft Harmonic Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branislav Kveton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamed Valizadegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milos Hauskrecht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2011 IEEE International Conference on Data Mining</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00641081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditional Anomaly Detection Using Soft Harmonic Functions: An Application to Clinical Alerting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamed Valizadegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branislav Kveton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milos Hauskrecht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 28th International Conference on Machine Learning Workshop on Machine Learning for Global Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00642313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Semi-Supervised Perception: Real-Time Learning without Explicit Feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branislav Kveton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathai Phillipose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ling Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IEEE Online Learning for Computer Vision Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CVPRW.2010.5543877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00642999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature importance analysis for patient management decisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milos Hauskrecht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Congress on Medical Informatics MEDINFO 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Cape Town, South Africa. pp.861-865, </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-60750-588-4-861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00643123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-Supervised Learning with Max-Margin Graph Cuts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branislav Kveton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Rahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ling Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Artificial Intelligence and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Chia Laguna, Sardinia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00642891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Semi-Supervised Learning on Quantized Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branislav Kveton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huang Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ting Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Uncertainty in Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Catalina Island, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00642361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning predictive models for combinations of heterogeneous proteomic data sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Pelikan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milos Hauskrecht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMIA Summit on Translational Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00643349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditional anomaly detection methods for patient-management alert systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory F. Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Seybert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shyam Visweswaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Saul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Machine Learning in Health Care Applications in The 25th International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00643221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distance Metric Learning for Conditional Anomaly Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milos Hauskrecht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twenty-First International Florida Artificial Intelligence Research Society Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Coconut Grove, Florida, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00643244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence-based Anomaly Detection in Clinical Domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milos Hauskrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branislav Kveton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shyam Visweswaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory F. Cooper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual American Medical Informatics Association Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Chicago, United States. pp.319--324</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00643401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparison of Chief Complaints and Emergency Department Reports for Identifying Patients with Acute Lower Respiratory Syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Chapman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Dowling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory F Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milos Hauskrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society for Disease Surveillance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00643495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary Feature Selection for Spiking Neural Network Pattern Classifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Cavalheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Castelani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of 2005 Portuguese Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Covilha, Portugal. pp.181-187, </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EPIA.2005.341291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00643498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforcement learning using hindsight to model unpredictable aspects of the future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jarrett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Tallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Altché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Mesnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Munos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : US20250068919A1. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of an output token sequence from an input token sequence using two language model neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianlin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shangmin Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Calandriello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Llinares López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : WO2025166256A1. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforcement learning by directly learning an advantage function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunhao Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Munos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Daniel Rowland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : US20240256882A1. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforcement learning using density estimation with online clustering for exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Saade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Kapturowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Calandriello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Blundell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : WO2024068841A1. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-supervised representation learning using bootstrapped latent representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bastien Grill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Strub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Altché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Tallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Richemond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : US20210383225A1. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Game plan: What AI can do for football, and what football can do for AI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Tuyls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shayegan Omidshafiei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhe Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Connor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Artificial Intelligence Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 71, pp.41-88. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1613/jair.1.12505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast sampling from beta-ensembles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bardenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (7), </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11222-020-09984-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral bandits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomáš Kocák</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Munos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branislav Kveton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shipra Agrawal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Machine Learning Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DPPy: Sampling Determinantal Point Processes with Python</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bardenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Machine Learning Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Policy Gradient and Actor-Critic Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ghavamzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaakov Engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Machine Learning Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (66), pp.1-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00776608v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outlier detection for patient monitoring and alerting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milos Hauskrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Batal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shyam Visweswaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory F Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 46, pp.47-55. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbi.2012.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00742097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of microbial and proteomic biomarkers in early childhood caries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas C. Hart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia M. Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milos Hauskrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ok Hee Ryu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Pelikan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Dentistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011, pp.196721. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2011/196721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00642074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditional Outlier Detection for Clinical Alerting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milos Hauskrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Batal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Clermont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shyam Visweswaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMIA .. Annual Symposium proceedings [electronic resource] / AMIA Symposium. AMIA Symposium.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2010, pp.286-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00642993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bandits on graphs and structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Machine Learning [stat.ML]. École normale supérieure de Cachan - ENS Cachan, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01359757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Graph-Based Algorithms for Conditional Anomaly Detection and Semi-Supervised Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Other Statistics [stat.ML]. University of Pittsburgh, 2011. English. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00643508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature Selection and Dimensionality Reduction in Genomics and Proteomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milos Hauskrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Pelikan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Lyons-Weiler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Werner Dubitzky, Martin Granzow and Daniel Berrar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamentals of Data Mining in Genomics and Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.149-172, 2006, </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-0-387-47509-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00643496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolving Neural Networks for Statistical Decision Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Valko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Machine Learning [stat.ML]. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00646451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId370"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3FBDE2CD"/>
+    <w:nsid w:val="379F5A1F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-2673-0144" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/22360934X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/valko_m_1 " TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551503v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Racca" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Valko" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amartya Sanyal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595379v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Come Fiegel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Menard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadashi Kozuno" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Perchet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414203v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Perrault" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Belomestny" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M&#233;nard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Moulines" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Naumov" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578059v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniil Tiapkin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Calandriello" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Moulines" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414209v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branislav Kveton" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Wen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azin Ashkan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414207v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaohan Daniel Guo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Gheshlaghi Azar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Saade" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shantanu Thakoor" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Piot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155196v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414208v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Healey" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414204v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunhao Tang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zhaohan Guo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeyu Zheng" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Cao" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414206v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenhao Yang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nino Vieillard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshinori Kitamura" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414201v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoqi Wang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuokai Zhao" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Zhu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthik Abinav Sankararaman" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414205v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414202v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Scheid" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Boursier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Durmus" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael I Jordan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414200v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taco Cohen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David W. Zhang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Munos" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414211v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Grattafiori" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhimanyu Dubey" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhinav Jauhri" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhinav Pandey" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Kadian" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578060v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Calandriello" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Lazaric" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Mitliagkas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578061v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578068v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jarrett" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Tallec" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Altch&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mesnard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578067v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianlin Liu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shangmin Guo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Berthet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Llinares L&#243;pez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578069v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Daniel Rowland" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578070v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Kapturowski" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Blundell" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578071v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bastien Grill" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Strub" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Richemond" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234074v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Fiegel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413275v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Bianco" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413272v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Rowland" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413277v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413278v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Sprechmann" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437168v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingues, Omar Darwiche" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flet-Berliac, Yannis" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leurent, Edouard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;nard, Pierre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shang, Xuedong" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413273v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155159v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2310.17303" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413270v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniket Didolkar" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anirudh Goyal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Rosemary Ke" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyuan Guo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413271v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413308v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenqi Chen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413281v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Harvey Richemond" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo &#193;vila Pires" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yash Chandak" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155164v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Munos" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2310.18186" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413282v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Harutyunyan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413279v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413306v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413283v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413309v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Azabou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkataramana Ganesh" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Heng Lin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakshmi Sathidevi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413284v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miruna P&#238;slar" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413310v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Samsonov" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413311v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abram L Friesen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theophane Weber" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Banino" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413315v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva L. Dyer" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413313v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Carratino" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Rosasco" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413316v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413285v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Tarbouriech" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Darwiche Domingues" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Pirotta" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413288v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Liu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik C. Johnson" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413286v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03289318v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fontaine" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1906.08509" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03289292v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03289004v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Kaufmann" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02906985v3" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Jonsson" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Leurent" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413317v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Dabagia" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02541790v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar D Domingues" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413318v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413319v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#224; Recasens" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Luc" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Alayrac" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luyu Wang" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03289026v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03289033v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuedong Shang" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03289295v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03288988v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413290v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864574v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02509561v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03288879v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gabillon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876102v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03288983v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre H Richemond" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02950066v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03287832v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Derezi&#324;ski" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330187v2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rianne de Heide" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884330v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Degenne" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03287824v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evrard Garcelon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03288939v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasul Tutunov" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haitham Bou Ammar" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02950136v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hubert" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02869787v2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863486v2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03287835v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Seznec" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02950116v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gael Manegueu" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vernade" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Carpentier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03288970v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904278v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03287829v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413292v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre H. Richemond" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02950106v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aadirupa Saha" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gaillard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277739v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gautier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bardenet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02145200v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01885368v2" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Bartlett" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02387468v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Locatelli" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02144311v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02387524v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02387478v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02387465v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01936894v2" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413294v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413293v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shayegan Omidshafiei" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Tuyls" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P&#233;rolat" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437169v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Popineau" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill-J&#234;nn Vie" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02047225v2" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02387484v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02387515v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01810980v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Koutis" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01906601v2" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01874637v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01808948v6" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasin Abbasi-Yadkori" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Malek" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01850921v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Oyallon" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Belilovsky" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Zagoruyko" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01643961v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01537799v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01643976v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharan Vaswani" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01526577v2" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01482760v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01482765v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Erraqabi" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Brunskill" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun-En Liu" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01389107v3" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01303377v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; Koc&#225;k" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely Neu" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01322168v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odalric-Ambrym Maillard" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01343674v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01482764v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01304020v3" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01482756v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01320588v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01222915v4" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01544929v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01153540v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manjesh Kumar Hanawal Hanawal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkatesh Saligrama" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01146187v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Audiffren" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ghavamzadeh" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01153538v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00986818v3" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01079354v2" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01177446v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01079351v2" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01045036v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shipra Agrawal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00978637v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Preux" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01079355v2" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00981575v2" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00749197v2" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00826946v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Korda" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Flaounas" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nello Cristianini" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789606v2" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747921v2" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00642313v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Valizadegan" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Cooper" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milos Hauskrecht" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00641081v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00643123v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-588-4-861" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00642891v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Rahimi" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Huang" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00642361v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huang Ling" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Daniel" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00642999v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathai Phillipose" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW.2010.5543877" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00643349v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Pelikan" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00643221v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory F. Cooper" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Seybert" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shyam Visweswaran" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Saul" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00643244v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00643401v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00643495v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Chapman" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Dowling" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory F Cooper" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00643498v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Cavalheiro" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Castelani" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPIA.2005.341291" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413287v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Muller" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Wang" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Connor" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1613/jair.1.12505" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02697647v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-020-09984-0" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03084249v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01879424v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00776608v2" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaakov Engel" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00742097v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iyad Batal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2012.08.004" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00642074v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas C. Hart" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia M. Corby" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ok Hee Ryu" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2011/196721" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00642993v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Clermont" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01359757v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00643508v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00643496v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Lyons-Weiler" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-47509-7" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646451v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-2673-0144" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/22360934X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/valko_m_1 " TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=jrazNCQAAAAJ" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595379v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Come Fiegel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Menard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadashi Kozuno" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Valko" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Perchet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414200v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunhao Tang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taco Cohen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David W. Zhang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Munos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414203v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Perrault" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Belomestny" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M&#233;nard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Moulines" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Naumov" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578059v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniil Tiapkin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Calandriello" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Moulines" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414209v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branislav Kveton" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Wen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azin Ashkan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414207v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaohan Daniel Guo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Gheshlaghi Azar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Saade" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shantanu Thakoor" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Piot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155196v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414208v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Healey" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414204v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zhaohan Guo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeyu Zheng" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Cao" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414206v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenhao Yang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nino Vieillard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshinori Kitamura" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414201v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoqi Wang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuokai Zhao" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Zhu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthik Abinav Sankararaman" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414205v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414202v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Scheid" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Boursier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Durmus" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael I Jordan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414211v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Grattafiori" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhimanyu Dubey" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhinav Jauhri" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhinav Pandey" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Kadian" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578061v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Calandriello" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Lazaric" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578060v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Mitliagkas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551503v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Racca" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amartya Sanyal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234074v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Fiegel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413275v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianlin Liu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shangmin Guo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Bianco" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Berthet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413272v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Rowland" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413277v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413278v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Kapturowski" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Blundell" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Sprechmann" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437168v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingues, Omar Darwiche" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flet-Berliac, Yannis" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leurent, Edouard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;nard, Pierre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shang, Xuedong" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413273v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155159v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2310.17303" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413270v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniket Didolkar" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anirudh Goyal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Rosemary Ke" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyuan Guo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413271v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413309v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Azabou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkataramana Ganesh" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Heng Lin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakshmi Sathidevi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413308v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mesnard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenqi Chen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413281v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Harvey Richemond" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo &#193;vila Pires" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yash Chandak" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155164v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Munos" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2310.18186" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413282v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Harutyunyan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413283v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413279v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jarrett" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Tallec" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Altch&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413306v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413285v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Tarbouriech" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Darwiche Domingues" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Pirotta" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413316v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413284v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miruna P&#238;slar" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413310v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Samsonov" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413311v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abram L Friesen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theophane Weber" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Banino" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413315v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva L. Dyer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413313v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Carratino" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Rosasco" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864574v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Kaufmann" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Jonsson" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Leurent" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413290v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413288v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Liu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik C. Johnson" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413286v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03289318v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fontaine" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1906.08509" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03289292v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03289004v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02906985v3" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413317v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Dabagia" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02541790v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar D Domingues" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413318v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413319v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#224; Recasens" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Luc" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Alayrac" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luyu Wang" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Strub" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03289026v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03289295v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03289033v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuedong Shang" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03288988v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413292v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre H. Richemond" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bastien Grill" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02950106v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aadirupa Saha" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gaillard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02509561v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03288983v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre H Richemond" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876102v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03288879v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gabillon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02950066v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03288939v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasul Tutunov" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haitham Bou Ammar" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03287824v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evrard Garcelon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330187v2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rianne de Heide" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884330v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Degenne" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03287832v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Derezi&#324;ski" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02950136v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hubert" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02869787v2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03287835v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Seznec" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863486v2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02950116v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gael Manegueu" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vernade" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Carpentier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03288970v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904278v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03287829v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02387484v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Bartlett" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02387515v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277739v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gautier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bardenet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02145200v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01885368v2" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02387468v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Locatelli" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02144311v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02387524v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02387478v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02387465v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01936894v2" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413294v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413293v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shayegan Omidshafiei" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Tuyls" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P&#233;rolat" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437169v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Popineau" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill-J&#234;nn Vie" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02047225v2" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01850921v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Oyallon" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Belilovsky" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Zagoruyko" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01810980v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Koutis" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01906601v2" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01874637v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01808948v6" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasin Abbasi-Yadkori" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Malek" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01643961v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01537799v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01643976v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharan Vaswani" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01526577v2" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01482760v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01482765v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Erraqabi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Brunskill" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun-En Liu" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01304020v3" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01482756v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01320588v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; Koc&#225;k" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely Neu" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01389107v3" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01303377v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01322168v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odalric-Ambrym Maillard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01343674v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01482764v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01222915v4" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01544929v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01153540v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manjesh Kumar Hanawal Hanawal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkatesh Saligrama" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01146187v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Audiffren" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ghavamzadeh" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01153538v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00986818v3" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01079354v2" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01177446v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01079351v2" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01045036v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shipra Agrawal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00978637v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Preux" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01079355v2" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00981575v2" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00749197v2" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00826946v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Korda" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Flaounas" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nello Cristianini" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789606v2" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747921v2" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00641081v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Valizadegan" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Cooper" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milos Hauskrecht" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00642313v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00642999v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathai Phillipose" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Huang" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW.2010.5543877" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00643123v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-588-4-861" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00642891v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Rahimi" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00642361v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huang Ling" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Daniel" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00643349v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Pelikan" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00643221v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory F. Cooper" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Seybert" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shyam Visweswaran" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Saul" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00643244v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00643401v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00643495v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Chapman" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Dowling" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory F Cooper" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00643498v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Cavalheiro" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Castelani" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPIA.2005.341291" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578068v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578067v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Llinares L&#243;pez" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578069v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Daniel Rowland" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578070v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578071v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Richemond" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413287v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Muller" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Wang" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Connor" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1613/jair.1.12505" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02697647v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-020-09984-0" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03084249v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01879424v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00776608v2" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaakov Engel" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00742097v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iyad Batal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2012.08.004" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00642074v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas C. Hart" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia M. Corby" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ok Hee Ryu" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2011/196721" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00642993v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Clermont" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01359757v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00643508v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00643496v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Lyons-Weiler" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-47509-7" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646451v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>