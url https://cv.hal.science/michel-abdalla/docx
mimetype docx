--- v0 (2026-03-23)
+++ v1 (2026-04-15)
@@ -3684,586 +3684,586 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01380699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Public-Key Encryption Indistinguishable Under Plaintext-Checkable Attacks</w:t>
+                <w:t xml:space="preserve">Robust Pseudo-Random Number Generators with Input Secure Against Side-Channel Attacks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Abdalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Benhamouda</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Belaïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pointcheval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Ruhault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PKC 2015</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-662-46447-2_15⟩</w:t>
+              <w:t xml:space="preserve">ACNS 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, New York, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-28166-7_31⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01131982v1</w:t>
+                <w:t xml:space="preserve">hal-01242003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Pseudo-Random Number Generators with Input Secure Against Side-Channel Attacks</w:t>
+                <w:t xml:space="preserve">Simple Functional Encryption Schemes for Inner Products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Abdalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sonia Belaïd</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bourse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo de Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pointcheval</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Damien Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACNS 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, New York, United States. </w:t>
+              <w:t xml:space="preserve">PKC 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Maryland, United States. pp.733-751, </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-28166-7_31⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-46447-2_33⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01242003v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01131971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simple Functional Encryption Schemes for Inner Products</w:t>
+                <w:t xml:space="preserve">Security of the J-PAKE Password-Authenticated Key Exchange Protocol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Abdalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">David Pointcheval</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Benhamouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Mackenzie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PKC 2015</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-662-46447-2_33⟩</w:t>
+              <w:t xml:space="preserve">2015 IEEE Symposium on Security and Privacy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, San Jose, United States. pp.571-587, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SP.2015.41⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01131971v1</w:t>
+                <w:t xml:space="preserve">hal-01175785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Security of the J-PAKE Password-Authenticated Key Exchange Protocol</w:t>
+                <w:t xml:space="preserve">An Algebraic Framework for Pseudorandom Functions and Applications to Related-Key Security</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Abdalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Benhamouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philip Mackenzie</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Passelègue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE Symposium on Security and Privacy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, San Jose, United States. pp.571-587, </w:t>
+              <w:t xml:space="preserve">CRYPTO 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Santa Barbara, United States. pp.388-409, </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SP.2015.41⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-47989-6_19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01175785v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01175786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Algebraic Framework for Pseudorandom Functions and Applications to Related-Key Security</w:t>
+                <w:t xml:space="preserve">Public-Key Encryption Indistinguishable Under Plaintext-Checkable Attacks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Abdalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Benhamouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Passelègue</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pointcheval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CRYPTO 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Santa Barbara, United States. pp.388-409, </w:t>
+              <w:t xml:space="preserve">PKC 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Maryland, United States. pp.332-352, </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-662-47989-6_19⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-46447-2_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01175786v1</w:t>
+                <w:t xml:space="preserve">hal-01131982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disjunctions for Hash Proof Systems: New Constructions and Applications</w:t>
               </w:r>
@@ -4776,389 +4776,389 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01071319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leakage-Resilient Symmetric Encryption via Re-keying</w:t>
+                <w:t xml:space="preserve">SPHF-Friendly Non-Interactive Commitments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Abdalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Alain Fouque</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Benhamouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Blazy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pointcheval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cryptographic Hardware and Embedded Systems - CHES 2013</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-40349-1_27⟩</w:t>
+              <w:t xml:space="preserve">ASIACRYPT 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Bangalore, India. pp.214-234, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-42033-7_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00870955v1</w:t>
+                <w:t xml:space="preserve">hal-00915542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPHF-Friendly Non-Interactive Commitments</w:t>
+                <w:t xml:space="preserve">Leakage-Resilient Symmetric Encryption via Re-keying</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Abdalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">David Pointcheval</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Belaïd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Fouque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASIACRYPT 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cryptographic Hardware and Embedded Systems - {CHES} 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Santa Barbara, United States. pp.18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-40349-1_27⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-42033-7_12⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00915542v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01094306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leakage-Resilient Symmetric Encryption via Re-keying</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Abdalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Belaïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Fouque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cryptographic Hardware and Embedded Systems - {CHES} 2013</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+              <w:t xml:space="preserve">Cryptographic Hardware and Embedded Systems - CHES 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Santa Barbara, United States. pp.471-488, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-40349-1_27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01094306v1</w:t>
+                <w:t xml:space="preserve">hal-00870955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tighter Reductions for Forward-Secure Signature Scheme</w:t>
               </w:r>
@@ -5689,51 +5689,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributory Password-Authenticated Group Key Exchange with Join Capability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Abdalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Granboulan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5818,51 +5818,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flexible Group Key Exchange with On-Demand Computation of Subgroup Keys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Abdalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Manulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6043,51 +6043,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Abdalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Catalano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pointcheval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6151,51 +6151,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Abdalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Boyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pointcheval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6246,51 +6246,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smooth Projective Hashing for Conditionally Extractable Commitments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Abdalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pointcheval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6553,51 +6553,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Abdalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Catalano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pointcheval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6987,512 +6987,512 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01091860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identity-Based Encryption Gone Wild</w:t>
+                <w:t xml:space="preserve">Provably secure password-based authentication in TLS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Abdalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chevassut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bodo Möller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pointcheval</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICALP 2006</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/11787006_26⟩</w:t>
+              <w:t xml:space="preserve">The 2006 ACM Symposium - ASIACCS 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Taipei, Taiwan. pp.35, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1128817.1128827⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02391407v1</w:t>
+                <w:t xml:space="preserve">hal-02391374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Provably secure password-based authentication in TLS</w:t>
+                <w:t xml:space="preserve">On the (Im)possibility of Blind Message Authentication Codes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Abdalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">David Pointcheval</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chanathip Namprempre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Neven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2006 ACM Symposium - ASIACCS 2006</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/1128817.1128827⟩</w:t>
+              <w:t xml:space="preserve">Topics in Cryptology - CT-RSA 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2006, San Jose, United States. pp.262-279, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/11605805_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02391374v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02391396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the (Im)possibility of Blind Message Authentication Codes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Resisting Against Aggregator Compromises in Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Claveirole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Dias de Amorim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Abdalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gregory Neven</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Viniotis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Topics in Cryptology - CT-RSA 2006</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/11605805_17⟩</w:t>
+              <w:t xml:space="preserve">CoNext'06 Student Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, Lisboa, Portugal. pp.24:1--24:2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1368436.1368468⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02391396v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01351676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resisting Against Aggregator Compromises in Sensor Networks</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identity-Based Encryption Gone Wild</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Abdalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Catalano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Dent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Malone-Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Neven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CoNext'06 Student Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2006, Lisboa, Portugal. pp.24:1--24:2, </w:t>
+              <w:t xml:space="preserve">ICALP 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Venice, Italy. pp.300-311, </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1368436.1368468⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/11787006_26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01351676v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02391407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Scalable Password-Based Group Key Exchange Protocol in the Standard Model</w:t>
               </w:r>
@@ -9310,51 +9310,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pointcheval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Fouque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Abdalla, Michel and Pointcheval, David and Fouque, Pierre-Alain and Vergnaud, Damien. Springer, 5536, pp.534, 2009, LNCS, 978-3-642-01957-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-01957-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -10786,359 +10786,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01380730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multilinear and Aggregate Pseudorandom Functions: New Constructions and Improved Security</w:t>
+                <w:t xml:space="preserve">Simple Functional Encryption Schemes for Inner Products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Abdalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">[Technical Report] Cryptology ePrint Archive: Report 2015/867, IACR. 2015</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bourse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo de Caro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pointcheval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Technical Report] Cryptology ePrint Archive: Report 2015/017, IACR. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01233749v1</w:t>
+                <w:t xml:space="preserve">hal-01108287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simple Functional Encryption Schemes for Inner Products</w:t>
+                <w:t xml:space="preserve">An Algebraic Framework for Pseudorandom Functions and Applications to Related-Key Security</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Abdalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">[Technical Report] Cryptology ePrint Archive: Report 2015/017, IACR. 2015</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Benhamouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Passelègue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Technical Report] Cryptology ePrint Archive: Report 2015/554, IACR. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01108287v1</w:t>
+                <w:t xml:space="preserve">hal-01175788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Algebraic Framework for Pseudorandom Functions and Applications to Related-Key Security</w:t>
+                <w:t xml:space="preserve">Multilinear and Aggregate Pseudorandom Functions: New Constructions and Improved Security</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Abdalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Benhamouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Passelègue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Technical Report] Cryptology ePrint Archive: Report 2015/554, IACR. 2015</w:t>
+              <w:t xml:space="preserve">[Technical Report] Cryptology ePrint Archive: Report 2015/867, IACR. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01175788v1</w:t>
+                <w:t xml:space="preserve">hal-01233749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leakage-Resilient Symmetric Encryption via Re-keying</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Abdalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Belaïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Fouque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11909,51 +11909,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03442068v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyoseung Kim" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youngkyung Lee" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Abdalla" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jong Hwan Park" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jisa.2021.103003" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01722996v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Benhamouda" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pointcheval" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00145-018-9283-2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02135837v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minhye Seo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Hoon Lee" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2019.03.063" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538113v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihir Bellare" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Neven" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00145-017-9258-8" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01723012v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Passel&#232;gue" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Paterson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00145-017-9274-8" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01385178v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-ifs.2015.0500" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01136799v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Fouque" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Lyubashevsky" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Tibouchi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00145-015-9203-7" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915548v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Catalano" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Fiore" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00145-013-9153-x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00918522v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo de Caro" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duong Hieu Phan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIFS.2012.2213594" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915848v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Birkett" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander W. Dent" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Malone-Lee" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00145-010-9060-3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00918368v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Claveirole" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Dias de Amorim" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Viniotis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2008.4481352" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00918362v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eike Kiltz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadayoshi Kohno" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00145-007-9006-6" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917092v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jee Hea An" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanathip Namprempre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2008.926303" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00918539v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-ifs:20070124" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00918396v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bresson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chevassut" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodo M&#246;ller" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSN.2007.013181" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00918388v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ietfec/e90-a.1.75" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00918401v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ip-ifs:20055073" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00918504v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuval Shavitt" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avishai Wool" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/90.865073" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03517563v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Haase" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Hesse" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-92068-5_24" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03517558v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Barbosa" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Katz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Loss" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayu Xu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-92078-4_11" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02948657v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bourse" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Marival" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azam Soleimanian" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57990-6_26" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03043537v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gay" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Ursu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64840-4_16" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02948674v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junqing Gong" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoeteck Wee" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-56784-2_23" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02948678v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Bradley" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanis&#322;aw Jarecki" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-56784-2_10" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02375577v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34618-8_19" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02135871v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markulf Kohlweiss" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Waldner" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-17259-6_5" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02375594v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34621-8_14" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900273v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96884-1_20" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524105v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Raykova" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-56620-7_21" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01471896v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-54365-8_7" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380699v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Cornejo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Nitulescu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45741-3_4" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01131982v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-46447-2_15" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01242003v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Bela&#239;d" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ruhault" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vergnaud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-28166-7_31" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01131971v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-46447-2_33" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01175785v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Mackenzie" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SP.2015.41" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01175786v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-47989-6_19" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01131994v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-46803-6_3" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01233740v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-48797-6_5" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01068388v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth G. Paterson" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44371-2_5" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01071313v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12475-9_1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01071319v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chabanne" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Ferradi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jainski" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Naccache" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06320-1_2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00870955v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40349-1_27" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4LTQP80X-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915542v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blazy" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chevalier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-42033-7_12" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094306v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00790626v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36362-7_19" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-VHZ1WDQ3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915816v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill-J&#234;nn Vie" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33481-8_5" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915817v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30057-8_19" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094318v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29011-4_34" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915812v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Mochetti" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33481-8_7" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915828v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Granboulan" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19074-2_11" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-PXHRG0WK-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00539541v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Manulis" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915836v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-11799-2_28" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419147v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419149v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boyen" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419145v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915859v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01001-9_32" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419150v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Izabach&#232;ne" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419157v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00918560v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Dent" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71677-8_24" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-D1L4DPR8-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00918551v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74835-9_10" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091860v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02391407v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Dent" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11787006_26" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02391374v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1128817.1128827" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02391396v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11605805_17" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351676v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1368436.1368468" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02391361v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11935230_22" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02391427v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11745853_28" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02391472v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30580-4_6" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02391437v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11593447_31" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02391460v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30580-4_5" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02391445v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11535218_13" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02391456v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30574-3_14" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02391505v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Warinschi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30191-2_1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02391526v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-46035-7_28" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02391537v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Rogaway" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45353-9_12" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-SM9H94HZ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02391547v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Miner" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45353-9_32" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CG0V935G-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02391570v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-44448-3_42" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02391557v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Reyzin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-44448-3_10" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02391603v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-48390-X_11" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-1FP54HK9-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915711v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Nita-Rotaru" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Dahab" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02937-5" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915796v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Lange" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36334-4" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915803v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo S. L. M. Barreto" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14712-8" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00539538v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01957-9" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03442108v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sanders" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03442101v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03442093v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03003721v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03003687v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02317011v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02317002v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02135963v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01667132v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01667150v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01667169v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380726v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380735v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380730v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01233749v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01108287v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01175788v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01132195v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01132190v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01068465v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01068416v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01068442v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01068420v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00917187v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03442068v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyoseung Kim" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youngkyung Lee" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Abdalla" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jong Hwan Park" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jisa.2021.103003" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01722996v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Benhamouda" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pointcheval" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00145-018-9283-2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02135837v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minhye Seo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Hoon Lee" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2019.03.063" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538113v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihir Bellare" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Neven" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00145-017-9258-8" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01723012v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Passel&#232;gue" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Paterson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00145-017-9274-8" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01385178v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-ifs.2015.0500" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01136799v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Fouque" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Lyubashevsky" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Tibouchi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00145-015-9203-7" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915548v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Catalano" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Fiore" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00145-013-9153-x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00918522v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo de Caro" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duong Hieu Phan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIFS.2012.2213594" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915848v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Birkett" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander W. Dent" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Malone-Lee" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00145-010-9060-3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00918368v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Claveirole" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Dias de Amorim" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Viniotis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2008.4481352" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00918362v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eike Kiltz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadayoshi Kohno" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00145-007-9006-6" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917092v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jee Hea An" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanathip Namprempre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2008.926303" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00918539v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-ifs:20070124" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00918396v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bresson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chevassut" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodo M&#246;ller" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSN.2007.013181" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00918388v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ietfec/e90-a.1.75" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00918401v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ip-ifs:20055073" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00918504v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuval Shavitt" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avishai Wool" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/90.865073" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03517563v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Haase" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Hesse" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-92068-5_24" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03517558v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Barbosa" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Katz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Loss" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayu Xu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-92078-4_11" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02948657v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bourse" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Marival" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azam Soleimanian" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57990-6_26" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03043537v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gay" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Ursu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64840-4_16" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02948674v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junqing Gong" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoeteck Wee" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-56784-2_23" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02948678v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Bradley" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanis&#322;aw Jarecki" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-56784-2_10" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02375577v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34618-8_19" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02135871v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markulf Kohlweiss" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Waldner" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-17259-6_5" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02375594v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34621-8_14" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900273v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96884-1_20" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524105v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Raykova" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-56620-7_21" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01471896v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-54365-8_7" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380699v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Cornejo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Nitulescu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45741-3_4" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01242003v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Bela&#239;d" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ruhault" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vergnaud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-28166-7_31" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01131971v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-46447-2_33" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01175785v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Mackenzie" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SP.2015.41" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01175786v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-47989-6_19" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01131982v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-46447-2_15" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01131994v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-46803-6_3" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01233740v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-48797-6_5" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01068388v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth G. Paterson" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44371-2_5" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01071313v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12475-9_1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01071319v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chabanne" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Ferradi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jainski" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Naccache" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06320-1_2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915542v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blazy" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chevalier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-42033-7_12" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094306v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40349-1_27" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4LTQP80X-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00870955v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00790626v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36362-7_19" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-VHZ1WDQ3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915816v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill-J&#234;nn Vie" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33481-8_5" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915817v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30057-8_19" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094318v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29011-4_34" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915812v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Mochetti" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33481-8_7" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915828v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Granboulan" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19074-2_11" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-PXHRG0WK-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00539541v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Manulis" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915836v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-11799-2_28" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419147v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419149v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boyen" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419145v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915859v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01001-9_32" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419150v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Izabach&#232;ne" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419157v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00918560v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Dent" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71677-8_24" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-D1L4DPR8-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00918551v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74835-9_10" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091860v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02391374v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1128817.1128827" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02391396v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11605805_17" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351676v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1368436.1368468" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02391407v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Dent" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11787006_26" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02391361v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11935230_22" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02391427v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11745853_28" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02391472v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30580-4_6" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02391437v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11593447_31" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02391460v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30580-4_5" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02391445v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11535218_13" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02391456v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30574-3_14" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02391505v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Warinschi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30191-2_1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02391526v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-46035-7_28" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02391537v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Rogaway" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45353-9_12" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-SM9H94HZ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02391547v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Miner" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45353-9_32" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CG0V935G-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02391570v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-44448-3_42" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02391557v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Reyzin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-44448-3_10" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02391603v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-48390-X_11" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-1FP54HK9-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915711v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Nita-Rotaru" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Dahab" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02937-5" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915796v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Lange" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36334-4" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915803v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo S. L. M. Barreto" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14712-8" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00539538v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01957-9" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03442108v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sanders" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03442101v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03442093v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03003721v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03003687v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02317011v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02317002v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02135963v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01667132v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01667150v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01667169v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380726v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380735v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380730v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01108287v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01175788v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01233749v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01132195v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01132190v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01068465v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01068416v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01068442v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01068420v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00917187v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>