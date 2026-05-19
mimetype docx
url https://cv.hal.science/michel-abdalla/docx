--- v1 (2026-04-15)
+++ v2 (2026-05-19)
@@ -2168,261 +2168,261 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Security Analysis of CPace</w:t>
+                <w:t xml:space="preserve">Algebraic Adversaries in the Universal Composability Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Abdalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Björn Haase</w:t>
+                <w:t xml:space="preserve">Manuel Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Hesse</w:t>
+                <w:t xml:space="preserve">Jonathan Katz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Loss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiayu Xu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASIACRYPT 2021 - 27th International Conference on the Theory and Application of Cryptology and Information Security</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2021, Singapour, Singapore. pp.711-741, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-92068-5_24⟩</w:t>
+              <w:t xml:space="preserve">, Dec 2021, Singapour, Singapore. pp.311-341, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-92078-4_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03517563v1</w:t>
+                <w:t xml:space="preserve">hal-03517558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algebraic Adversaries in the Universal Composability Framework</w:t>
+                <w:t xml:space="preserve">Security Analysis of CPace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Abdalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julian Loss</w:t>
+                <w:t xml:space="preserve">Björn Haase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiayu Xu</w:t>
+                <w:t xml:space="preserve">Julia Hesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASIACRYPT 2021 - 27th International Conference on the Theory and Application of Cryptology and Information Security</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2021, Singapour, Singapore. pp.311-341, </w:t>
+              <w:t xml:space="preserve">, Dec 2021, Singapour, Singapore. pp.711-741, </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-92078-4_11⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-92068-5_24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03517558v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03517563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Client Inner-Product Functional Encryption in the Random-Oracle Model</w:t>
               </w:r>
@@ -2776,90 +2776,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Universally Composable Relaxed Password Authenticated Key Exchange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Abdalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Bradley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanisław Jarecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Katz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CRYPTO 2020 - 40th Annual International Cryptology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2020, Santa Barbara / Virtual, United States. pp.278-307, </w:t>
@@ -2995,248 +2995,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02375577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decentralizing Inner-Product Functional Encryption</w:t>
+                <w:t xml:space="preserve">Algebraic XOR-RKA-Secure Pseudorandom Functions from Post-Zeroizing Multilinear Maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Abdalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Benhamouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hendrik Waldner</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Passelègue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Public-Key Cryptography – PKC 2019</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-17259-6_5⟩</w:t>
+              <w:t xml:space="preserve">ASIACRYPT 2019 - 25th International Conference on the Theory and Application of Cryptology and Information Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Kobe, Japan. pp.386-412, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-34621-8_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02135871v1</w:t>
+                <w:t xml:space="preserve">hal-02375594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algebraic XOR-RKA-Secure Pseudorandom Functions from Post-Zeroizing Multilinear Maps</w:t>
+                <w:t xml:space="preserve">Decentralizing Inner-Product Functional Encryption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Abdalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Benhamouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Passelègue</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markulf Kohlweiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik Waldner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASIACRYPT 2019 - 25th International Conference on the Theory and Application of Cryptology and Information Security</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Kobe, Japan. pp.386-412, </w:t>
+              <w:t xml:space="preserve">Public-Key Cryptography – PKC 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Beijing, China. pp.128-157, </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-34621-8_14⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-17259-6_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02375594v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02135871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Input Functional Encryption for Inner Products: Function-Hiding Realizations and Constructions without Pairings</w:t>
               </w:r>
@@ -6227,226 +6227,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00419149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smooth Projective Hashing for Conditionally Extractable Commitments</w:t>
+                <w:t xml:space="preserve">Verifiable Random Functions from Identity based Key Encapsulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Abdalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">David Pointcheval</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Catalano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Fiore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Cryptology -- Proceedings of CRYPTO '09</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EUROCRYPT 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Cologne, Germany. pp.554-571, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-01001-9_32⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00419145v1</w:t>
+                <w:t xml:space="preserve">hal-00915859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verifiable Random Functions from Identity based Key Encapsulation</w:t>
+                <w:t xml:space="preserve">Smooth Projective Hashing for Conditionally Extractable Commitments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Abdalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dario Fiore</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pointcheval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROCRYPT 2009</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advances in Cryptology -- Proceedings of CRYPTO '09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Santa-Barbara, Californie, United States. pp.671--689</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-01001-9_32⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00915859v1</w:t>
+                <w:t xml:space="preserve">inria-00419145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anonymous and Transparent Gateway-based Password-Authenticated Key Exchange</w:t>
               </w:r>
@@ -7117,382 +7117,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02391374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the (Im)possibility of Blind Message Authentication Codes</w:t>
+                <w:t xml:space="preserve">Identity-Based Encryption Gone Wild</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Abdalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chanathip Namprempre</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Catalano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Dent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Malone-Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Neven</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Topics in Cryptology - CT-RSA 2006</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/11605805_17⟩</w:t>
+              <w:t xml:space="preserve">ICALP 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Venice, Italy. pp.300-311, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/11787006_26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02391396v1</w:t>
+                <w:t xml:space="preserve">hal-02391407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resisting Against Aggregator Compromises in Sensor Networks</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the (Im)possibility of Blind Message Authentication Codes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Abdalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yannis Viniotis</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chanathip Namprempre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Neven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CoNext'06 Student Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Topics in Cryptology - CT-RSA 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2006, San Jose, United States. pp.262-279, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/11605805_17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1368436.1368468⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01351676v1</w:t>
+                <w:t xml:space="preserve">hal-02391396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identity-Based Encryption Gone Wild</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Resisting Against Aggregator Compromises in Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Claveirole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Dias de Amorim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Abdalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Viniotis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICALP 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Venice, Italy. pp.300-311, </w:t>
+              <w:t xml:space="preserve">CoNext'06 Student Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, Lisboa, Portugal. pp.24:1--24:2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/11787006_26⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/1368436.1368468⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02391407v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01351676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Scalable Password-Based Group Key Exchange Protocol in the Standard Model</w:t>
               </w:r>
@@ -9531,64 +9531,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Security Analysis of CPace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Abdalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Björn Haase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Hesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Report 2021/114, IACR Cryptology ePrint Archive. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -9623,90 +9623,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algebraic Adversaries in the Universal Composability Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Abdalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Katz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Loss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiayu Xu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] IACR Cryptology ePrint Archive. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -9925,64 +9925,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Abdalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Benhamouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markulf Kohlweiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Waldner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Report 2019/020, IACR Cryptology ePrint Archive. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -10017,51 +10017,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perfect Forward Security of SPAKE2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Abdalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Barbosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Report 2019/1194, IACR Cryptology ePrint Archive. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -11909,51 +11909,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03442068v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyoseung Kim" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youngkyung Lee" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Abdalla" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jong Hwan Park" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jisa.2021.103003" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01722996v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Benhamouda" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pointcheval" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00145-018-9283-2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02135837v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minhye Seo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Hoon Lee" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2019.03.063" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538113v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihir Bellare" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Neven" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00145-017-9258-8" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01723012v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Passel&#232;gue" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Paterson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00145-017-9274-8" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01385178v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-ifs.2015.0500" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01136799v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Fouque" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Lyubashevsky" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Tibouchi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00145-015-9203-7" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915548v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Catalano" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Fiore" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00145-013-9153-x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00918522v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo de Caro" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duong Hieu Phan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIFS.2012.2213594" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915848v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Birkett" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander W. Dent" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Malone-Lee" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00145-010-9060-3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00918368v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Claveirole" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Dias de Amorim" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Viniotis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2008.4481352" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00918362v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eike Kiltz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadayoshi Kohno" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00145-007-9006-6" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917092v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jee Hea An" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanathip Namprempre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2008.926303" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00918539v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-ifs:20070124" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00918396v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bresson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chevassut" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodo M&#246;ller" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSN.2007.013181" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00918388v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ietfec/e90-a.1.75" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00918401v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ip-ifs:20055073" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00918504v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuval Shavitt" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avishai Wool" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/90.865073" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03517563v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Haase" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Hesse" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-92068-5_24" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03517558v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Barbosa" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Katz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Loss" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayu Xu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-92078-4_11" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02948657v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bourse" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Marival" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azam Soleimanian" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57990-6_26" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03043537v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gay" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Ursu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64840-4_16" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02948674v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junqing Gong" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoeteck Wee" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-56784-2_23" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02948678v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Bradley" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanis&#322;aw Jarecki" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-56784-2_10" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02375577v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34618-8_19" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02135871v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markulf Kohlweiss" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Waldner" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-17259-6_5" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02375594v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34621-8_14" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900273v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96884-1_20" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524105v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Raykova" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-56620-7_21" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01471896v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-54365-8_7" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380699v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Cornejo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Nitulescu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45741-3_4" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01242003v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Bela&#239;d" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ruhault" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vergnaud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-28166-7_31" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01131971v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-46447-2_33" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01175785v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Mackenzie" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SP.2015.41" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01175786v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-47989-6_19" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01131982v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-46447-2_15" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01131994v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-46803-6_3" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01233740v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-48797-6_5" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01068388v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth G. Paterson" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44371-2_5" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01071313v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12475-9_1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01071319v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chabanne" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Ferradi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jainski" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Naccache" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06320-1_2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915542v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blazy" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chevalier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-42033-7_12" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094306v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40349-1_27" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4LTQP80X-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00870955v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00790626v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36362-7_19" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-VHZ1WDQ3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915816v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill-J&#234;nn Vie" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33481-8_5" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915817v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30057-8_19" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094318v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29011-4_34" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915812v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Mochetti" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33481-8_7" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915828v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Granboulan" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19074-2_11" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-PXHRG0WK-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00539541v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Manulis" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915836v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-11799-2_28" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419147v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419149v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boyen" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419145v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915859v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01001-9_32" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419150v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Izabach&#232;ne" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419157v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00918560v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Dent" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71677-8_24" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-D1L4DPR8-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00918551v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74835-9_10" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091860v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02391374v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1128817.1128827" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02391396v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11605805_17" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351676v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1368436.1368468" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02391407v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Dent" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11787006_26" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02391361v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11935230_22" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02391427v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11745853_28" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02391472v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30580-4_6" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02391437v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11593447_31" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02391460v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30580-4_5" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02391445v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11535218_13" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02391456v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30574-3_14" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02391505v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Warinschi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30191-2_1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02391526v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-46035-7_28" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02391537v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Rogaway" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45353-9_12" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-SM9H94HZ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02391547v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Miner" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45353-9_32" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CG0V935G-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02391570v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-44448-3_42" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02391557v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Reyzin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-44448-3_10" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02391603v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-48390-X_11" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-1FP54HK9-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915711v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Nita-Rotaru" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Dahab" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02937-5" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915796v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Lange" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36334-4" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915803v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo S. L. M. Barreto" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14712-8" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00539538v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01957-9" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03442108v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sanders" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03442101v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03442093v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03003721v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03003687v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02317011v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02317002v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02135963v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01667132v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01667150v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01667169v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380726v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380735v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380730v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01108287v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01175788v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01233749v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01132195v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01132190v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01068465v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01068416v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01068442v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01068420v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00917187v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03442068v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyoseung Kim" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youngkyung Lee" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Abdalla" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jong Hwan Park" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jisa.2021.103003" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01722996v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Benhamouda" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pointcheval" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00145-018-9283-2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02135837v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minhye Seo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Hoon Lee" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2019.03.063" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538113v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihir Bellare" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Neven" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00145-017-9258-8" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01723012v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Passel&#232;gue" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Paterson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00145-017-9274-8" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01385178v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-ifs.2015.0500" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01136799v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Fouque" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Lyubashevsky" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Tibouchi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00145-015-9203-7" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915548v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Catalano" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Fiore" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00145-013-9153-x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00918522v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo de Caro" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duong Hieu Phan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIFS.2012.2213594" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915848v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Birkett" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander W. Dent" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Malone-Lee" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00145-010-9060-3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00918368v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Claveirole" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Dias de Amorim" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Viniotis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2008.4481352" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00918362v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eike Kiltz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadayoshi Kohno" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00145-007-9006-6" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917092v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jee Hea An" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanathip Namprempre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2008.926303" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00918539v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-ifs:20070124" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00918396v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bresson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chevassut" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodo M&#246;ller" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSN.2007.013181" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00918388v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ietfec/e90-a.1.75" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00918401v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ip-ifs:20055073" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00918504v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuval Shavitt" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avishai Wool" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/90.865073" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03517558v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Barbosa" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Katz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Loss" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayu Xu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-92078-4_11" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03517563v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Haase" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Hesse" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-92068-5_24" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02948657v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bourse" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Marival" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azam Soleimanian" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57990-6_26" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03043537v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gay" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Ursu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64840-4_16" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02948674v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junqing Gong" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoeteck Wee" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-56784-2_23" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02948678v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Bradley" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanis&#322;aw Jarecki" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-56784-2_10" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02375577v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34618-8_19" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02375594v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34621-8_14" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02135871v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markulf Kohlweiss" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Waldner" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-17259-6_5" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900273v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96884-1_20" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524105v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Raykova" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-56620-7_21" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01471896v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-54365-8_7" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380699v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Cornejo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Nitulescu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45741-3_4" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01242003v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Bela&#239;d" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ruhault" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vergnaud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-28166-7_31" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01131971v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-46447-2_33" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01175785v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Mackenzie" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SP.2015.41" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01175786v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-47989-6_19" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01131982v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-46447-2_15" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01131994v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-46803-6_3" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01233740v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-48797-6_5" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01068388v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth G. Paterson" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44371-2_5" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01071313v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12475-9_1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01071319v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chabanne" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Ferradi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jainski" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Naccache" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06320-1_2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915542v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blazy" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chevalier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-42033-7_12" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094306v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40349-1_27" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4LTQP80X-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00870955v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00790626v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36362-7_19" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-VHZ1WDQ3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915816v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill-J&#234;nn Vie" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33481-8_5" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915817v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30057-8_19" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094318v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29011-4_34" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915812v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Mochetti" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33481-8_7" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915828v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Granboulan" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19074-2_11" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-PXHRG0WK-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00539541v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Manulis" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915836v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-11799-2_28" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419147v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419149v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boyen" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915859v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01001-9_32" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419145v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419150v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Izabach&#232;ne" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419157v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00918560v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Dent" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71677-8_24" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-D1L4DPR8-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00918551v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74835-9_10" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091860v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02391374v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1128817.1128827" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02391407v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Dent" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11787006_26" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02391396v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11605805_17" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351676v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1368436.1368468" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02391361v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11935230_22" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02391427v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11745853_28" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02391472v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30580-4_6" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02391437v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11593447_31" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02391460v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30580-4_5" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02391445v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11535218_13" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02391456v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30574-3_14" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02391505v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Warinschi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30191-2_1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02391526v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-46035-7_28" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02391537v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Rogaway" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45353-9_12" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-SM9H94HZ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02391547v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Miner" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45353-9_32" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CG0V935G-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02391570v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-44448-3_42" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02391557v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Reyzin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-44448-3_10" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02391603v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-48390-X_11" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-1FP54HK9-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915711v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Nita-Rotaru" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Dahab" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02937-5" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915796v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Lange" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36334-4" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915803v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo S. L. M. Barreto" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14712-8" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00539538v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01957-9" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03442108v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sanders" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03442101v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03442093v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03003721v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03003687v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02317011v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02317002v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02135963v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01667132v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01667150v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01667169v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380726v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380735v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380730v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01108287v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01175788v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01233749v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01132195v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01132190v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01068465v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01068416v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01068442v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01068420v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00917187v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>