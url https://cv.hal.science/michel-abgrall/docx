--- v0 (2026-03-22)
+++ v1 (2026-04-17)
@@ -455,563 +455,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04797936v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent Optical-Fiber Link Across Italy and France</w:t>
+                <w:t xml:space="preserve">Limitations due to residual interference in a fiber-based optical frequency reference at 1.55 µm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Clivati</w:t>
+                <w:t xml:space="preserve">Karim Manamanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Pizzocaro</w:t>
+                <w:t xml:space="preserve">Tatiana Steshchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E K Bertacco</w:t>
+                <w:t xml:space="preserve">Fabrice Wiotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Condio</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G A Costanzo</w:t>
+                <w:t xml:space="preserve">Rodolphe Le Targat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Abgrall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.18.054009⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 39 (2), pp.438. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/JOSAB.442302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03838736v1</w:t>
+                <w:t xml:space="preserve">hal-03531498v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, implementation, and qualification of high-performance time and frequency reference for the MeerKAT telescope (Erratum)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coherent Optical-Fiber Link Across Italy and France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Clivati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johan Petrus Burger</w:t>
+                <w:t xml:space="preserve">M Pizzocaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renier Siebrits</w:t>
+                <w:t xml:space="preserve">E K Bertacco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romeo Reginald Gunther Gamatham</w:t>
+                <w:t xml:space="preserve">S Condio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geomarr van Tonder</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Grant Adams</w:t>
+                <w:t xml:space="preserve">G A Costanzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Astronomical Telescopes, Instruments, and Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/1.JATIS.8.1.019801⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.18.054009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03713036v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03838736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design, implementation, and qualification of high-performance time and frequency reference for the MeerKAT telescope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Petrus Burger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renier Siebrits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Reginald Gunther Gamatham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geomarr van Tonder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grant Adams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Astronomical Telescopes Instruments and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 8, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/1.JATIS.8.1.011013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03713037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limitations due to residual interference in a fiber-based optical frequency reference at 1.55 µm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design, implementation, and qualification of high-performance time and frequency reference for the MeerKAT telescope (Erratum)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Petrus Burger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renier Siebrits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romeo Reginald Gunther Gamatham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Manamanni</w:t>
+                <w:t xml:space="preserve">Geomarr van Tonder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatiana Steshchenko</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Michel Abgrall</w:t>
+                <w:t xml:space="preserve">Grant Adams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 39 (2), pp.438. </w:t>
+              <w:t xml:space="preserve">Journal of Astronomical Telescopes, Instruments, and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/JOSAB.442302⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/1.JATIS.8.1.019801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03531498v2</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03713036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct comparisons of European primary and secondary frequency standards via satellite techniques</w:t>
               </w:r>
@@ -1912,961 +1912,961 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01487651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing a mercury optical lattice clock with microwave and optical frequency standards</w:t>
+                <w:t xml:space="preserve">UTC(OP) based on LNE-SYRTE atomic fountain primary frequency standards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Tyumenev</w:t>
+                <w:t xml:space="preserve">Daniele Rovera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Favier</w:t>
+                <w:t xml:space="preserve">S. Bize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Bilicki</w:t>
+                <w:t xml:space="preserve">B. Chupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Bookjans</w:t>
+                <w:t xml:space="preserve">J. Guena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Le Targat</w:t>
+                <w:t xml:space="preserve">Ph Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 18 (11), pp.113002. </w:t>
+              <w:t xml:space="preserve">Metrologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 53 (3), pp.S81-S88. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/18/11/113002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0026-1394/53/3/S81⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01414967v1</w:t>
+                <w:t xml:space="preserve">obspm-02319605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Searching for an Oscillating Massive Scalar Field as a Dark Matter Candidate Using Atomic Hyperfine Frequency Comparisons</w:t>
+                <w:t xml:space="preserve">Comparing a mercury optical lattice clock with microwave and optical frequency standards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Hees</w:t>
+                <w:t xml:space="preserve">R Tyumenev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Guéna</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Abgrall</w:t>
+                <w:t xml:space="preserve">M Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bize</w:t>
+                <w:t xml:space="preserve">S Bilicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Wolf</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">E Bookjans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Le Targat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.117.061301⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (11), pp.113002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/18/11/113002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01380187v1</w:t>
+                <w:t xml:space="preserve">hal-01414967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A clock network for geodesy and fundamental science</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Searching for an Oscillating Massive Scalar Field as a Dark Matter Candidate Using Atomic Hyperfine Frequency Comparisons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Grosche</w:t>
+                <w:t xml:space="preserve">A. Hees</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Quintin</w:t>
+                <w:t xml:space="preserve">J. Guéna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Abgrall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Shi</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Wolf</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms12443⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 117 (6), pp.061301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.117.061301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01789204v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01380187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le nouvel UTC(OP) fondé sur les fontaines atomiques du LNE-SYRTE</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Bize</w:t>
+                <w:t xml:space="preserve">A clock network for geodesy and fundamental science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lisdat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Chupin</w:t>
+                <w:t xml:space="preserve">G. Grosche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Guena</w:t>
+                <w:t xml:space="preserve">N. Quintin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ph. Laurent</w:t>
+                <w:t xml:space="preserve">C. Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Raupach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de métrologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/rfm/2016012⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms12443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">obspm-02321370v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01789204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical to microwave clock frequency ratios with a nearly continuous strontium optical lattice clock</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Lodewyck</w:t>
+                <w:t xml:space="preserve">Le nouvel UTC(OP) fondé sur les fontaines atomiques du LNE-SYRTE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Abgrall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Chupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Guena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sławomir Bilicki</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Chunyan Shi</w:t>
+                <w:t xml:space="preserve">Ph. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metrologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0026-1394/53/4/1123⟩</w:t>
+              <w:t xml:space="preserve">Revue française de métrologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 43, pp.17-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/rfm/2016012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">obspm-02319581v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">obspm-02321370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub-ns time transfer consistency: a direct comparison between GPS CV and T2L2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optical to microwave clock frequency ratios with a nearly continuous strontium optical lattice clock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lodewyck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sławomir Bilicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Bookjans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Exertier</w:t>
+                <w:t xml:space="preserve">Jean-Luc Robyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Samain</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jm Torre</w:t>
+                <w:t xml:space="preserve">Chunyan Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metrologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 53 (6), pp.1395 - 1401. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0026-1394/53/6/1395⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 53 (4), pp.1123-1130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0026-1394/53/4/1123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01531517v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">obspm-02319581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A direct comparison between two independently calibrated time transfer techniques: T2L2 and GPS Common-Views</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sub-ns time transfer consistency: a direct comparison between GPS CV and T2L2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Exertier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Samain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Courde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G.D. Rovera</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">P. Exertier</w:t>
+                <w:t xml:space="preserve">M. Aimar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Fridelance</w:t>
+                <w:t xml:space="preserve">Jm Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 723, pp.012037. </w:t>
+              <w:t xml:space="preserve">Metrologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 53 (6), pp.1395 - 1401. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/723/1/012037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0026-1394/53/6/1395⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02149615v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01531517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Stability Comparison of Atomic Fountains using two Different Cryogenic Oscillators</w:t>
               </w:r>
@@ -2980,161 +2980,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02300393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UTC(OP) based on LNE-SYRTE atomic fountain primary frequency standards</w:t>
+                <w:t xml:space="preserve">A direct comparison between two independently calibrated time transfer techniques: T2L2 and GPS Common-Views</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniele Rovera</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J. Guena</w:t>
+                <w:t xml:space="preserve">G.D. Rovera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Abgrall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Courde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Exertier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ph Laurent</w:t>
+                <w:t xml:space="preserve">P. Fridelance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metrologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 53 (3), pp.S81-S88. </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 723, pp.012037. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0026-1394/53/3/S81⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/723/1/012037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">obspm-02319605v1</w:t>
+                <w:t xml:space="preserve">hal-02149615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum cascade laser frequency stabilisation at the sub-Hz level</w:t>
               </w:r>
@@ -3444,51 +3444,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Sherwood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Abgrall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Courde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metrologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 51 (5), pp.476-490. </w:t>
@@ -3520,295 +3520,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02171913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mid-infrared laser phase-locking to a remote near-infrared frequency reference for high precision molecular spectroscopy</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Precision Measurement of the Hydrogen 1 S − 2 S Frequency via a 920-km Fiber Link</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wei Zhang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bérengère Argence</w:t>
+                <w:t xml:space="preserve">Arthur Matveev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Parthey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharina Predehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janis Alnis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Beyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/15/7/073003⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 110 (23), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.110.230801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00818440v1</w:t>
+                <w:t xml:space="preserve">hal-02526061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precision Measurement of the Hydrogen 1 S − 2 S Frequency via a 920-km Fiber Link</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Janis Alnis</w:t>
+                <w:t xml:space="preserve">Mid-infrared laser phase-locking to a remote near-infrared frequency reference for high precision molecular spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chanteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel Beyer</w:t>
+                <w:t xml:space="preserve">Wei Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Nicolodi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Argence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 110 (23), </w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15 (7), pp.073003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.110.230801⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/15/7/073003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02526061v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00818440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Invited Review: Progress in atomic fountains at LNE-SYRTE</w:t>
               </w:r>
@@ -3820,51 +3820,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Guéna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Abgrall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Rovera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3941,90 +3941,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved Measurement of the Hydrogen 1S-2S Transition Frequency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian G. Parthey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Matveev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Matveev</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Janis Alnis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birgitta Bernhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Beyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 107, pp.203001. </w:t>
@@ -4056,295 +4056,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03784928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absolute Frequency Measurement of the Ca+40 4sS1/22-3dD5/22 Clock Transition</w:t>
+                <w:t xml:space="preserve">Ultralow noise microwave generation with fiber-based optical frequency comb and application to atomic fountain clock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Chwalla</w:t>
+                <w:t xml:space="preserve">Jacques Millo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Abgrall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Benhelm</w:t>
+                <w:t xml:space="preserve">E. M. L. English</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Kim</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">T. Monz</w:t>
+                <w:t xml:space="preserve">Haifeng Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.102.023002⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 94, pp.1105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3112574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03733118v1</w:t>
+                <w:t xml:space="preserve">hal-03786438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultralow noise microwave generation with fiber-based optical frequency comb and application to atomic fountain clock</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Absolute Frequency Measurement of the Ca+40 4sS1/22-3dD5/22 Clock Transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Chwalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Benhelm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Millo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michel Lours</w:t>
+                <w:t xml:space="preserve">K. Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. M. L. English</w:t>
+                <w:t xml:space="preserve">G. Kirchmair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haifeng Jiang</w:t>
+                <w:t xml:space="preserve">T. Monz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 94, pp.1105. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 102, pp.23002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3112574⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.102.023002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03786438v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03733118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An optical lattice clock with spin-polarized 87Sr atoms</w:t>
               </w:r>
@@ -4356,51 +4356,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Baillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Fouché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Le Targat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip G. Westergaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4854,933 +4854,933 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03732879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in atomic fountains</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ivan Maksimovic</w:t>
+                <w:t xml:space="preserve">High-Resolution Laser Spectroscopy and Time Variation of Fundamental Constants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolai Kolachevsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald Holzwarth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Udem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus de l'Academie des Sciences. Série IV, Physique, Astronomie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Laser Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 15 (7), pp.997 - 1009</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03730614v1</w:t>
+                <w:t xml:space="preserve">hal-03730606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic system to control the operation of an extended cavity diode laser</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ivan Maksimovic</w:t>
+                <w:t xml:space="preserve">Horloges en fontaine du BNM-SYRTE : résultats récents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Vian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Rosenbusch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Marion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Pereira dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Abgrall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.1634359⟩</w:t>
+              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 119, pp.287-288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp4:2004119099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03785148v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03786424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Limits to the Drift of Fundamental Constants from Laboratory Measurements</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Automatic system to control the operation of an extended cavity diode laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Maksimovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Abgrall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 75, pp.54-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1634359⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00002506v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03785148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Limits on the Drift of Fundamental Constants from Laboratory Measurements</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas Udem</w:t>
+                <w:t xml:space="preserve">Advances in atomic fountains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Abgrall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Marion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Maksimovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 92, pp.230802. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus de l'Academie des Sciences. Série IV, Physique, Astronomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 5, pp.829-843. </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.92.230802⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crhy.2004.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03790963v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03730614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cold Atom Clocks, Precision Oscillators and Fundamental Tests</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Abgrall</w:t>
+                <w:t xml:space="preserve">New Limits to the Drift of Fundamental Constants from Laboratory Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Cacciapuoti</w:t>
+                <w:t xml:space="preserve">N. Kolachevsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Clairon</w:t>
+                <w:t xml:space="preserve">R. Holzwarth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Th. Udem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.W. Haensch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lecture Notes in Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 648, pp.189-207</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 92, pp.230802</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00009470v1</w:t>
+                <w:t xml:space="preserve">hal-00002506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Resolution Laser Spectroscopy and Time Variation of Fundamental Constants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId217" w:history="1">
+                <w:t xml:space="preserve">New Limits on the Drift of Fundamental Constants from Laboratory Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolai Kolachevsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Holzwarth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Udem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laser Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 92, pp.230802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.92.230802⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03730606v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03790963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Horloges en fontaine du BNM-SYRTE : résultats récents</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Franck Pereira dos Santos</w:t>
+                <w:t xml:space="preserve">Cold Atom Clocks, Precision Oscillators and Fundamental Tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Wolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Abgrall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cacciapuoti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Clairon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Lecture Notes in Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 648, pp.189-207</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03786424v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00009470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Search for Variations of Fundamental Constants using Atomic Fountain Clocks</w:t>
               </w:r>
@@ -5981,51 +5981,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9511AF03"/>
+    <w:nsid w:val="0CD27913"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6212,51 +6212,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michel-abgrall" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0415-0770" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/1241408" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157072v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lindvall" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pizzocaro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Godun" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Abgrall" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Akamatsu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.561754" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797936v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D B A Tran" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lopez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Manceau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goncharov" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abgrall" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0170227" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838736v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Clivati" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pizzocaro" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E K Bertacco" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Condio" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G A Costanzo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.18.054009" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03713036v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Petrus Burger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renier Siebrits" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romeo Reginald Gunther Gamatham" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geomarr van Tonder" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grant Adams" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JATIS.8.1.019801" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03713037v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JATIS.8.1.011013" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531498v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Manamanni" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Steshchenko" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wiotte" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Le Targat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.442302" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990405v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Riedel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Al-Masoudi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Benkler" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S D&#246;rscher" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Gerginov" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1681-7575/ab6745" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785301v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Uhrich" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Riedel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Chupin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Achkar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/eftf/ifcs52194.2021.9604265" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405868v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cournol" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pierens" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lecordier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1070/QEL16880" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190798v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Santagata" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. B A Tran" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Argence" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tokunaga" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.6.000411" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130514v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Rovera" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Siccardi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S R&#246;misch" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Abgrall" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1681-7575/ab14bb" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802047v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fleurbaey" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Galtier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thomas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bonnaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Julien" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.183001" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487651v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gu&#233;na" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Weyers" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Grebing" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1681-7575/aa65fe" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01414967v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Tyumenev" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Favier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bilicki" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bookjans" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Le Targat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/18/11/113002" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01380187v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hees" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gu&#233;na" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bize" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wolf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.061301" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789204v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lisdat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grosche" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Quintin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Shi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Raupach" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms12443" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-02321370v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chupin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guena" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Laurent" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rfm/2016012" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-02319581v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lodewyck" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#322;awomir Bilicki" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Bookjans" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Robyr" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunyan Shi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0026-1394/53/4/1123" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531517v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Exertier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Samain" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Courde" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aimar" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Torre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0026-1394/53/6/1395" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149615v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.D. Rovera" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fridelance" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/723/1/012037" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300393v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Gu&#233;na" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lours" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Santarelli" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Tobar" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2016.2570898" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-02319605v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Rovera" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Laurent" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0026-1394/53/3/S81" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091617v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Argence" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chanteau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lopez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Nicolodi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphoton.2015.93" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02451186v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi de Sarlo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laurent" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2015.03.010" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171913v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rovera" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Torre" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sherwood" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0026-1394/51/5/476" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818440v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhang" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/15/7/073003" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526061v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Matveev" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Parthey" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Predehl" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janis Alnis" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Beyer" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.230801" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801578v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2012.2208" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784928v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian G. Parthey" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgitta Bernhardt" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.203001" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733118v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Chwalla" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Benhelm" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kim" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kirchmair" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Monz" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.023002" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786438v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Millo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M. L. English" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifeng Jiang" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3112574" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785566v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Baillard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fouch&#233;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip G. Westergaard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lecallier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2007-00330-3" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785921v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Valat" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0026-1394/45/6/S07" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-WRWXKC34-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730731v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jentsch" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lemonde" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-006-2396-6" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CKXN60DP-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732879v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bize" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Marion" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Maksimovic" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/38/9/002" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730614v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2004.09.003" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785148v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Allard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1634359" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002506v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fischer" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kolachevsky" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Holzwarth" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Udem" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.W. Haensch" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790963v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Kolachevsky" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zimmermann" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Holzwarth" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Udem" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.92.230802" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009470v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cacciapuoti" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clairon" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730606v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786424v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vian" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Rosenbusch" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pereira dos Santos" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2004119099" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-X9JNJTWR-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002552v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Marion" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pereira dos Santos" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zhang" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan R. P. Sortais" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michel-abgrall" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0415-0770" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/1241408" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157072v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lindvall" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pizzocaro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Godun" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Abgrall" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Akamatsu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.561754" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797936v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D B A Tran" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lopez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Manceau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goncharov" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abgrall" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0170227" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531498v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Manamanni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Steshchenko" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wiotte" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Le Targat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.442302" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838736v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Clivati" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pizzocaro" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E K Bertacco" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Condio" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G A Costanzo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.18.054009" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03713037v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Petrus Burger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renier Siebrits" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romeo Reginald Gunther Gamatham" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geomarr van Tonder" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grant Adams" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JATIS.8.1.011013" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03713036v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JATIS.8.1.019801" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990405v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Riedel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Al-Masoudi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Benkler" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S D&#246;rscher" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Gerginov" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1681-7575/ab6745" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785301v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Uhrich" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Riedel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Chupin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Achkar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/eftf/ifcs52194.2021.9604265" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405868v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cournol" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pierens" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lecordier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1070/QEL16880" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190798v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Santagata" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. B A Tran" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Argence" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tokunaga" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.6.000411" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130514v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Rovera" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Siccardi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S R&#246;misch" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Abgrall" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1681-7575/ab14bb" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802047v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fleurbaey" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Galtier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thomas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bonnaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Julien" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.183001" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487651v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gu&#233;na" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Weyers" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Grebing" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1681-7575/aa65fe" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-02319605v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Rovera" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bize" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chupin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guena" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Laurent" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0026-1394/53/3/S81" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01414967v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Tyumenev" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Favier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bilicki" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bookjans" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Le Targat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/18/11/113002" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01380187v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hees" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gu&#233;na" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wolf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.061301" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789204v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lisdat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grosche" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Quintin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Shi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Raupach" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms12443" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-02321370v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Laurent" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rfm/2016012" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-02319581v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lodewyck" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#322;awomir Bilicki" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Bookjans" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Robyr" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunyan Shi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0026-1394/53/4/1123" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531517v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Exertier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Samain" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Courde" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aimar" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Torre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0026-1394/53/6/1395" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300393v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Gu&#233;na" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lours" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Santarelli" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Tobar" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2016.2570898" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149615v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.D. Rovera" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fridelance" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/723/1/012037" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091617v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Argence" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chanteau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lopez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Nicolodi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphoton.2015.93" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02451186v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi de Sarlo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laurent" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2015.03.010" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171913v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rovera" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Torre" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sherwood" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0026-1394/51/5/476" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526061v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Matveev" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Parthey" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Predehl" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janis Alnis" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Beyer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.230801" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818440v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhang" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/15/7/073003" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801578v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2012.2208" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784928v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian G. Parthey" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgitta Bernhardt" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.203001" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786438v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Millo" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M. L. English" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifeng Jiang" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3112574" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733118v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Chwalla" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Benhelm" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kim" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kirchmair" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Monz" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.023002" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785566v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Baillard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fouch&#233;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip G. Westergaard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lecallier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2007-00330-3" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785921v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Valat" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0026-1394/45/6/S07" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-WRWXKC34-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730731v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jentsch" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lemonde" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-006-2396-6" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CKXN60DP-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732879v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bize" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Marion" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Maksimovic" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/38/9/002" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730606v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zimmermann" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fischer" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Kolachevsky" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Holzwarth" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Udem" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786424v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vian" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Rosenbusch" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pereira dos Santos" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2004119099" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-X9JNJTWR-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785148v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Allard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1634359" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730614v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2004.09.003" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002506v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kolachevsky" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Holzwarth" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Udem" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.W. Haensch" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790963v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.92.230802" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009470v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cacciapuoti" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clairon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002552v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Marion" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pereira dos Santos" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zhang" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan R. P. Sortais" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>