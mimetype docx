--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -380,161 +380,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01934751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euro 6 unregulated pollutant characterization and statistical analysis of aftertreatment device and driving condition impact on recent passenger car emissions</w:t>
+                <w:t xml:space="preserve">Development and application of urban high temporal-spatial resolution vehicle emission inventory model and decision support system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Martinet</w:t>
+                <w:t xml:space="preserve">Yi Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yao Liu</w:t>
+                <w:t xml:space="preserve">Lin Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Louis</w:t>
+                <w:t xml:space="preserve">Chao Zou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Tassel</w:t>
+                <w:t xml:space="preserve">Boyu Jing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Perret</w:t>
+                <w:t xml:space="preserve">Xiaoyu Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 51 (10), pp.5847-5855. </w:t>
+              <w:t xml:space="preserve">Environmental Modeling &amp; Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 16, pp. 1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.est.7b00481⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10666-017-9551-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01574722v2</w:t>
+                <w:t xml:space="preserve">hal-01574695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Considering criteria related to spatial variabilities for the assessment of air pollution from traffic</w:t>
               </w:r>
@@ -605,161 +605,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01757121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and application of urban high temporal-spatial resolution vehicle emission inventory model and decision support system</w:t>
+                <w:t xml:space="preserve">Euro 6 unregulated pollutant characterization and statistical analysis of aftertreatment device and driving condition impact on recent passenger car emissions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yi Zhang</w:t>
+                <w:t xml:space="preserve">Simon Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lin Wu</w:t>
+                <w:t xml:space="preserve">Yao Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chao Zou</w:t>
+                <w:t xml:space="preserve">Cédric Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boyu Jing</w:t>
+                <w:t xml:space="preserve">Patrick Tassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaoyu Li</w:t>
+                <w:t xml:space="preserve">Pascal Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Modeling &amp; Assessment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 16, pp. 1-14. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 51 (10), pp.5847-5855. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10666-017-9551-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.7b00481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01574695v1</w:t>
+                <w:t xml:space="preserve">hal-01574722v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodology for characterizing vehicle fleet composition and its territorial variability, needed for assessing Low Emission Zones</w:t>
               </w:r>
@@ -784,51 +784,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Carteret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yao Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transportation Research Procedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 25C, pp. 3290-3302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -856,295 +856,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01757103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dilution effects on ultrafine particle emissions from Euro 5 and Euro 6 diesel and gasoline vehicles</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cold and warm electrons at comet 67P/Churyumov-Gerasimenko</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B d'Anna</w:t>
+                <w:t xml:space="preserve">Anders I. I Eriksson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alvaro Martinez Valiente</w:t>
+                <w:t xml:space="preserve">Ilka A.D. a D Engelhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R I Boström</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.T.J J T Edberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2017.09.007⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 605 (A15), 14 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201630159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01635462v1</w:t>
+                <w:t xml:space="preserve">insu-01541533v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cold and warm electrons at comet 67P/Churyumov-Gerasimenko</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. André</w:t>
+                <w:t xml:space="preserve">Dilution effects on ultrafine particle emissions from Euro 5 and Euro 6 diesel and gasoline vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yao Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R I Boström</w:t>
+                <w:t xml:space="preserve">B d'Anna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N.T.J J T Edberg</w:t>
+                <w:t xml:space="preserve">Alvaro Martinez Valiente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 605 (A15), 14 p. </w:t>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 169, pp.80-88. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201630159⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2017.09.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01541533v2</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01635462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decomposition of Low emission zone strategies into mechanisms and methodology for assessing their impacts on air pollution</w:t>
               </w:r>
@@ -1212,90 +1212,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PAH, BTEX, carbonyl compound, black-carbon, NO2 and ultrafine particle dynamometer bench emissions for Euro 4 and Euro 5 diesel and gasoline passenger cars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yao Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Tassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Chaumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1465,507 +1465,507 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02043550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation environnementale et contribution des transports, cas des plans de déplacements urbains</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Near-highway aerosol and gas-phase measurements in a high-diesel environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hl. Dewitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Hellebust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Temime-Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Ravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Polo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4074/S0761898015002034⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15, pp.4373-4387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-15-4373-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01277711v2</w:t>
+                <w:t xml:space="preserve">insu-01164691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nodular lymphocyte predominant Hodgkin lymphoma: a Lymphoma Study Association retrospective study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">I. Gaillard</w:t>
+                <w:t xml:space="preserve">Tinzaparin and VKA use in patients with cancer associated venous thromboembolism: A retrospective cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Noel-Savina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Descourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Haematologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3324/haematol.2015.133025⟩</w:t>
+              <w:t xml:space="preserve">Thrombosis Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 135 (1), pp.78-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.thromres.2014.10.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02913989v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01111638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-highway aerosol and gas-phase measurements in a high-diesel environment</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nodular lymphocyte predominant Hodgkin lymphoma: a Lymphoma Study Association retrospective study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Polo</w:t>
+                <w:t xml:space="preserve">J. Lazarovici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dartigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Brice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Oberic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics Discussions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-15-4373-2015⟩</w:t>
+              <w:t xml:space="preserve">Haematologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 100 (12), pp.1579-1586. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3324/haematol.2015.133025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01164691v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02913989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tinzaparin and VKA use in patients with cancer associated venous thromboembolism: A retrospective cohort study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation environnementale et contribution des transports, cas des plans de déplacements urbains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Andre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thrombosis Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 135 (1), pp.78-83. </w:t>
+              <w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Évaluation environnementale des PDU, 2015 (02), pp.95-96. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.thromres.2014.10.030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4074/S0761898015002034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01111638v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01277711v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental evaluation of Heavy Duty Vehicle speed patterns in urban and port areas and estimation of their fuel consumption and exhaust emissions</w:t>
               </w:r>
@@ -2419,532 +2419,532 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01233496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Road traffic impact on urban water quality: a step towards integrated traffic, air and stormwater modelling</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guido Petrucci</w:t>
+                <w:t xml:space="preserve">Évaluation de la composition du parc automobile en Ile-de-France pour le calcul des émissions de polluants liés au trafic routier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Carteret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Seigneur</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Pasquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 221, 14 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00946957v1</w:t>
+                <w:t xml:space="preserve">hal-01431676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de la composition du parc automobile en Ile-de-France pour le calcul des émissions de polluants liés au trafic routier</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Carteret</w:t>
+                <w:t xml:space="preserve">Road traffic impact on urban water quality: a step towards integrated traffic, air and stormwater modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masoud Fallahshorshani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Petrucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Pasquier</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Seigneur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-013-2370-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01431676v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00946957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Evaluation of preoperative non-invasive ventilation in thoracic surgery for lung cancer: the preOVNI study GFPC 12-01].</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of heavy-duty vehicle activities, fuel consumption and exhaust emissions in port areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Zamboni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Paleiron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel André</w:t>
+                <w:t xml:space="preserve">Stefano Malfetani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Grassin</w:t>
+                <w:t xml:space="preserve">Chiara Carraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Chouaïd</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">N. Venissac</w:t>
+                <w:t xml:space="preserve">Silvia Marelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2013 (111), pp. 921-929. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2013.06.037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rmr.2012.10.601⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00935442v1</w:t>
+                <w:t xml:space="preserve">hal-00962127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of heavy-duty vehicle activities, fuel consumption and exhaust emissions in port areas</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">[Evaluation of preoperative non-invasive ventilation in thoracic surgery for lung cancer: the preOVNI study GFPC 12-01].</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefano Malfetani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Andre</w:t>
+                <w:t xml:space="preserve">Nicolas Paleiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiara Carraro</w:t>
+                <w:t xml:space="preserve">F. Grassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia Marelli</w:t>
+                <w:t xml:space="preserve">C. Chouaïd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Venissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2013.06.037⟩</w:t>
+              <w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 30 (3), pp.231-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rmr.2012.10.601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00962127v1</w:t>
+                <w:t xml:space="preserve">hal-00935442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep-Sea Bioluminescence Blooms after Dense Water Formation at the Ocean Surface</w:t>
               </w:r>
@@ -3465,64 +3465,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Joumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Vidon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Tassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 40 (31), pp. 5944-5953. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3620,51 +3620,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Roynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Vidon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Tassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 39 (13), pp. 2411-2420. </w:t>
@@ -3746,103 +3746,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Euro 6 unregulated pollutant characterization and statistical analysis of the impact of aftertreatment devices and driving conditions on recent passenger cars emissions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yao Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Tassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd International Transport and Air Pollution Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Zurich, Switzerland. 1 p</w:t>
@@ -3871,103 +3871,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of low emission zone policy on vehicle emission reduction in Beijing, China</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yao Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yao Liu</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lin Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boyu Jing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second International Conference on Energy Engineering and Environmental Protection (EEEP 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, SANYA, China. 7 p</w:t>
@@ -4078,90 +4078,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of aftertreatment device and driving conditions on black carbon, ultrafine particle and NOx emissions for Euro 5 Diesel and gasoline vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Goriaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Tassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4197,316 +4197,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01354659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dilution and temperature effects on ultrafine particle emissions at the exhaust outlet of Diesel and gasoline passenger cars</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Considering criteria related to spatial variabilities for the assessment of air pollution from traffic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Andre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Transport and Air Pollution Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">14th World Conference on Transport Research (WCTR 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, SHANGHAI, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01381642v1</w:t>
+                <w:t xml:space="preserve">hal-01453177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Considering criteria related to spatial variabilities for the assessment of air pollution from traffic</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dilution and temperature effects on ultrafine particle emissions at the exhaust outlet of Diesel and gasoline passenger cars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Tassel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boreave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th World Conference on Transport Research (WCTR 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, SHANGHAI, China</w:t>
+              <w:t xml:space="preserve">21st International Transport and Air Pollution Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01453177v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01381642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of aftertreatment devices and driving conditions on unregulated emissions for Euro 5 vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yao Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Goriaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Chaumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Tassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAP 2016, 21st International Transport and Air Pollution Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, LYON, France. 1 p</w:t>
@@ -4548,51 +4548,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-media approach to environmental impacts of road traffic in urban areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masoud Fallahshorshani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4637,286 +4637,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00818305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Road traffic impact on water quality in an urban catchment (Grigny, France): a step towards integrated traffic, air and stormwater modelling</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christian Seigneur</w:t>
+                <w:t xml:space="preserve">Estimation of Pollutant Emissions from the Road Traffic at a City Scale, and Its Sensitivity as Regards the Calibration of the Static Traffic Assignment Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Brutti-Mairesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Teillac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Joint IWA/IAHR Conference on Urban Drainage Modelling,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Belgerade, Serbia</w:t>
+              <w:t xml:space="preserve">TRA 2012, Transport Resaerch Arena: Sustainable mobility through innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, ATHENES, France. pp. 2091-2100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00782170v1</w:t>
+                <w:t xml:space="preserve">hal-01436686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of Pollutant Emissions from the Road Traffic at a City Scale, and Its Sensitivity as Regards the Calibration of the Static Traffic Assignment Models</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Leclercq</w:t>
+                <w:t xml:space="preserve">Road traffic impact on water quality in an urban catchment (Grigny, France): a step towards integrated traffic, air and stormwater modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masoud Fallahshorshani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Petrucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Seigneur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRA 2012, Transport Resaerch Arena: Sustainable mobility through innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, ATHENES, France. pp. 2091-2100</w:t>
+              <w:t xml:space="preserve">9th International Joint IWA/IAHR Conference on Urban Drainage Modelling,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Belgerade, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01436686v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00782170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling traffic, pollutant emission, air and water quality models: Technical review and perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masoud Fallahshorshani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5698,51 +5698,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Jaffrezo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Besombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Transport and Air Pollution Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Thessaloniki, Greece. 2012</w:t>
@@ -6279,103 +6279,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CAractérisation des Particules des VEhicules Récents et leur Évolution Atmosphérique (CaPVeREA) - Facteurs d'émission des Îhicules Euro 6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yao Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Tassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2017, 34 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -6401,103 +6401,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CAractérisation des Particules des VEhicules Récents et leur Évolution Atmosphérique (CaPVeREA) - Impact de la dilution et de la température sur l'émission des particules et leurs caractérisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yao Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Tassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2016, 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -6615,103 +6615,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facteurs d'Émission des Véhicules Récents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yao Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Goriaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Tassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2015, 80 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -7273,447 +7273,447 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01431635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et estimation des émissions de polluants du trafic routier - rapport 7.1 du projet MOCOPo</w:t>
+                <w:t xml:space="preserve">Outils et méthodes : calcul des consommations énergétiques et émissions de CO2 liées aux mobilités - projet TransEnergy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Herî Chanut</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Contreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Pasquier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2014, 104 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2014, 55 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04617737v1</w:t>
+                <w:t xml:space="preserve">hal-01431639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outils et méthodes : calcul des consommations énergétiques et émissions de CO2 liées aux mobilités - projet TransEnergy</w:t>
+                <w:t xml:space="preserve">Modélisation et estimation des émissions de polluants du trafic routier - rapport 7.1 du projet MOCOPo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herî Chanut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Pellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Montenon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2014, 104 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Nicolas</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">hal-01431639v1</w:t>
+                <w:t xml:space="preserve">hal-04617737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaînes de modélisation pour l'estimation des émissions de polluants et de gaz à effet de serre à différentes échelles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Masoud Fallah Shorshani</w:t>
+                <w:t xml:space="preserve">Accuracy of exhaust emissions measurements on vehicle bench - Artemis deliverable 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Joumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Andre</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2013, 76 p</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juhani Laurikko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuan Le Anh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Savas Geivanidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01436691v1</w:t>
+                <w:t xml:space="preserve">hal-00916958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accuracy of exhaust emissions measurements on vehicle bench - Artemis deliverable 2</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robert Joumard</w:t>
+                <w:t xml:space="preserve">Chaînes de modélisation pour l'estimation des émissions de polluants et de gaz à effet de serre à différentes échelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masoud Fallah Shorshani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Andre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2013, 76 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Savas Geivanidis</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-00916958v1</w:t>
+                <w:t xml:space="preserve">hal-01436691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts environnementaux du PDU nantais 2000-2010 - synthèse des scénarios Eval-PDU</w:t>
               </w:r>
@@ -7847,51 +7847,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Soula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Chancibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8793,51 +8793,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786088v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lya Lugon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youngseob Kim" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Vigneron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chr&#233;tien" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Andr&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apr.2022.101365" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934751v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Thouron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Seigneur" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mahe" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Andre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2017.11.003" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FZ3WXG2S-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574722v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Martinet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Liu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Louis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tassel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Perret" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.7b00481" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757121v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Pasquier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2017.05.210" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574695v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Zhang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Wu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Zou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyu Jing" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyu Li" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-017-9551-9" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757103v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Carteret" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2017.05.174" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635462v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B d'Anna" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Martinez Valiente" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2017.09.007" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01541533v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders I. I Eriksson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilka A.D. a D Engelhardt" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andr&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R I Bostr&#246;m" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.T.J J T Edberg" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201630159" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467083v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354351v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Chaumond" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2016.06.055" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02043550v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Chouaid" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bilicky" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rivi&#232;re" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Grassin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277711v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0761898015002034" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02913989v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lazarovici" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dartigues" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brice" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Oberic" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gaillard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2015.133025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01164691v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hl. Dewitt" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hellebust" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Temime-Roussel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ravier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Polo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-4373-2015" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01111638v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Noel-Savina" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sanchez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Descourt" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leroyer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.thromres.2014.10.030" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233486v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Zamboni" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelia Roveda" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Capobianco" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277758v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Brutti-Mairesse" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0761898015002058" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233492v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Fallah Shorshani" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Polo Rehn" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chanut" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Pellan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2014.10.013" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KWB1MGT3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233496v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonhomme" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2014.11.020" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9TR97L3Z-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00946957v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Fallahshorshani" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Petrucci" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-2370-x" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431676v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00935442v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Paleiron" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grassin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Choua&#239;d" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Venissac" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2012.10.601" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962127v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Malfetani" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Carraro" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Marelli" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2013.06.037" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W0Q65RSQ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01012135v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tamburini" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Canals" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durrieu de Madron" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Houpert" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lef&#232;vre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/JOURNAL.PONE.0067523" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470178v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2012.06.1154" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00522369v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Zaugg" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike van Der Schaar" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Houegnigan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gervaise" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2010.05.005" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-94G4RD16-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993754v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Rapone" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2008.03.013" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZTN5BNXT-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655780v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Joumard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Vidon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2005.12.057" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FW5LCSLD-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804010v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Garrot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Roynard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2004.10.048" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-418FNLX6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630790v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574972v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450251v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354659v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Goriaux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381642v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Louis" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pain" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tassel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perret" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boreave" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453177v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397548v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00818305v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00782170v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436686v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Teillac" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Leclercq" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00782155v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250487v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;nou&#232;r Boughedaoui" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saadane Chikhi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noreddine Driassa" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Kerbachi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635714v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Mestayer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Picaut" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Abidi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bocher" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-2540-9_2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614951v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mestayer" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bougnol" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916773v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Andre" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Zallinger" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natascha Kljun" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917009v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Paturel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cazier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01801097v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Polo" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goriaux" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Jaffrezo" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Besombes" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254312v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Crauser" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Badin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545918v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rapone" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546125v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Adra" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Michaux" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01687919v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B&#233;chet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ruas" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguilera" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574966v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574827v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232521v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428742v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233504v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Lelong" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Evrard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233503v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431638v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ortar" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louafi Bouzouina" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Contreras" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Drouilleau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01097350v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431635v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Her&#238; Chanut" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Pellet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Montenon" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617737v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431639v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Nicolas" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436691v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916958v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juhani Laurikko" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Le Anh" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savas Geivanidis" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436692v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bourges" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Br&#233;card" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436689v2" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Soula" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Chancibault" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Schertzer" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436679v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Berger" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436677v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Guionneau" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Akouh" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Do" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431829v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916945v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431803v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618498v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Adra" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fantozzi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00990622v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786088v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lya Lugon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youngseob Kim" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Vigneron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chr&#233;tien" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Andr&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apr.2022.101365" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934751v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Thouron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Seigneur" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mahe" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Andre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2017.11.003" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FZ3WXG2S-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574695v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Zhang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Wu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Zou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyu Jing" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyu Li" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-017-9551-9" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757121v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Pasquier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2017.05.210" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574722v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Martinet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Liu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Louis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tassel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Perret" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.7b00481" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757103v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Carteret" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2017.05.174" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01541533v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders I. I Eriksson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilka A.D. a D Engelhardt" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andr&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R I Bostr&#246;m" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.T.J J T Edberg" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201630159" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635462v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B d'Anna" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Martinez Valiente" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2017.09.007" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467083v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354351v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Chaumond" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2016.06.055" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02043550v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Chouaid" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bilicky" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rivi&#232;re" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Grassin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01164691v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hl. Dewitt" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hellebust" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Temime-Roussel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ravier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Polo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-4373-2015" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01111638v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Noel-Savina" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sanchez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Descourt" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leroyer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.thromres.2014.10.030" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02913989v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lazarovici" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dartigues" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brice" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Oberic" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gaillard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2015.133025" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277711v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0761898015002034" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233486v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Zamboni" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelia Roveda" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Capobianco" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277758v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Brutti-Mairesse" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0761898015002058" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233492v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Fallah Shorshani" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Polo Rehn" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chanut" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Pellan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2014.10.013" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KWB1MGT3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233496v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonhomme" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2014.11.020" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9TR97L3Z-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431676v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00946957v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Fallahshorshani" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Petrucci" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-2370-x" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962127v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Malfetani" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Carraro" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Marelli" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2013.06.037" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W0Q65RSQ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00935442v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Paleiron" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grassin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Choua&#239;d" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Venissac" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2012.10.601" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01012135v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tamburini" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Canals" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durrieu de Madron" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Houpert" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lef&#232;vre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/JOURNAL.PONE.0067523" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470178v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2012.06.1154" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00522369v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Zaugg" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike van Der Schaar" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Houegnigan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gervaise" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2010.05.005" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-94G4RD16-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993754v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Rapone" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2008.03.013" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZTN5BNXT-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655780v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Joumard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Vidon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2005.12.057" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FW5LCSLD-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804010v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Garrot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Roynard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2004.10.048" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-418FNLX6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630790v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574972v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450251v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354659v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Goriaux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453177v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381642v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Louis" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pain" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tassel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perret" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boreave" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397548v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00818305v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436686v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Teillac" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Leclercq" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00782170v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00782155v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250487v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;nou&#232;r Boughedaoui" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saadane Chikhi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noreddine Driassa" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Kerbachi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635714v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Mestayer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Picaut" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Abidi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bocher" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-2540-9_2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614951v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mestayer" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bougnol" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916773v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Andre" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Zallinger" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natascha Kljun" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917009v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Paturel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cazier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01801097v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Polo" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goriaux" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Jaffrezo" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Besombes" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254312v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Crauser" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Badin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545918v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rapone" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546125v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Adra" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Michaux" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01687919v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B&#233;chet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ruas" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguilera" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574966v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574827v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232521v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428742v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233504v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Lelong" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Evrard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233503v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431638v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ortar" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louafi Bouzouina" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Contreras" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Drouilleau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01097350v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431635v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Her&#238; Chanut" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Pellet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Montenon" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431639v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Nicolas" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617737v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916958v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juhani Laurikko" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Le Anh" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savas Geivanidis" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436691v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436692v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bourges" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Br&#233;card" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436689v2" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Soula" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Chancibault" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Schertzer" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436679v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Berger" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436677v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Guionneau" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Akouh" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Do" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431829v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916945v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431803v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618498v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Adra" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fantozzi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00990622v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>