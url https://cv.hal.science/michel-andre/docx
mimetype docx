--- v1 (2026-04-07)
+++ v2 (2026-04-30)
@@ -380,922 +380,922 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01934751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and application of urban high temporal-spatial resolution vehicle emission inventory model and decision support system</w:t>
+                <w:t xml:space="preserve">Decomposition of Low emission zone strategies into mechanisms and methodology for assessing their impacts on air pollution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yi Zhang</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anaïs Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Andre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Modeling &amp; Assessment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Earth Sciences and Geotechnical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp. 241-261</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01574695v1</w:t>
+                <w:t xml:space="preserve">hal-01467083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Considering criteria related to spatial variabilities for the assessment of air pollution from traffic</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Development and application of urban high temporal-spatial resolution vehicle emission inventory model and decision support system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lin Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao Zou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boyu Jing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoyu Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Research Procedia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.trpro.2017.05.210⟩</w:t>
+              <w:t xml:space="preserve">Environmental Modeling &amp; Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 16, pp. 1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10666-017-9551-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01757121v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01574695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euro 6 unregulated pollutant characterization and statistical analysis of aftertreatment device and driving condition impact on recent passenger car emissions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Considering criteria related to spatial variabilities for the assessment of air pollution from traffic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Andre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.est.7b00481⟩</w:t>
+              <w:t xml:space="preserve">Transportation Research Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 25, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trpro.2017.05.210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01574722v2</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01757121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodology for characterizing vehicle fleet composition and its territorial variability, needed for assessing Low Emission Zones</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Euro 6 unregulated pollutant characterization and statistical analysis of aftertreatment device and driving condition impact on recent passenger car emissions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Simon Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Yao Liu</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Tassel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Research Procedia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.trpro.2017.05.174⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 51 (10), pp.5847-5855. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.7b00481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01757103v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01574722v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cold and warm electrons at comet 67P/Churyumov-Gerasimenko</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Methodology for characterizing vehicle fleet composition and its territorial variability, needed for assessing Low Emission Zones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Carteret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yao Liu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201630159⟩</w:t>
+              <w:t xml:space="preserve">Transportation Research Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 25C, pp. 3290-3302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trpro.2017.05.174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01541533v2</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01757103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dilution effects on ultrafine particle emissions from Euro 5 and Euro 6 diesel and gasoline vehicles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alvaro Martinez Valiente</w:t>
+                <w:t xml:space="preserve">Cold and warm electrons at comet 67P/Churyumov-Gerasimenko</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anders I. I Eriksson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilka A.D. a D Engelhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R I Boström</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.T.J J T Edberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2017.09.007⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 605 (A15), 14 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201630159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01635462v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01541533v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decomposition of Low emission zone strategies into mechanisms and methodology for assessing their impacts on air pollution</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dilution effects on ultrafine particle emissions from Euro 5 and Euro 6 diesel and gasoline vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yao Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B d'Anna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvaro Martinez Valiente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Earth Sciences and Geotechnical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 169, pp.80-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2017.09.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01467083v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01635462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PAH, BTEX, carbonyl compound, black-carbon, NO2 and ultrafine particle dynamometer bench emissions for Euro 4 and Euro 5 diesel and gasoline passenger cars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Louis</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yao Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Tassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Chaumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1465,1037 +1465,1037 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02043550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-highway aerosol and gas-phase measurements in a high-diesel environment</w:t>
+                <w:t xml:space="preserve">Modelling chain for the effect of road traffic on air and water quality: Techniques, current status and future prospects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hl. Dewitt</w:t>
+                <w:t xml:space="preserve">Masoud Fallah Shorshani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Hellebust</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Céline Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Seigneur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics Discussions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-15-4373-2015⟩</w:t>
+              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 64, pp. 102-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2014.11.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01164691v1</w:t>
+                <w:t xml:space="preserve">hal-01233496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tinzaparin and VKA use in patients with cancer associated venous thromboembolism: A retrospective cohort study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Atmospheric dispersion modeling near a roadway under calm meteorological conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masoud Fallah Shorshani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Seigneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Polo Rehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Chanut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Noel-Savina</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Christophe Leroyer</w:t>
+                <w:t xml:space="preserve">Yann Pellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thrombosis Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.thromres.2014.10.030⟩</w:t>
+              <w:t xml:space="preserve">Transportation Research Part D: Transport and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 34, pp. 137-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trd.2014.10.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01111638v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01233492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nodular lymphocyte predominant Hodgkin lymphoma: a Lymphoma Study Association retrospective study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation environnementale et contribution des transports, cas des plans de déplacements urbains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Andre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Haematologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3324/haematol.2015.133025⟩</w:t>
+              <w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Évaluation environnementale des PDU, 2015 (02), pp.95-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4074/S0761898015002034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02913989v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01277711v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation environnementale et contribution des transports, cas des plans de déplacements urbains</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Near-highway aerosol and gas-phase measurements in a high-diesel environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hl. Dewitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Hellebust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Temime-Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Ravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Polo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4074/S0761898015002034⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15, pp.4373-4387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-15-4373-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01277711v2</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01164691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental evaluation of Heavy Duty Vehicle speed patterns in urban and port areas and estimation of their fuel consumption and exhaust emissions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nodular lymphocyte predominant Hodgkin lymphoma: a Lymphoma Study Association retrospective study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lazarovici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dartigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giorgio Zamboni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Andre</w:t>
+                <w:t xml:space="preserve">P. Brice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adelia Roveda</w:t>
+                <w:t xml:space="preserve">L. Oberic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massimo Capobianco</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">I. Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Research Part D: Transport and Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Haematologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 100 (12), pp.1579-1586. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3324/haematol.2015.133025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01233486v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02913989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de l'impact d'un PDU : problématique de l'émission de polluants atmosphériques</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tinzaparin and VKA use in patients with cancer associated venous thromboembolism: A retrospective cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Noel-Savina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Descourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4074/S0761898015002058⟩</w:t>
+              <w:t xml:space="preserve">Thrombosis Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 135 (1), pp.78-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.thromres.2014.10.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01277758v2</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01111638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric dispersion modeling near a roadway under calm meteorological conditions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental evaluation of Heavy Duty Vehicle speed patterns in urban and port areas and estimation of their fuel consumption and exhaust emissions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Zamboni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adelia Roveda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Capobianco</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transportation Research Part D: Transport and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 34, pp. 137-154. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2015, 35, pp. 1-10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01233492v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01233486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling chain for the effect of road traffic on air and water quality: Techniques, current status and future prospects</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Évaluation de l'impact d'un PDU : problématique de l'émission de polluants atmosphériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christian Seigneur</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Brutti-Mairesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2014.11.020⟩</w:t>
+              <w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Évaluation environnementale des PDU, 2015 (02), pp. 121-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4074/S0761898015002058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01233496v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01277758v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation de la composition du parc automobile en Ile-de-France pour le calcul des émissions de polluants liés au trafic routier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Carteret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Pasquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 221, 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2533,51 +2533,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Road traffic impact on urban water quality: a step towards integrated traffic, air and stormwater modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masoud Fallahshorshani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Petrucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2644,497 +2644,497 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00946957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of heavy-duty vehicle activities, fuel consumption and exhaust emissions in port areas</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deep-Sea Bioluminescence Blooms after Dense Water Formation at the Ocean Surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefano Malfetani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Andre</w:t>
+                <w:t xml:space="preserve">Christian Tamburini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiara Carraro</w:t>
+                <w:t xml:space="preserve">Miquel Canals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia Marelli</w:t>
+                <w:t xml:space="preserve">Xavier Durrieu de Madron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Houpert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2013.06.037⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (7), pp.e67523. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/JOURNAL.PONE.0067523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00962127v1</w:t>
+                <w:t xml:space="preserve">hal-01012135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Evaluation of preoperative non-invasive ventilation in thoracic surgery for lung cancer: the preOVNI study GFPC 12-01].</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel André</w:t>
+                <w:t xml:space="preserve">Assessment of heavy-duty vehicle activities, fuel consumption and exhaust emissions in port areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Zamboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Grassin</w:t>
+                <w:t xml:space="preserve">Stefano Malfetani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Chouaïd</w:t>
+                <w:t xml:space="preserve">Chiara Carraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Venissac</w:t>
+                <w:t xml:space="preserve">Silvia Marelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 30 (3), pp.231-7. </w:t>
+              <w:t xml:space="preserve">Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2013 (111), pp. 921-929. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rmr.2012.10.601⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2013.06.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00935442v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00962127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep-Sea Bioluminescence Blooms after Dense Water Formation at the Ocean Surface</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">[Evaluation of preoperative non-invasive ventilation in thoracic surgery for lung cancer: the preOVNI study GFPC 12-01].</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miquel Canals</w:t>
+                <w:t xml:space="preserve">Nicolas Paleiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Durrieu de Madron</w:t>
+                <w:t xml:space="preserve">F. Grassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Houpert</w:t>
+                <w:t xml:space="preserve">C. Chouaïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Lefèvre</w:t>
+                <w:t xml:space="preserve">N. Venissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 8 (7), pp.e67523. </w:t>
+              <w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 30 (3), pp.231-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/JOURNAL.PONE.0067523⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rmr.2012.10.601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01012135v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00935442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling Traffic, Pollutant Emission, Air and Water Quality Models: Technical Review and Perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masoud Fallah Shorshani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Seigneur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3465,64 +3465,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Joumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Vidon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Tassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 40 (31), pp. 5944-5953. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3620,51 +3620,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Roynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Vidon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Tassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 39 (13), pp. 2411-2420. </w:t>
@@ -3740,846 +3740,846 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euro 6 unregulated pollutant characterization and statistical analysis of the impact of aftertreatment devices and driving conditions on recent passenger cars emissions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Evaluation of low emission zone policy on vehicle emission reduction in Beijing, China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yao Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pascal Perret</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lin Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boyu Jing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Transport and Air Pollution Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Zurich, Switzerland. 1 p</w:t>
+              <w:t xml:space="preserve">Second International Conference on Energy Engineering and Environmental Protection (EEEP 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, SANYA, China. 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01630790v1</w:t>
+                <w:t xml:space="preserve">hal-01574972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of low emission zone policy on vehicle emission reduction in Beijing, China</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Euro 6 unregulated pollutant characterization and statistical analysis of the impact of aftertreatment devices and driving conditions on recent passenger cars emissions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Simon Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Yao Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Boyu Jing</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Tassel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second International Conference on Energy Engineering and Environmental Protection (EEEP 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, SANYA, China. 7 p</w:t>
+              <w:t xml:space="preserve">22nd International Transport and Air Pollution Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Zurich, Switzerland. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01574972v1</w:t>
+                <w:t xml:space="preserve">hal-01630790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decomposition of Low emission zone strategies into mechanisms and methodology for assessing their impacts on air pollution</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impact of aftertreatment devices and driving conditions on unregulated emissions for Euro 5 vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yao Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Goriaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Chaumond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Tassel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAP 2016, 21st International Transport and Air Pollution Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2016, Lyon, France. 21 p</w:t>
+              <w:t xml:space="preserve">, May 2016, LYON, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01450251v1</w:t>
+                <w:t xml:space="preserve">hal-01397548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of aftertreatment device and driving conditions on black carbon, ultrafine particle and NOx emissions for Euro 5 Diesel and gasoline vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Goriaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Tassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TRA2016 - TRANSPORT RESEARCH ARENA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, VARSOVIE, Poland. pp. 3079-3088</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01354659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Considering criteria related to spatial variabilities for the assessment of air pollution from traffic</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Decomposition of Low emission zone strategies into mechanisms and methodology for assessing their impacts on air pollution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Andre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th World Conference on Transport Research (WCTR 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, SHANGHAI, China</w:t>
+              <w:t xml:space="preserve">TAP 2016, 21st International Transport and Air Pollution Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Lyon, France. 21 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01453177v1</w:t>
+                <w:t xml:space="preserve">hal-01450251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dilution and temperature effects on ultrafine particle emissions at the exhaust outlet of Diesel and gasoline passenger cars</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Considering criteria related to spatial variabilities for the assessment of air pollution from traffic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Andre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Transport and Air Pollution Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">14th World Conference on Transport Research (WCTR 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, SHANGHAI, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01381642v1</w:t>
+                <w:t xml:space="preserve">hal-01453177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of aftertreatment devices and driving conditions on unregulated emissions for Euro 5 vehicles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrick Tassel</w:t>
+                <w:t xml:space="preserve">Dilution and temperature effects on ultrafine particle emissions at the exhaust outlet of Diesel and gasoline passenger cars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Tassel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boreave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAP 2016, 21st International Transport and Air Pollution Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, LYON, France. 1 p</w:t>
+              <w:t xml:space="preserve">21st International Transport and Air Pollution Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01397548v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01381642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-media approach to environmental impacts of road traffic in urban areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masoud Fallahshorshani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4643,51 +4643,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of Pollutant Emissions from the Road Traffic at a City Scale, and Its Sensitivity as Regards the Calibration of the Static Traffic Assignment Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Brutti-Mairesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Teillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4764,51 +4764,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Road traffic impact on water quality in an urban catchment (Grigny, France): a step towards integrated traffic, air and stormwater modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masoud Fallahshorshani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Petrucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4898,51 +4898,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masoud Fallahshorshani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Seigneur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4974,355 +4974,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00782155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure des émissions unitaires de HCT des véhicules en circulation réelle en Algérie</w:t>
+                <w:t xml:space="preserve">Environmental impact assessment of urban mobility plan : a methodology including socio-economic consequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ménouèr Boughedaoui</w:t>
+                <w:t xml:space="preserve">Patrice Mestayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saadane Chikhi</w:t>
+                <w:t xml:space="preserve">Judicaël Picaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noreddine Driassa</w:t>
+                <w:t xml:space="preserve">Abdelhamid Abidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rabah Kerbachi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Robert Joumard</w:t>
+                <w:t xml:space="preserve">Erwan Bocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Premier Colloque Francophone "Polluants organiques générés par l’agriculture et les transports"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th Urban Environnement Symposium Urban Futures for a Sustainable World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Göteborg, Sweden. pp.15-26, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-94-007-2540-9_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01250487v1</w:t>
+                <w:t xml:space="preserve">hal-00635714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental impact assessment of urban mobility plan : a methodology including socio-economic consequences</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mesure des émissions unitaires de HCT des véhicules en circulation réelle en Algérie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Judicaël Picaut</w:t>
+                <w:t xml:space="preserve">Ménouèr Boughedaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelhamid Abidi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Andre</w:t>
+                <w:t xml:space="preserve">Saadane Chikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Bocher</w:t>
+                <w:t xml:space="preserve">Noreddine Driassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabah Kerbachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Joumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Urban Environnement Symposium Urban Futures for a Sustainable World</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Premier Colloque Francophone "Polluants organiques générés par l’agriculture et les transports"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Agadir, Maroc</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00635714v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01250487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urban mobility plan environmental impacts assessment: a methodology including socio-economic consequences - The Eval-PDU project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Mestayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhamid Abidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Bocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Bougnol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5698,51 +5698,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Jaffrezo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Besombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Transport and Air Pollution Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Thessaloniki, Greece. 2012</w:t>
@@ -6279,103 +6279,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CAractérisation des Particules des VEhicules Récents et leur Évolution Atmosphérique (CaPVeREA) - Facteurs d'émission des Îhicules Euro 6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yao Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yao Liu</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Simon Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Tassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2017, 34 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -6401,103 +6401,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CAractérisation des Particules des VEhicules Récents et leur Évolution Atmosphérique (CaPVeREA) - Impact de la dilution et de la température sur l'émission des particules et leurs caractérisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yao Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Tassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2016, 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -6517,421 +6517,421 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01574827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode d'estimation des parcs automobiles et de l'impact de mesures de restriction d'accès sur les émissions de polluants</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Évaluation de l'impact sur les populations de la pollution atmosphérique et du bruit liés aux trafics et aux modifications des infrastructures de transport - Éléments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2015, 166 p</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Lelong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2015, 66 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01232521v1</w:t>
+                <w:t xml:space="preserve">hal-01233503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facteurs d'Émission des Véhicules Récents</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Évaluation de l'impact sur les populations de la pollution atmosphérique et du bruit liés aux trafics et aux modifications des infrastructures de transport - Éléments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2015, 80 p</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Lelong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2015, 66 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01428742v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01233504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de l'impact sur les populations de la pollution atmosphérique et du bruit liés aux trafics et aux modifications des infrastructures de transport - Éléments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Méthode d'estimation des parcs automobiles et de l'impact de mesures de restriction d'accès sur les émissions de polluants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Carteret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2015, 166 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Evrard</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-01233504v1</w:t>
+                <w:t xml:space="preserve">hal-01232521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de l'impact sur les populations de la pollution atmosphérique et du bruit liés aux trafics et aux modifications des infrastructures de transport - Éléments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Facteurs d'Émission des Véhicules Récents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yao Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Goriaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2015, 66 p</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Tassel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2015, 80 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01233503v1</w:t>
+                <w:t xml:space="preserve">hal-01428742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les stratégies d'adaptation des ménages et des entreprises face à la transition énergétique : une comparaison entre les métropoles de Lille et de Lyon</w:t>
               </w:r>
@@ -7187,51 +7187,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herî Chanut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Pellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7318,51 +7318,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Contreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Pasquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2014, 55 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -7410,51 +7410,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herî Chanut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Pellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7620,51 +7620,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaînes de modélisation pour l'estimation des émissions de polluants et de gaz à effet de serre à différentes échelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masoud Fallah Shorshani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Andre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7699,51 +7699,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts environnementaux du PDU nantais 2000-2010 - synthèse des scénarios Eval-PDU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Mestayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bourges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7937,267 +7937,267 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01436689v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation des PDU - problématique du calcul des émissions de polluants du trafic</w:t>
+                <w:t xml:space="preserve">Émissions de polluants par les transports non-routiers en France: État de l'art des méthodes de calcul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Masoud Fallah Shorshani</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Berger</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2012, 105 p</w:t>
+                <w:t xml:space="preserve">Amanda Guionneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Akouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2012, 226 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01436679v1</w:t>
+                <w:t xml:space="preserve">hal-01436677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émissions de polluants par les transports non-routiers en France: État de l'art des méthodes de calcul</w:t>
+                <w:t xml:space="preserve">Evaluation des PDU - problématique du calcul des émissions de polluants du trafic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masoud Fallah Shorshani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Montenon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Brutti-Mairesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2012, 105 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farid Akouh</w:t>
-[...46 lines deleted...]
-                <w:t xml:space="preserve">hal-01436677v1</w:t>
+                <w:t xml:space="preserve">hal-01436679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-world driving cycles for measuring cars pollutant emissions - Part A: The ARTEMIS European driving cycles</w:t>
               </w:r>
@@ -8361,181 +8361,181 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00916945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-world driving cycles for measuring cars pollutant emissions - Part B: Driving cycles according to vehicle power : Report INRETS-LTE 0412</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2006, 74 p</w:t>
+                <w:t xml:space="preserve">Development of an approach for estimating the pollutant emissions from road transport at a street level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Adra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Fantozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRETS-LTE 0628, Ifsttar. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01431803v1</w:t>
+                <w:t xml:space="preserve">hal-04618498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an approach for estimating the pollutant emissions from road transport at a street level</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Real-world driving cycles for measuring cars pollutant emissions - Part B: Driving cycles according to vehicle power : Report INRETS-LTE 0412</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2006, 74 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Fantozzi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-04618498v1</w:t>
+                <w:t xml:space="preserve">hal-01431803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8793,51 +8793,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786088v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lya Lugon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youngseob Kim" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Vigneron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chr&#233;tien" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Andr&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apr.2022.101365" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934751v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Thouron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Seigneur" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mahe" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Andre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2017.11.003" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FZ3WXG2S-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574695v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Zhang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Wu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Zou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyu Jing" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyu Li" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-017-9551-9" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757121v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Pasquier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2017.05.210" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574722v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Martinet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Liu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Louis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tassel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Perret" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.7b00481" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757103v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Carteret" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2017.05.174" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01541533v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders I. I Eriksson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilka A.D. a D Engelhardt" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andr&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R I Bostr&#246;m" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.T.J J T Edberg" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201630159" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635462v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B d'Anna" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Martinez Valiente" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2017.09.007" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467083v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354351v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Chaumond" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2016.06.055" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02043550v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Chouaid" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bilicky" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rivi&#232;re" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Grassin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01164691v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hl. Dewitt" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hellebust" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Temime-Roussel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ravier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Polo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-4373-2015" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01111638v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Noel-Savina" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sanchez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Descourt" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leroyer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.thromres.2014.10.030" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02913989v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lazarovici" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dartigues" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brice" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Oberic" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gaillard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2015.133025" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277711v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0761898015002034" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233486v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Zamboni" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelia Roveda" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Capobianco" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277758v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Brutti-Mairesse" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0761898015002058" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233492v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Fallah Shorshani" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Polo Rehn" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chanut" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Pellan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2014.10.013" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KWB1MGT3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233496v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonhomme" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2014.11.020" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9TR97L3Z-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431676v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00946957v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Fallahshorshani" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Petrucci" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-2370-x" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962127v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Malfetani" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Carraro" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Marelli" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2013.06.037" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W0Q65RSQ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00935442v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Paleiron" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grassin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Choua&#239;d" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Venissac" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2012.10.601" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01012135v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tamburini" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Canals" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durrieu de Madron" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Houpert" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lef&#232;vre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/JOURNAL.PONE.0067523" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470178v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2012.06.1154" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00522369v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Zaugg" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike van Der Schaar" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Houegnigan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gervaise" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2010.05.005" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-94G4RD16-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993754v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Rapone" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2008.03.013" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZTN5BNXT-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655780v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Joumard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Vidon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2005.12.057" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FW5LCSLD-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804010v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Garrot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Roynard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2004.10.048" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-418FNLX6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630790v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574972v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450251v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354659v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Goriaux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453177v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381642v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Louis" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pain" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tassel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perret" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boreave" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397548v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00818305v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436686v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Teillac" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Leclercq" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00782170v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00782155v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250487v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;nou&#232;r Boughedaoui" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saadane Chikhi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noreddine Driassa" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Kerbachi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635714v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Mestayer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Picaut" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Abidi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bocher" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-2540-9_2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614951v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mestayer" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bougnol" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916773v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Andre" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Zallinger" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natascha Kljun" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917009v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Paturel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cazier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01801097v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Polo" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goriaux" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Jaffrezo" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Besombes" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254312v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Crauser" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Badin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545918v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rapone" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546125v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Adra" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Michaux" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01687919v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B&#233;chet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ruas" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguilera" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574966v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574827v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232521v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428742v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233504v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Lelong" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Evrard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233503v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431638v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ortar" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louafi Bouzouina" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Contreras" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Drouilleau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01097350v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431635v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Her&#238; Chanut" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Pellet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Montenon" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431639v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Nicolas" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617737v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916958v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juhani Laurikko" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Le Anh" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savas Geivanidis" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436691v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436692v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bourges" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Br&#233;card" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436689v2" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Soula" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Chancibault" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Schertzer" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436679v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Berger" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436677v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Guionneau" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Akouh" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Do" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431829v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916945v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431803v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618498v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Adra" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fantozzi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00990622v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786088v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lya Lugon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youngseob Kim" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Vigneron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chr&#233;tien" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Andr&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apr.2022.101365" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934751v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Thouron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Seigneur" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mahe" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Andre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2017.11.003" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FZ3WXG2S-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467083v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Pasquier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574695v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Zhang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Wu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Zou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyu Jing" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyu Li" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-017-9551-9" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757121v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2017.05.210" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574722v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Martinet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Liu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Louis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tassel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Perret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.7b00481" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757103v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Carteret" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2017.05.174" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01541533v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders I. I Eriksson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilka A.D. a D Engelhardt" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andr&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R I Bostr&#246;m" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.T.J J T Edberg" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201630159" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635462v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B d'Anna" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Martinez Valiente" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2017.09.007" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354351v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Chaumond" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2016.06.055" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02043550v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Chouaid" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bilicky" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rivi&#232;re" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Grassin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233496v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Fallah Shorshani" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonhomme" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2014.11.020" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9TR97L3Z-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233492v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Polo Rehn" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chanut" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Pellan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2014.10.013" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KWB1MGT3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277711v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0761898015002034" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01164691v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hl. Dewitt" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hellebust" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Temime-Roussel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ravier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Polo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-4373-2015" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02913989v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lazarovici" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dartigues" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brice" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Oberic" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gaillard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2015.133025" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01111638v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Noel-Savina" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sanchez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Descourt" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leroyer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.thromres.2014.10.030" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233486v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Zamboni" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelia Roveda" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Capobianco" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277758v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Brutti-Mairesse" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0761898015002058" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431676v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00946957v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Fallahshorshani" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Petrucci" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-2370-x" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01012135v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tamburini" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Canals" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durrieu de Madron" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Houpert" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lef&#232;vre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/JOURNAL.PONE.0067523" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962127v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Malfetani" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Carraro" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Marelli" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2013.06.037" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W0Q65RSQ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00935442v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Paleiron" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grassin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Choua&#239;d" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Venissac" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2012.10.601" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470178v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2012.06.1154" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00522369v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Zaugg" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike van Der Schaar" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Houegnigan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gervaise" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2010.05.005" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-94G4RD16-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993754v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Rapone" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2008.03.013" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZTN5BNXT-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655780v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Joumard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Vidon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2005.12.057" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FW5LCSLD-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804010v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Garrot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Roynard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2004.10.048" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-418FNLX6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574972v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630790v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397548v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Goriaux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354659v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450251v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453177v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381642v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Louis" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pain" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tassel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perret" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boreave" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00818305v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436686v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Teillac" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Leclercq" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00782170v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00782155v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635714v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Mestayer" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Picaut" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Abidi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bocher" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-2540-9_2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250487v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;nou&#232;r Boughedaoui" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saadane Chikhi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noreddine Driassa" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Kerbachi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614951v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mestayer" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bougnol" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916773v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Andre" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Zallinger" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natascha Kljun" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917009v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Paturel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cazier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01801097v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Polo" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goriaux" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Jaffrezo" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Besombes" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254312v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Crauser" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Badin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545918v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rapone" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546125v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Adra" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Michaux" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01687919v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B&#233;chet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ruas" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguilera" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574966v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574827v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233503v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Lelong" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Evrard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233504v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232521v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428742v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431638v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ortar" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louafi Bouzouina" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Contreras" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Drouilleau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01097350v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431635v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Her&#238; Chanut" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Pellet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Montenon" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431639v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Nicolas" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617737v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916958v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juhani Laurikko" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Le Anh" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savas Geivanidis" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436691v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436692v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bourges" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Br&#233;card" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436689v2" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Soula" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Chancibault" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Schertzer" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436677v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Guionneau" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Akouh" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Do" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436679v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Berger" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431829v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916945v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618498v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Adra" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fantozzi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431803v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00990622v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>