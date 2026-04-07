--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -1177,265 +1177,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03032334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative value of a simulation by gaming and a traditional teaching method to improve clinical reasoning skills necessary to detect patient deterioration: a randomized study in nursing students</w:t>
+                <w:t xml:space="preserve">Assessing validity evidence for a serious game dedicated to patient clinical deterioration and communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonia Blanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ange Amorim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dan Benhamou</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Arnaud Meffert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Dondelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Medical Education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12909-020-1939-6⟩</w:t>
+              <w:t xml:space="preserve">Advances in Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (1), pp.4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s41077-020-00123-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04284446v1</w:t>
+                <w:t xml:space="preserve">hal-04284484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing validity evidence for a serious game dedicated to patient clinical deterioration and communication</w:t>
+                <w:t xml:space="preserve">Comparative value of a simulation by gaming and a traditional teaching method to improve clinical reasoning skills necessary to detect patient deterioration: a randomized study in nursing students</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonia Blanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ange Amorim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydie Dondelli</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dan Benhamou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 5 (1), pp.4. </w:t>
+              <w:t xml:space="preserve">BMC Medical Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (1), pp.53. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s41077-020-00123-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12909-020-1939-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04284484v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04284446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unravelling functional neurology: does spinal manipulation have an effect on the brain? - a systematic literature review</w:t>
               </w:r>
@@ -2932,303 +2932,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01951434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Big Five personality traits contribute to prosocial responses to others’ pain</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Deroche</w:t>
+                <w:t xml:space="preserve">A Virtual Reality Study of Help Recognition and Metacognition with an Affective Agent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Oker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Courgeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Eyharabide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Personality and Individual Differences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.paid.2015.01.038⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Synthetic Emotions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (1), pp.60-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4018/IJSE.2015010104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05319522v1</w:t>
+                <w:t xml:space="preserve">hal-03278297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Virtual Reality Study of Help Recognition and Metacognition with an Affective Agent</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Courgeon</w:t>
+                <w:t xml:space="preserve">Big Five personality traits contribute to prosocial responses to others’ pain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Courbalay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Deroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aina Chalabaev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel-Ange Amorim</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Synthetic Emotions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4018/IJSE.2015010104⟩</w:t>
+              <w:t xml:space="preserve">Personality and Individual Differences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 78, pp.94-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.paid.2015.01.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03278297v1</w:t>
+                <w:t xml:space="preserve">hal-05319522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting where a ball will land: from thrower's body language to ball's motion</w:t>
               </w:r>
@@ -9168,51 +9168,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="383958E9"/>
+    <w:nsid w:val="9D0A9BAD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9399,51 +9399,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michel-ange-amorim" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8455-1437" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527838v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Polezhaeva" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Glasauer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Ange Amorim" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13414-025-03210-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384159v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Quesada" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Verdel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bruneau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Berret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ange Amorim" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02783649251414884" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871025v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2024.107323" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290041v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hoxha" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chevallier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Ciarchi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delorme" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-32841-9" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04446896v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rudrauf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Sergeant-Perthuis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvain Tisserand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Poloudenny" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Williford" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci13101435" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289802v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fami&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ammi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bourdin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0264370" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289396v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Dernayka" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Leroux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bogaert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Farcy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21206854" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032334v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yufang Yang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brunet-Gouet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Burca" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel K. Kalunga" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2020.00340" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284446v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Blani&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Benhamou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12909-020-1939-6" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284484v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Meffert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Perrot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Dondelli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41077-020-00123-3" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278493v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Meyer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schubert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Schweinhardt" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Leboeuf-Yde" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12998-019-0265-8" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202987v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prigent" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Monica de Oliveira" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13414-017-1422-6" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05319495v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Courbalay" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Deroche" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pradon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Oliveira" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2018.09.013" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JPDRPSRK-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518968v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Yassine Tsalamlal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Martin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAFFC.2016.2631469" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275538v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Yacine Tsalamlal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2018.01966" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272296v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Dozolme" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Prigent" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Fang Yang" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0200535" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02135229v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Moscone" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Ange M.-A. Amorim" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Scanff" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Leconte" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bodyim.2016.11.003" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838644v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zina Berrada-Baby" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Oker" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Courgeon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Urbach" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Bazin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2016.05.022" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X56WB2N3-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05319513v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Deroche" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Descarreaux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. O'Shaughnessy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2016/7134825" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838655v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Eyharabide" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2015.00133" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344884v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle A. Siegler" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Baur&#232;s" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando M. Oliveira" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2015.00483" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01951434v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;na Chalabaev" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.paid.2015.01.038" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L01VFSP4-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05319522v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aina Chalabaev" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278297v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJSE.2015010104" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344973v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clint Hansen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Darracq" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-014-4137-0" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935571v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Amorim" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leconte" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pradon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/j.1532-2149.2013.00354.x" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966738v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Kr&#252;ger" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjam Ebersbach" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2013.11.004" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579441v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fourre" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Isableu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bernardin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gueguen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Giraudet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2009.07.005" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4ZKV364C-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578673v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Benguigui" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiko Hecht" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2009.07.022" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-29M01V86-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579444v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lambrey" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Samson" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Noulhiane" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hasboun" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awm317" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579442v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fourr&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579447v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schmidt" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. J. Krause" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. H. Weiss" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. R. Fink" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. J. Shah" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2007.03.050" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-06K2VLKN-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579445v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Heugas" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nummela" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Billat" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsams.2006.07.013" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578773v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Siegler" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2007.07.024" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579448v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jarraya" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0096-3445.135.3.327" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306435v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Vidal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Mcintyre" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berthoz" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03193732" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579451v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t G Bardy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539006v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogbrainres.2003.12.006" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NF9F9X0V-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579453v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Glasauer" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Viaud-Delmon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berthoz" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-002-1146-1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7R2VXMLG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579454v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wiest" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mayer" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schick" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Deecke" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579455v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Lang" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lindinger" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/089892900562345" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579456v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Loomis" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Fukusima" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579457v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Stucchi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580034v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Takei" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grasso" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580031v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Corpinot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03211907" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580035v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Bloomberg" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. Reschke" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. T. Peters" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0094-5765(95)00127-1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQQWQ14X-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580038v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vitte" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00228420" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-8Z6XHV9P-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580039v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Perruchet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0278-7393.18.4.785" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894855v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134627v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12751/nncn.bc2024.290" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134631v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12751/nncn.bc2023.229" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134642v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04204184v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291126v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffanie Bernier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291132v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289488v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289068v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ammi" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297544v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Meffert" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Perrot" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Dondelli" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762493v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monacelli" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Tapus" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241855v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACII.2015.7344592" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331573v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;la Chouk" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134680v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonie Hirsch" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Luisa Maier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno de S&#225; Teixeira" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph von Castell" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134674v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134720v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Pieter Medendorp" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12751/nncn.bc2024.292" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786876v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clark B&#228;ker" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12751/nncn.bc2022.049" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03446751v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Boutin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458860v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Clavel" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3107990.3108001" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487797v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243481v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04448394v2" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677650v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297336v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297123v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297098v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunet-Gouet Eric" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04954430v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michel-ange-amorim" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8455-1437" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527838v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Polezhaeva" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Glasauer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Ange Amorim" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13414-025-03210-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384159v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Quesada" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Verdel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bruneau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Berret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ange Amorim" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02783649251414884" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871025v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2024.107323" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290041v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hoxha" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chevallier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Ciarchi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delorme" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-32841-9" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04446896v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rudrauf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Sergeant-Perthuis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvain Tisserand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Poloudenny" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Williford" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci13101435" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289802v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fami&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ammi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bourdin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0264370" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289396v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Dernayka" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Leroux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bogaert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Farcy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21206854" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032334v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yufang Yang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brunet-Gouet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Burca" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel K. Kalunga" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2020.00340" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284484v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Blani&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Meffert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Perrot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Dondelli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41077-020-00123-3" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284446v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Benhamou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12909-020-1939-6" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278493v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Meyer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schubert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Schweinhardt" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Leboeuf-Yde" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12998-019-0265-8" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202987v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prigent" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Monica de Oliveira" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13414-017-1422-6" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05319495v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Courbalay" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Deroche" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pradon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Oliveira" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2018.09.013" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JPDRPSRK-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518968v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Yassine Tsalamlal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Martin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAFFC.2016.2631469" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275538v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Yacine Tsalamlal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2018.01966" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272296v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Dozolme" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Prigent" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Fang Yang" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0200535" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02135229v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Moscone" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Ange M.-A. Amorim" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Scanff" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Leconte" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bodyim.2016.11.003" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838644v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zina Berrada-Baby" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Oker" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Courgeon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Urbach" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Bazin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2016.05.022" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X56WB2N3-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05319513v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Deroche" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Descarreaux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. O'Shaughnessy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2016/7134825" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838655v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Eyharabide" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2015.00133" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344884v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle A. Siegler" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Baur&#232;s" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando M. Oliveira" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2015.00483" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01951434v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;na Chalabaev" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.paid.2015.01.038" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L01VFSP4-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278297v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJSE.2015010104" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05319522v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aina Chalabaev" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344973v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clint Hansen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Darracq" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-014-4137-0" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935571v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Amorim" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leconte" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pradon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/j.1532-2149.2013.00354.x" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966738v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Kr&#252;ger" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjam Ebersbach" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2013.11.004" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579441v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fourre" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Isableu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bernardin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gueguen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Giraudet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2009.07.005" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4ZKV364C-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578673v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Benguigui" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiko Hecht" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2009.07.022" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-29M01V86-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579444v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lambrey" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Samson" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Noulhiane" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hasboun" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awm317" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579442v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fourr&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579447v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schmidt" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. J. Krause" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. H. Weiss" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. R. Fink" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. J. Shah" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2007.03.050" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-06K2VLKN-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579445v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Heugas" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nummela" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Billat" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsams.2006.07.013" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578773v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Siegler" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2007.07.024" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579448v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jarraya" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0096-3445.135.3.327" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306435v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Vidal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Mcintyre" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berthoz" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03193732" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579451v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t G Bardy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539006v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogbrainres.2003.12.006" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NF9F9X0V-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579453v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Glasauer" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Viaud-Delmon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berthoz" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-002-1146-1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7R2VXMLG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579454v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wiest" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mayer" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schick" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Deecke" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579455v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Lang" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lindinger" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/089892900562345" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579456v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Loomis" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Fukusima" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579457v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Stucchi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580034v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Takei" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grasso" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580031v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Corpinot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03211907" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580035v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Bloomberg" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. Reschke" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. T. Peters" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0094-5765(95)00127-1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQQWQ14X-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580038v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vitte" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00228420" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-8Z6XHV9P-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580039v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Perruchet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0278-7393.18.4.785" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894855v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134627v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12751/nncn.bc2024.290" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134631v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12751/nncn.bc2023.229" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134642v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04204184v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291126v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffanie Bernier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291132v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289488v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289068v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ammi" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297544v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Meffert" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Perrot" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Dondelli" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762493v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monacelli" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Tapus" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241855v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACII.2015.7344592" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331573v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;la Chouk" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134680v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonie Hirsch" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Luisa Maier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno de S&#225; Teixeira" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph von Castell" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134674v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134720v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Pieter Medendorp" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12751/nncn.bc2024.292" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786876v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clark B&#228;ker" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12751/nncn.bc2022.049" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03446751v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Boutin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458860v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Clavel" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3107990.3108001" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487797v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243481v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04448394v2" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677650v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297336v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297123v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297098v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunet-Gouet Eric" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04954430v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>