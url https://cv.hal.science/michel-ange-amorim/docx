--- v1 (2026-04-07)
+++ v2 (2026-05-01)
@@ -126,51 +126,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (48)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (47)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -347,51 +347,51 @@
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ange Amorim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Journal of Robotics Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, </w:t>
+              <w:t xml:space="preserve">, 2026, 1-18, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/02783649251414884⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -1047,395 +1047,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04289396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain Processes While Struggling With Evidence Accumulation During Facial Emotion Recognition: An ERP Study</w:t>
+                <w:t xml:space="preserve">Assessing validity evidence for a serious game dedicated to patient clinical deterioration and communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yufang Yang</w:t>
+                <w:t xml:space="preserve">Antonia Blanié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Ange Amorim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Brunet-Gouet</w:t>
+                <w:t xml:space="preserve">Arnaud Meffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianna Burca</w:t>
+                <w:t xml:space="preserve">Corinne Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel K. Kalunga</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lydie Dondelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 14, </w:t>
+              <w:t xml:space="preserve">Advances in Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (1), pp.4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnhum.2020.00340⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s41077-020-00123-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03032334v1</w:t>
+                <w:t xml:space="preserve">hal-04284484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing validity evidence for a serious game dedicated to patient clinical deterioration and communication</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative value of a simulation by gaming and a traditional teaching method to improve clinical reasoning skills necessary to detect patient deterioration: a randomized study in nursing students</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonia Blanié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Ange Amorim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonia Blanié</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dan Benhamou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s41077-020-00123-3⟩</w:t>
+              <w:t xml:space="preserve">BMC Medical Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (1), pp.53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12909-020-1939-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04284484v1</w:t>
+                <w:t xml:space="preserve">hal-04284446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative value of a simulation by gaming and a traditional teaching method to improve clinical reasoning skills necessary to detect patient deterioration: a randomized study in nursing students</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonia Blanié</w:t>
+                <w:t xml:space="preserve">Brain Processes While Struggling With Evidence Accumulation During Facial Emotion Recognition: An ERP Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yufang Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Brunet-Gouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianna Burca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel K. Kalunga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ange Amorim</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dan Benhamou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Medical Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 20 (1), pp.53. </w:t>
+              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14, </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12909-020-1939-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnhum.2020.00340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04284446v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03032334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unravelling functional neurology: does spinal manipulation have an effect on the brain? - a systematic literature review</w:t>
               </w:r>
@@ -1791,261 +1791,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05319495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Facial Expression and Touch for Perceiving Emotional Valence</w:t>
+                <w:t xml:space="preserve">Modeling Emotional Valence Integration From Voice and Touch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Yassine Tsalamlal</w:t>
+                <w:t xml:space="preserve">Mohamed Yacine Tsalamlal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel-Ange Amorim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Ammi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Affective Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9 (4), pp.437-449. </w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.1966. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAFFC.2016.2631469⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2018.01966⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04518968v1</w:t>
+                <w:t xml:space="preserve">hal-04275538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Emotional Valence Integration From Voice and Touch</w:t>
+                <w:t xml:space="preserve">Combining Facial Expression and Touch for Perceiving Emotional Valence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Yacine Tsalamlal</w:t>
+                <w:t xml:space="preserve">Mohamed Yassine Tsalamlal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel-Ange Amorim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Ammi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9, pp.1966. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Affective Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (4), pp.437-449. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2018.01966⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAFFC.2016.2631469⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04275538v1</w:t>
+                <w:t xml:space="preserve">hal-04518968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The neuroelectric dynamics of the emotional anticipation of other people’s pain</w:t>
               </w:r>
@@ -3066,3012 +3066,2870 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03278297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Big Five personality traits contribute to prosocial responses to others’ pain</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elise Prigent</w:t>
+                <w:t xml:space="preserve">Perceptual weighting of pain behaviours of others, not information integration, varies with expertise.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aina Chalabaev</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel-Ange Amorim</w:t>
+                <w:t xml:space="preserve">M.-A. Amorim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pradon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Personality and Individual Differences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.paid.2015.01.038⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Pain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 18 (1), pp.110-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/j.1532-2149.2013.00354.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05319522v1</w:t>
+                <w:t xml:space="preserve">hal-00935571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting where a ball will land: from thrower's body language to ball's motion</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cécile Darracq</w:t>
+                <w:t xml:space="preserve">Mental rotation and the motor system: embodiment head over heels.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Krüger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel-Ange Amorim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirjam Ebersbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Brain Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Psychologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 145, pp.104-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2013.11.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00221-014-4137-0⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02344973v1</w:t>
+                <w:t xml:space="preserve">hal-00966738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptual weighting of pain behaviours of others, not information integration, varies with expertise.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">D. Pradon</w:t>
+                <w:t xml:space="preserve">Predicting where a ball will land: from thrower's body language to ball's motion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Prigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clint Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Baurès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Darracq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel-Ange Amorim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Pain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/j.1532-2149.2013.00354.x⟩</w:t>
+              <w:t xml:space="preserve">Experimental Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 233 (2), pp.567--576. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00221-014-4137-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00935571v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02344973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mental rotation and the motor system: embodiment head over heels.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mirjam Ebersbach</w:t>
+                <w:t xml:space="preserve">Intercepting real and simulated falling objects: what is the difference?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Baurès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Benguigui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel-Ange M.-A. Amorim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heiko Hecht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Psychologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2013.11.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 184 (1), pp.48-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jneumeth.2009.07.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00966738v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00578673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of body centre of mass on haptic subjective vertical.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Fourre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Isableu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Bernardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Giraudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroscience Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 465 (3), pp.230-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neulet.2009.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00579441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intercepting real and simulated falling objects: what is the difference?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Benguigui</w:t>
+                <w:t xml:space="preserve">Distinct visual perspective-taking strategies involve the left and right medial temporal lobe structures differently.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lambrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel-Ange M.-A. Amorim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Noulhiane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Hasboun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience Methods</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 131 (Pt 2), pp.523-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/brain/awm317⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jneumeth.2009.07.022⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00578673v1</w:t>
+                <w:t xml:space="preserve">hal-00579444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distinct visual perspective-taking strategies involve the left and right medial temporal lobe structures differently.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Lambrey</w:t>
+                <w:t xml:space="preserve">Assessment of visual field dependence: comparison between the mechanical 3D rod-and-frame test developed by Oltman in 1968 with a 2D computer-based version.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Isableu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Fourré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Giraudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel-Ange M.-A. Amorim</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Vestibular Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 18 (5-6), pp.239-47</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00579444v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00579442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of visual field dependence: comparison between the mechanical 3D rod-and-frame test developed by Oltman in 1968 with a 2D computer-based version.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multidimensional analysis of metabolism contributions involved in running track tests.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Fourré</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Giraudet</w:t>
+                <w:t xml:space="preserve">Anne-Marie Heugas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Nummela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel-Ange M.-A. Amorim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Billat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vestibular Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Science and Medicine in Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 10 (5), pp.280-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsams.2006.07.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00579442v1</w:t>
+                <w:t xml:space="preserve">hal-00579445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visuospatial working memory and changes of the point of view in 3D space.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. H. Weiss</w:t>
+                <w:t xml:space="preserve">Intercepting free falling objects: better use Occam's razor than internalize Newton's law.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Baurès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Benguigui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel-Ange Amorim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. R. Fink</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isabelle Siegler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2007.03.050⟩</w:t>
+              <w:t xml:space="preserve">Vision Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 47 (23), pp.2982-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.visres.2007.07.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00579447v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00578773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidimensional analysis of metabolism contributions involved in running track tests.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Visuospatial working memory and changes of the point of view in 3D space.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. J. Krause</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Marie Heugas</w:t>
+                <w:t xml:space="preserve">P. H. Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Nummela</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel-Ange M.-A. Amorim</w:t>
+                <w:t xml:space="preserve">G. R. Fink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Billat</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">N. J. Shah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Science and Medicine in Sport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 10 (5), pp.280-7. </w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 36 (3), pp.955-68. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsams.2006.07.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2007.03.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00579445v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00579447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intercepting free falling objects: better use Occam's razor than internalize Newton's law.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Siegler</w:t>
+                <w:t xml:space="preserve">The perception of visually presented yaw and pitch turns: assessing the contribution of motion, static, and cognitive cues.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel-Ange M.-A. Amorim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Mcintyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Berthoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vision Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.visres.2007.07.024⟩</w:t>
+              <w:t xml:space="preserve">Perception and Psychophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 68 (8), pp.1338-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3758/BF03193732⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00578773v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00306435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Embodied spatial transformations: &amp;quot;body analogy&amp;quot; for the mental rotation of objects.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel-Ange M.-A. Amorim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Isableu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Jarraya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Psychology: General</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 135 (3), pp.327-47. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1037/0096-3445.135.3.327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00579448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The perception of visually presented yaw and pitch turns: assessing the contribution of motion, static, and cognitive cues.</w:t>
+                <w:t xml:space="preserve">Optical flow and viewpoint change modulate the perception and memorization of complex motion.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Vidal</w:t>
+                <w:t xml:space="preserve">Mohamed Jarraya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel-Ange M.-A. Amorim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain Berthoz</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît G Bardy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perception and Psychophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 68 (8), pp.1338-50. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2005, 67 (6), pp.951-61</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00306435v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00579451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical flow and viewpoint change modulate the perception and memorization of complex motion.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Navigating in a virtual three-dimensional maze: how do egocentric and allocentric reference frames interact?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel-Ange M.-A. Amorim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Jarraya</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Benoît G Bardy</w:t>
+                <w:t xml:space="preserve">Alain Berthoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perception and Psychophysics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cognitive Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 19 (3), pp.244-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cogbrainres.2003.12.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00579451v1</w:t>
+                <w:t xml:space="preserve">hal-00539006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Navigating in a virtual three-dimensional maze: how do egocentric and allocentric reference frames interact?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manuel Vidal</w:t>
+                <w:t xml:space="preserve">Differential effects of labyrinthine dysfunction on distance and direction during blindfolded walking of a triangular path.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Glasauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel-Ange M.-A. Amorim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Berthoz</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Viaud-Delmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Berthoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognitive Brain Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Experimental Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 145 (4), pp.489-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00221-002-1146-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cogbrainres.2003.12.006⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00539006v1</w:t>
+                <w:t xml:space="preserve">hal-00579453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential effects of labyrinthine dysfunction on distance and direction during blindfolded walking of a triangular path.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Glasauer</w:t>
+                <w:t xml:space="preserve">Cortical responses to object-motion and visually-induced self-motion perception.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Wiest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel-Ange M.-A. Amorim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Schick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Deecke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Brain Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cognitive Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 12 (1), pp.167-70</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00221-002-1146-1⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00579453v1</w:t>
+                <w:t xml:space="preserve">hal-00579454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cortical responses to object-motion and visually-induced self-motion perception.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modulation of spatial orientation processing by mental imagery instructions: a MEG study of representational momentum.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel-Ange M.-A. Amorim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lindinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Deecke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognitive Brain Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 12 (4), pp.569-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1162/089892900562345⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00579454v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00579455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of spatial orientation processing by mental imagery instructions: a MEG study of representational momentum.</w:t>
+                <w:t xml:space="preserve">Reproduction of object shape is more accurate without the continued availability of visual information.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel-Ange M.-A. Amorim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. M. Loomis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. S. Fukusima</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Perception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 27 (1), pp.69-86</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00579455v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00579456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reproduction of object shape is more accurate without the continued availability of visual information.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Circular trajectory formation during blind locomotion: a test for path integration and motor memory.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Takei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Grasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel-Ange M.-A. Amorim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S. S. Fukusima</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Berthoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perception</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 27 (1), pp.69-86</w:t>
+              <w:t xml:space="preserve">Experimental Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 115 (2), pp.361-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00579456v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00580034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viewer- and object-centered mental explorations of an imagined environment are not equivalent.</w:t>
+                <w:t xml:space="preserve">Updating an object's orientation and location during nonvisual navigation: a comparison between two processing modes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel-Ange M.-A. Amorim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">N. Stucchi</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Glasauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Corpinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Berthoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognitive Brain Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Perception and Psychophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 59 (3), pp.404-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3758/BF03211907⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00579457v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00580031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circular trajectory formation during blind locomotion: a test for path integration and motor memory.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Viewer- and object-centered mental explorations of an imagined environment are not equivalent.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel-Ange M.-A. Amorim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Berthoz</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Stucchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Brain Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 115 (2), pp.361-8</w:t>
+              <w:t xml:space="preserve">Cognitive Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 5 (3), pp.229-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00580034v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00579457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Updating an object's orientation and location during nonvisual navigation: a comparison between two processing modes.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatial orientation during locomotion [correction of locomation] following space flight.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Glasauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel-Ange M.-A. Amorim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. J. Bloomberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. F. Reschke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. T. Peters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perception and Psychophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3758/BF03211907⟩</w:t>
+              <w:t xml:space="preserve">Acta Astronautica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 36 (8-12), pp.423-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0094-5765(95)00127-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00580031v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00580035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial orientation during locomotion [correction of locomation] following space flight.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Goal-directed linear locomotion in normal and labyrinthine-defective subjects.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Glasauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel-Ange M.-A. Amorim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Vitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Glasauer</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Berthoz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Astronautica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Experimental Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 98 (2), pp.323-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF00228420⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0094-5765(95)00127-1⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00580035v1</w:t>
+                <w:t xml:space="preserve">hal-00580038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Goal-directed linear locomotion in normal and labyrinthine-defective subjects.</w:t>
-[...82 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conscious knowledge and changes in performance in sequence learning: evidence against dissociation</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
-              <w:r>
-[...46 lines deleted...]
-            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Perruchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel-Ange M.-A. Amorim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Psychology: Learning, Memory, and Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 18 (4), pp.785-800. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1037/0278-7393.18.4.785⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00580039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6081,51 +5939,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of EMG signal processing on accuracy and latency of motor intention prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Quesada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6184,73 +6042,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neural Control of Movement (2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Society for the Neural Control of Movement, Apr 2024, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04894855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling Decision-Making in Trajectory Extrapolation Tasks: Comparing Random Sampling Model and Multi-Layer Perceptron Approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Polezhaeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6269,92 +6127,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Glasauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bernstein Conference 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Frankfurt am Main, Germany. https://abstracts.g-node.org/conference/BC24/abstracts#/, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.12751/nncn.bc2024.290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05134627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of uncertain visual trajectories reveals partial knowledge of underlying generative processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Polezhaeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6373,92 +6231,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ange Amorim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bernstein Conference 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Berlin, Germany. https://abstracts.g-node.org/conference/BC23/abstracts#/, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.12751/nncn.bc2023.229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05134631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Different spatio-temporal strategies for controlling a striking gesture to slide an object toward a target distance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Famié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6500,73 +6358,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20ème congrès international de l’ACAPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Reims, France. http://acaps2023.univ-reims.fr/programme/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05134642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of EMG-to-torque models using an upper-limb exoskeleton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Quesada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6625,237 +6483,237 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48e Congrès de la Société de Biomécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société de Biomécanique, Oct 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04204184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial embodiment of time and emotion during a movement along the sagittal axis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiffanie Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ange Amorim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Movement and Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Paris Sorbonne, Aug 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04291126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial embodiment of time and emotion during a movement along the frontal and sagittal axis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiffanie Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ange Amorim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th FENS Forum of Neuroscience to be held</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04291132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building an internal model of friction for the parameterization of arm movement when sliding an object toward a target</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Famié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6897,100 +6755,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19e Congrès International Association des Chercheurs en Activités Physiques et Sportives (ACAPS) 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association des Chercheurs en Activités Physiques et Sportives (ACAPS), Oct 2021, Montpellier, France. pp.333-334</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04289488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Different motor strategies to slide an object on a surface towards a target</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Famié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Ammi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7005,496 +6863,496 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Motor Control XII 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04289068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation du jeu sérieux LabForGames Warning : validité du construit, du contenu et d’apparence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonia Blanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Meffert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Dondelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ange Amorim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès SoFraSimS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04297544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What can we learn from the neuroplasticity driven by assistive technologies for motor rehabilitation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel-Ange Amorim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Monacelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuromechanics Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Heidelberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01762493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Affective Handshake with a Humanoid Robot: How do Participants Perceive and Combine its Facial and Haptic Expressions?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Yacine Tsalamlal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel-Ange Amorim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Ammi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Affective Computing and Intelligent Interaction (ACII)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Xi'an, China. pp.334-340, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ACII.2015.7344592⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01241855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les signatures neurocognitives du changement de point de vue pour la reconnaissance des objets 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héla Chouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel-Ange M.-A. Amorim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deuxième conférence française de Neurosciences Computationnelles, "Neurocomp08"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00331573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7504,176 +7362,176 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Objects in vista space are misrepresented to be closer in a spatial updating task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonie Hirsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Luisa Maier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leonie Hirsch</w:t>
+                <w:t xml:space="preserve">Nuno de Sá Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Ange Amorim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph von Castell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47th European Conference on Visual Perception</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Mainz, Germany. , https://converia.uni-mainz.de/frontend/index.php?page_id=4562&amp;v=List&amp;do=15&amp;day=all&amp;ses=3422#</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05134680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceptual Strategies for Extrapolating Noisy Visual Trajectories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Polezhaeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7702,204 +7560,204 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47th European Conference on Visual Perception</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Mainz, Germany. , https://converia.uni-mainz.de/frontend/index.php?page_id=4562&amp;v=List&amp;do=15&amp;day=all&amp;ses=3361#</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05134674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling spatial and temporal attractive and repulsive biases in perception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Glasauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W Pieter Medendorp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ange Amorim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bernstein Conference 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Frankfurt am Main, Germany. G-Node, https://abstracts.g-node.org/conference/BC24/abstracts#/, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.12751/nncn.bc2024.292⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05134720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generating stimulus anticipation from stimulus and prediction history</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hoxha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clark Bäker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7917,92 +7775,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ange Amorim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BC 2022 - Bernstein Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Berlin, Germany. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.12751/nncn.bc2022.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03786876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decodable anticipation from prestimulus activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hoxha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8011,97 +7869,97 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ange Amorim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Neuroergonomics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Munich (online), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03446751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8111,78 +7969,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do users perceive multimodal expressions of affects?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Clavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Courgeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8204,70 +8062,70 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel-Ange Amorim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Handbook of Multimodal-Multisensor Interfaces: Foundations, User Modeling, and Common Modality Combinations - Volume 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association for Computing Machinery, pp.263-285, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3107990.3108001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04458860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8277,51 +8135,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Less is more: uncompensated gravity torques for intuitive EMG-based assistance with a robotic exoskeleton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Quesada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8373,73 +8231,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Michel-Ange Amorim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05487797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Different spatio-temporal strategies for controlling a striking gesture to slide an object toward a target distance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Famié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8448,73 +8306,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel-Ange Amorim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05243481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EMG-to-torque models for exoskeleton assistance: a framework for the evaluation of in situ calibration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Quesada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8566,73 +8424,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Michel-Ange Amorim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04448394v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EEG anticipatory activity depends on sensory modality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hoxha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8667,148 +8525,148 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel-Ange Amorim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04677650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal Emotional Valence Asymmetry Influences the Spatial Grounding of TIME and VALENCE Concepts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiffanie Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ange Amorim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04297336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">nl-DDM: a non-linear drift-diffusion model accounting for the dynamics of single-trial perceptual decisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hoxha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8860,139 +8718,139 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04297123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduced configural information modulates fixation patterns but does not affect emotion recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Fang Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel-Ange Amorim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brunet-Gouet Eric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04297098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9002,105 +8860,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Je m’oriente, donc je suis » : Approches phénoménologiques et fonctionnelles du changement de point de vue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ange Amorim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences cognitives. Université Paris-Sud XI, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04954430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId278"/>
+      <w:footerReference w:type="default" r:id="rId276"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9168,51 +9026,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9D0A9BAD"/>
+    <w:nsid w:val="B435B5A4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9399,51 +9257,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michel-ange-amorim" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8455-1437" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527838v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Polezhaeva" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Glasauer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Ange Amorim" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13414-025-03210-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384159v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Quesada" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Verdel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bruneau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Berret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ange Amorim" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02783649251414884" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871025v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2024.107323" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290041v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hoxha" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chevallier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Ciarchi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delorme" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-32841-9" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04446896v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rudrauf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Sergeant-Perthuis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvain Tisserand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Poloudenny" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Williford" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci13101435" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289802v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fami&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ammi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bourdin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0264370" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289396v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Dernayka" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Leroux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bogaert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Farcy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21206854" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032334v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yufang Yang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brunet-Gouet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Burca" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel K. Kalunga" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2020.00340" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284484v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Blani&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Meffert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Perrot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Dondelli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41077-020-00123-3" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284446v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Benhamou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12909-020-1939-6" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278493v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Meyer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schubert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Schweinhardt" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Leboeuf-Yde" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12998-019-0265-8" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202987v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prigent" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Monica de Oliveira" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13414-017-1422-6" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05319495v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Courbalay" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Deroche" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pradon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Oliveira" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2018.09.013" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JPDRPSRK-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518968v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Yassine Tsalamlal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Martin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAFFC.2016.2631469" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275538v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Yacine Tsalamlal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2018.01966" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272296v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Dozolme" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Prigent" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Fang Yang" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0200535" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02135229v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Moscone" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Ange M.-A. Amorim" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Scanff" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Leconte" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bodyim.2016.11.003" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838644v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zina Berrada-Baby" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Oker" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Courgeon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Urbach" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Bazin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2016.05.022" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X56WB2N3-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05319513v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Deroche" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Descarreaux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. O'Shaughnessy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2016/7134825" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838655v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Eyharabide" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2015.00133" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344884v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle A. Siegler" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Baur&#232;s" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando M. Oliveira" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2015.00483" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01951434v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;na Chalabaev" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.paid.2015.01.038" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L01VFSP4-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278297v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJSE.2015010104" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05319522v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aina Chalabaev" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344973v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clint Hansen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Darracq" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-014-4137-0" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935571v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Amorim" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leconte" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pradon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/j.1532-2149.2013.00354.x" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966738v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Kr&#252;ger" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjam Ebersbach" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2013.11.004" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579441v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fourre" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Isableu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bernardin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gueguen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Giraudet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2009.07.005" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4ZKV364C-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578673v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Benguigui" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiko Hecht" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2009.07.022" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-29M01V86-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579444v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lambrey" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Samson" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Noulhiane" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hasboun" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awm317" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579442v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fourr&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579447v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schmidt" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. J. Krause" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. H. Weiss" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. R. Fink" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. J. Shah" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2007.03.050" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-06K2VLKN-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579445v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Heugas" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nummela" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Billat" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsams.2006.07.013" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578773v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Siegler" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2007.07.024" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579448v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jarraya" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0096-3445.135.3.327" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306435v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Vidal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Mcintyre" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berthoz" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03193732" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579451v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t G Bardy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539006v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogbrainres.2003.12.006" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NF9F9X0V-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579453v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Glasauer" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Viaud-Delmon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berthoz" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-002-1146-1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7R2VXMLG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579454v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wiest" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mayer" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schick" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Deecke" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579455v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Lang" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lindinger" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/089892900562345" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579456v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Loomis" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Fukusima" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579457v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Stucchi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580034v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Takei" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grasso" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580031v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Corpinot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03211907" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580035v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Bloomberg" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. Reschke" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. T. Peters" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0094-5765(95)00127-1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQQWQ14X-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580038v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vitte" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00228420" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-8Z6XHV9P-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580039v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Perruchet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0278-7393.18.4.785" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894855v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134627v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12751/nncn.bc2024.290" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134631v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12751/nncn.bc2023.229" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134642v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04204184v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291126v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffanie Bernier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291132v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289488v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289068v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ammi" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297544v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Meffert" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Perrot" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Dondelli" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762493v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monacelli" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Tapus" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241855v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACII.2015.7344592" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331573v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;la Chouk" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134680v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonie Hirsch" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Luisa Maier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno de S&#225; Teixeira" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph von Castell" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134674v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134720v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Pieter Medendorp" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12751/nncn.bc2024.292" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786876v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clark B&#228;ker" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12751/nncn.bc2022.049" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03446751v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Boutin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458860v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Clavel" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3107990.3108001" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487797v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243481v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04448394v2" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677650v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297336v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297123v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297098v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunet-Gouet Eric" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04954430v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michel-ange-amorim" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8455-1437" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527838v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Polezhaeva" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Glasauer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Ange Amorim" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13414-025-03210-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384159v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Quesada" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Verdel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bruneau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Berret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ange Amorim" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02783649251414884" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871025v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2024.107323" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290041v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hoxha" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chevallier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Ciarchi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delorme" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-32841-9" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04446896v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rudrauf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Sergeant-Perthuis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvain Tisserand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Poloudenny" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Williford" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci13101435" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289802v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fami&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ammi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bourdin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0264370" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289396v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Dernayka" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Leroux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bogaert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Farcy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21206854" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284484v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Blani&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Meffert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Perrot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Dondelli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41077-020-00123-3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284446v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Benhamou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12909-020-1939-6" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032334v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yufang Yang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brunet-Gouet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Burca" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel K. Kalunga" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2020.00340" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278493v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Meyer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schubert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Schweinhardt" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Leboeuf-Yde" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12998-019-0265-8" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202987v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prigent" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Monica de Oliveira" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13414-017-1422-6" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05319495v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Courbalay" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Deroche" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pradon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Oliveira" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2018.09.013" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JPDRPSRK-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275538v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Yacine Tsalamlal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Martin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2018.01966" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518968v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Yassine Tsalamlal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAFFC.2016.2631469" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272296v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Dozolme" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Prigent" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Fang Yang" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0200535" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02135229v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Moscone" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Ange M.-A. Amorim" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Scanff" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Leconte" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bodyim.2016.11.003" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838644v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zina Berrada-Baby" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Oker" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Courgeon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Urbach" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Bazin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2016.05.022" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X56WB2N3-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05319513v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Deroche" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Descarreaux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. O'Shaughnessy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2016/7134825" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838655v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Eyharabide" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2015.00133" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344884v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle A. Siegler" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Baur&#232;s" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando M. Oliveira" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2015.00483" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01951434v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;na Chalabaev" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.paid.2015.01.038" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L01VFSP4-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278297v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJSE.2015010104" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935571v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Amorim" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leconte" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pradon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/j.1532-2149.2013.00354.x" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966738v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Kr&#252;ger" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjam Ebersbach" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2013.11.004" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344973v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clint Hansen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Darracq" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-014-4137-0" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578673v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Benguigui" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiko Hecht" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2009.07.022" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-29M01V86-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579441v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fourre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Isableu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bernardin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gueguen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Giraudet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2009.07.005" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4ZKV364C-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579444v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lambrey" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Samson" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Noulhiane" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hasboun" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awm317" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579442v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fourr&#233;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579445v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Heugas" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nummela" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Billat" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsams.2006.07.013" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578773v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Siegler" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2007.07.024" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579447v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schmidt" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. J. Krause" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. H. Weiss" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. R. Fink" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. J. Shah" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2007.03.050" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-06K2VLKN-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306435v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Vidal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Mcintyre" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berthoz" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03193732" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579448v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jarraya" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0096-3445.135.3.327" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579451v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t G Bardy" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539006v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogbrainres.2003.12.006" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NF9F9X0V-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579453v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Glasauer" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Viaud-Delmon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berthoz" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-002-1146-1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7R2VXMLG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579454v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wiest" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mayer" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schick" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Deecke" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579455v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Lang" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lindinger" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/089892900562345" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579456v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Loomis" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Fukusima" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580034v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Takei" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grasso" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580031v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Corpinot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03211907" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579457v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Stucchi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580035v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Bloomberg" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. Reschke" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. T. Peters" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0094-5765(95)00127-1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQQWQ14X-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580038v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vitte" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00228420" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-8Z6XHV9P-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580039v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Perruchet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0278-7393.18.4.785" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894855v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134627v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12751/nncn.bc2024.290" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134631v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12751/nncn.bc2023.229" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134642v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04204184v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291126v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffanie Bernier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291132v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289488v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289068v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ammi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297544v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Meffert" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Perrot" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Dondelli" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762493v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monacelli" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Tapus" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241855v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACII.2015.7344592" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331573v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;la Chouk" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134680v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonie Hirsch" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Luisa Maier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno de S&#225; Teixeira" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph von Castell" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134674v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134720v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Pieter Medendorp" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12751/nncn.bc2024.292" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786876v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clark B&#228;ker" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12751/nncn.bc2022.049" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03446751v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Boutin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458860v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Clavel" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3107990.3108001" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487797v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243481v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04448394v2" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677650v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297336v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297123v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297098v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunet-Gouet Eric" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04954430v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>