--- v2 (2026-05-01)
+++ v3 (2026-05-24)
@@ -2539,278 +2539,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05319513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How and why affective and reactive virtual agents will bring new insights on social cognitive disorders in schizophrenia? An illustration with a virtual card game paradigm</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Courgeon</w:t>
+                <w:t xml:space="preserve">The embodied dynamics of perceptual causality: A slippery slope?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel-Ange Amorim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victoria Eyharabide</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isabelle A. Siegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Baurès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armando M. Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnhum.2015.00133⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2015.00483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01838655v1</w:t>
+                <w:t xml:space="preserve">hal-02344884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The embodied dynamics of perceptual causality: A slippery slope?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Robin Baurès</w:t>
+                <w:t xml:space="preserve">How and why affective and reactive virtual agents will bring new insights on social cognitive disorders in schizophrenia? An illustration with a virtual card game paradigm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Oker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Prigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Courgeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armando M. Oliveira</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Victoria Eyharabide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Urbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 6, </w:t>
+              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9, pp.11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2015.00483⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnhum.2015.00133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02344884v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01838655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Big Five personality traits contribute to prosocial responses to others’ pain</w:t>
               </w:r>
@@ -2977,51 +2977,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Courgeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Eyharabide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3319,51 +3319,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clint Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Baurès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Darracq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3423,51 +3423,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intercepting real and simulated falling objects: what is the difference?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Baurès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Benguigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4070,51 +4070,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intercepting free falling objects: better use Occam's razor than internalize Newton's law.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Baurès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Benguigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9026,51 +9026,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B435B5A4"/>
+    <w:nsid w:val="65FD832E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9257,51 +9257,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michel-ange-amorim" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8455-1437" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527838v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Polezhaeva" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Glasauer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Ange Amorim" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13414-025-03210-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384159v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Quesada" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Verdel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bruneau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Berret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ange Amorim" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02783649251414884" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871025v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2024.107323" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290041v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hoxha" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chevallier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Ciarchi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delorme" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-32841-9" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04446896v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rudrauf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Sergeant-Perthuis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvain Tisserand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Poloudenny" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Williford" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci13101435" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289802v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fami&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ammi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bourdin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0264370" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289396v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Dernayka" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Leroux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bogaert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Farcy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21206854" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284484v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Blani&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Meffert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Perrot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Dondelli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41077-020-00123-3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284446v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Benhamou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12909-020-1939-6" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032334v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yufang Yang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brunet-Gouet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Burca" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel K. Kalunga" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2020.00340" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278493v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Meyer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schubert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Schweinhardt" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Leboeuf-Yde" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12998-019-0265-8" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202987v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prigent" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Monica de Oliveira" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13414-017-1422-6" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05319495v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Courbalay" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Deroche" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pradon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Oliveira" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2018.09.013" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JPDRPSRK-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275538v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Yacine Tsalamlal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Martin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2018.01966" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518968v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Yassine Tsalamlal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAFFC.2016.2631469" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272296v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Dozolme" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Prigent" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Fang Yang" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0200535" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02135229v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Moscone" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Ange M.-A. Amorim" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Scanff" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Leconte" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bodyim.2016.11.003" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838644v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zina Berrada-Baby" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Oker" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Courgeon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Urbach" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Bazin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2016.05.022" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X56WB2N3-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05319513v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Deroche" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Descarreaux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. O'Shaughnessy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2016/7134825" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838655v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Eyharabide" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2015.00133" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344884v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle A. Siegler" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Baur&#232;s" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando M. Oliveira" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2015.00483" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01951434v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;na Chalabaev" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.paid.2015.01.038" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L01VFSP4-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278297v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJSE.2015010104" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935571v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Amorim" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leconte" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pradon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/j.1532-2149.2013.00354.x" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966738v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Kr&#252;ger" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjam Ebersbach" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2013.11.004" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344973v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clint Hansen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Darracq" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-014-4137-0" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578673v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Benguigui" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiko Hecht" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2009.07.022" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-29M01V86-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579441v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fourre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Isableu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bernardin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gueguen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Giraudet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2009.07.005" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4ZKV364C-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579444v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lambrey" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Samson" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Noulhiane" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hasboun" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awm317" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579442v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fourr&#233;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579445v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Heugas" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nummela" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Billat" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsams.2006.07.013" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578773v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Siegler" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2007.07.024" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579447v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schmidt" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. J. Krause" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. H. Weiss" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. R. Fink" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. J. Shah" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2007.03.050" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-06K2VLKN-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306435v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Vidal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Mcintyre" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berthoz" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03193732" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579448v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jarraya" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0096-3445.135.3.327" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579451v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t G Bardy" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539006v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogbrainres.2003.12.006" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NF9F9X0V-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579453v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Glasauer" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Viaud-Delmon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berthoz" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-002-1146-1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7R2VXMLG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579454v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wiest" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mayer" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schick" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Deecke" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579455v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Lang" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lindinger" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/089892900562345" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579456v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Loomis" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Fukusima" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580034v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Takei" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grasso" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580031v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Corpinot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03211907" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579457v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Stucchi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580035v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Bloomberg" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. Reschke" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. T. Peters" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0094-5765(95)00127-1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQQWQ14X-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580038v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vitte" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00228420" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-8Z6XHV9P-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580039v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Perruchet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0278-7393.18.4.785" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894855v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134627v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12751/nncn.bc2024.290" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134631v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12751/nncn.bc2023.229" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134642v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04204184v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291126v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffanie Bernier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291132v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289488v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289068v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ammi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297544v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Meffert" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Perrot" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Dondelli" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762493v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monacelli" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Tapus" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241855v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACII.2015.7344592" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331573v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;la Chouk" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134680v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonie Hirsch" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Luisa Maier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno de S&#225; Teixeira" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph von Castell" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134674v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134720v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Pieter Medendorp" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12751/nncn.bc2024.292" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786876v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clark B&#228;ker" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12751/nncn.bc2022.049" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03446751v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Boutin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458860v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Clavel" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3107990.3108001" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487797v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243481v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04448394v2" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677650v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297336v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297123v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297098v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunet-Gouet Eric" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04954430v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michel-ange-amorim" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8455-1437" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527838v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Polezhaeva" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Glasauer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Ange Amorim" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13414-025-03210-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384159v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Quesada" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Verdel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bruneau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Berret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ange Amorim" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02783649251414884" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871025v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2024.107323" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290041v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hoxha" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chevallier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Ciarchi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delorme" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-32841-9" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04446896v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rudrauf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Sergeant-Perthuis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvain Tisserand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Poloudenny" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Williford" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci13101435" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289802v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fami&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ammi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bourdin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0264370" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289396v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Dernayka" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Leroux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bogaert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Farcy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21206854" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284484v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Blani&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Meffert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Perrot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Dondelli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41077-020-00123-3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284446v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Benhamou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12909-020-1939-6" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032334v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yufang Yang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brunet-Gouet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Burca" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel K. Kalunga" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2020.00340" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278493v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Meyer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schubert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Schweinhardt" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Leboeuf-Yde" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12998-019-0265-8" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202987v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prigent" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Monica de Oliveira" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13414-017-1422-6" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05319495v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Courbalay" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Deroche" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pradon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Oliveira" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2018.09.013" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JPDRPSRK-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275538v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Yacine Tsalamlal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Martin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2018.01966" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518968v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Yassine Tsalamlal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAFFC.2016.2631469" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272296v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Dozolme" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Prigent" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Fang Yang" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0200535" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02135229v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Moscone" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Ange M.-A. Amorim" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Scanff" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Leconte" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bodyim.2016.11.003" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838644v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zina Berrada-Baby" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Oker" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Courgeon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Urbach" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Bazin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2016.05.022" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X56WB2N3-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05319513v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Deroche" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Descarreaux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. O'Shaughnessy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2016/7134825" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344884v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle A. Siegler" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Baur&#232;s" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando M. Oliveira" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2015.00483" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838655v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Eyharabide" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2015.00133" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01951434v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;na Chalabaev" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.paid.2015.01.038" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L01VFSP4-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278297v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJSE.2015010104" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935571v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Amorim" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leconte" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pradon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/j.1532-2149.2013.00354.x" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966738v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Kr&#252;ger" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjam Ebersbach" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2013.11.004" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344973v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clint Hansen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Darracq" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-014-4137-0" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578673v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Benguigui" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiko Hecht" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2009.07.022" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-29M01V86-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579441v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fourre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Isableu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bernardin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gueguen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Giraudet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2009.07.005" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4ZKV364C-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579444v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lambrey" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Samson" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Noulhiane" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hasboun" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awm317" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579442v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fourr&#233;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579445v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Heugas" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nummela" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Billat" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsams.2006.07.013" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578773v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Siegler" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2007.07.024" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579447v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schmidt" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. J. Krause" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. H. Weiss" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. R. Fink" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. J. Shah" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2007.03.050" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-06K2VLKN-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306435v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Vidal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Mcintyre" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berthoz" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03193732" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579448v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jarraya" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0096-3445.135.3.327" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579451v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t G Bardy" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539006v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogbrainres.2003.12.006" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NF9F9X0V-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579453v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Glasauer" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Viaud-Delmon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berthoz" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-002-1146-1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7R2VXMLG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579454v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wiest" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mayer" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schick" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Deecke" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579455v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Lang" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lindinger" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/089892900562345" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579456v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Loomis" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Fukusima" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580034v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Takei" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grasso" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580031v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Corpinot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03211907" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579457v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Stucchi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580035v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Bloomberg" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. Reschke" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. T. Peters" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0094-5765(95)00127-1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQQWQ14X-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580038v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vitte" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00228420" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-8Z6XHV9P-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580039v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Perruchet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0278-7393.18.4.785" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894855v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134627v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12751/nncn.bc2024.290" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134631v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12751/nncn.bc2023.229" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134642v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04204184v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291126v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffanie Bernier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291132v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289488v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289068v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ammi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297544v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Meffert" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Perrot" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Dondelli" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762493v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monacelli" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Tapus" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241855v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACII.2015.7344592" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331573v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;la Chouk" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134680v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonie Hirsch" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Luisa Maier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno de S&#225; Teixeira" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph von Castell" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134674v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134720v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Pieter Medendorp" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12751/nncn.bc2024.292" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786876v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clark B&#228;ker" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12751/nncn.bc2022.049" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03446751v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Boutin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458860v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Clavel" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3107990.3108001" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487797v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243481v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04448394v2" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677650v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297336v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297123v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297098v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunet-Gouet Eric" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04954430v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>